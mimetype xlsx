--- v4 (2026-08-16)
+++ v5 (2026-10-12)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R64b04490ba82411e" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R679c0a147cc24043" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rce80f2c9fa084b81" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R0f6ee988267b4831" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="VendorList" sheetId="1" r:id="Rca30b5895edf4723"/>
+    <x:sheet name="VendorList" sheetId="1" r:id="Rbb6ab263b27246fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="725">
-[...1 lines deleted...]
-    <x:t>CityBOTS - PEP Certification List [107 - Current as of Sunday, August 16, 2026 at 12:20 AM]</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="749">
+  <x:si>
+    <x:t>CityBOTS - PEP Certification List [111 - Current as of Sunday, October 11, 2026 at 12:20 AM]</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certifications</x:t>
   </x:si>
   <x:si>
     <x:t>SBE</x:t>
   </x:si>
   <x:si>
     <x:t>MBE</x:t>
   </x:si>
   <x:si>
     <x:t>WBE</x:t>
   </x:si>
   <x:si>
     <x:t>DLSB</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
     <x:t>Combined</x:t>
   </x:si>
@@ -123,75 +123,50 @@
   <x:si>
     <x:t>5/5/2027</x:t>
   </x:si>
   <x:si>
     <x:t>A-1 Tree Care Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>randy@a-1treeohio.com</x:t>
   </x:si>
   <x:si>
     <x:t>(888) 371-1431</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96850] - Leaf, Bush, Tree Limb Collection
 [NIGP-96888] - Tree And Shrub Removal Services
 [NIGP-98814] - Erosion Control Services
 [NIGP-98888] - Tree Trimming And Pruning Services
 [NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control)</x:t>
   </x:si>
   <x:si>
     <x:t>1/8/2027</x:t>
-  </x:si>
-[...23 lines deleted...]
-    <x:t>7/31/2028</x:t>
   </x:si>
   <x:si>
     <x:t>American Patriot Trucking, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Eric Benson</x:t>
   </x:si>
   <x:si>
     <x:t>ampatco3@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 241-9691</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-74500] - Road And Highway Building Materials (Asphaltic)
 [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
 [NIGP-96239] - Hauling Services
 [NIGP-96800] - Public Works And Related Services</x:t>
   </x:si>
   <x:si>
     <x:t>6/2/2027</x:t>
   </x:si>
   <x:si>
     <x:t>American Services and Protection LLC</x:t>
   </x:si>
@@ -283,123 +258,163 @@
 Maria Magee</x:t>
   </x:si>
   <x:si>
     <x:t>mmagee@apexmechsys.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8200</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8221</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-48500] - Janitorial Supplies, General Line
 [NIGP-67099] - Misc. Plumbing Equipt. &amp; Supplies
 [NIGP-82068] - Heat Exchangers, Accessories, And Parts
 [NIGP-88532] - Boiler Water Chemical Treating Compounds
 [NIGP-90644] - Heating; Ventilating; Air Conditioning - Architectural Services
 [NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
 [NIGP-96223] - Chemical Treatment Of Boiler And Tower Water
 [NIGP-96820] - Building Construction</x:t>
   </x:si>
   <x:si>
     <x:t>9/25/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>ARA Investments LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPPLIES, SERVICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jrs@stickproducts.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-06037] - Electrical Parts (Not Ignition)
+[NIGP-10005] - Boxes, Crates, Baskets, Etc. (For Fresh Fruits And Vegetables)
+[NIGP-56054] - Pallets And Skids (Metal, Plastic, Wood)
+[NIGP-66582] - Shrink Film Packaging Equipment And Supplies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/2/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Associated Excavating Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Carol Van Zant
 Carol VanZant
 Carol Van</x:t>
   </x:si>
   <x:si>
     <x:t>associatedexcinc@aol.com
 mikevassocexc@aol.com
 mikevassoexc@aol.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 833-5681</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 833-5721
 (513) 898-2215</x:t>
   </x:si>
   <x:si>
     <x:t>10532 Westbrook Road, Brookville, OH 45309 
 10532 Westbrook Rd., Brookville, OH 45309</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237110] - Water and Sewer Line and Related Structures Construction
 [NAICS-238910] - Site Preparation Contractors
 [NIGP-06006] - Axles, Trailers And Trucks, Tandem And Single
 [NIGP-21015] - Bricks, Concrete
 [NIGP-90974] - Site Work
 [NIGP-91223] - Construction, General (Digging, Ditching, Road Grading, Rock Stabilization, Etc.)
 [NIGP-91240] - Demolition Services
 [NIGP-96828] - Curb and Gutter Construction
 [NIGP-96832] - Demolition
 [NIGP-96833] - Ditch Maintenance
 [NIGP-96839] - Excavating and Tunneling
 [NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96865] - Pipe Line Construction and Repair (Including Remov
 [NIGP-96869] - Sewer Maintenance and Repair
 [NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>5/28/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>Asure 1 Developments</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shari L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slrogers555@sbcglobal.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 789-0729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90638] - General Construction - Architectural
+[NIGP-90641] - Construction Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/21/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Atlas Produce LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvester Ballard</x:t>
   </x:si>
   <x:si>
     <x:t>sylvesterballard@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 223-1446</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 278-0042</x:t>
   </x:si>
   <x:si>
     <x:t>104 Salem Ave., Dayton, OH 45406</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-424490] - Other Grocery and Related Products Merchant Wholesalers
 [NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items</x:t>
   </x:si>
   <x:si>
     <x:t>9/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Belgray Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Joshua Boone</x:t>
   </x:si>
   <x:si>
     <x:t>kipp@belgrayinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 545-0577
 (937) 366-6567</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 366-6700
 (937) 220-9953</x:t>
   </x:si>
   <x:si>
     <x:t>266 E. Locust St, Wilmington, OH 45177 
 820 E. Monument Ave., Dayton, OH 45402 
 266 E. Locust ST, Wilmington, OH 45177</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-236116] - New Multifamily Housing Construction (except Operative Builders)
 [NAICS-236210] - Industrial Building Construction
 [NAICS-236220] - Commercial and Institutional Building Construction
 [NAICS-238910] - Site Preparation Contractors
@@ -521,53 +536,50 @@
   </x:si>
   <x:si>
     <x:t>BMcConnell Enterprises LLC</x:t>
   </x:si>
   <x:si>
     <x:t>bmcconnell01@hotmail.com
 DavidaBrown31@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-1063</x:t>
   </x:si>
   <x:si>
     <x:t>156 WOODHILLS BLVD, WEST CARROLLTON, OH 45449</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair
 [NIGP-96239] - Hauling Services
 [NIGP-96839] - Excavating and Tunneling
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>2/27/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Brahan LLC,</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>SUPPLIES, SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Cristina Elliot</x:t>
   </x:si>
   <x:si>
     <x:t>crissy@bra-han.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 706-0492</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 779-1053</x:t>
   </x:si>
   <x:si>
     <x:t>7723 Tylers Place Blvd #138, West Chester, OH 45069 
 7723 Tylers Place Blvd., #138, West Chester, OH 45069</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238330] - Flooring Contractors
 [NAICS-423390] - Other Construction Material Merchant Wholesalers
 [NAICS-423720] - Plumbing and Heating Equipment and Supplies (Hydronics) Merchant Wholesalers
 [NIGP-28008] - Appliance, Fixture, And Portable Cables And Wires (Up To 600V): Types S, Sj, Sjo, So, Spt, Tf, Tff, Etc.
 [NIGP-28016] - Bare Cables And Wires: Type Acsr, Bare Copper, Bare Aluminum, Etc.
 [NIGP-28024] - Building Cables And Wires, Single And Multiconductor: Types Nm, Thwn, Tw, Thw, Thhn, Xhhw, Rhw, Rr, Romex, Etc.
 [NIGP-28028] - Cathodic Cable (Protection)
@@ -862,50 +874,75 @@
     <x:t>carterscomplete@icloud.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 329-8611</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies
 [NIGP-15510] - Buildings, Large, Prefabricated (Over 500 Sq.Ft.)
 [NIGP-15512] - Building (500 Sq.Ft. And Under)
 [NIGP-15599] - Misc. Buildings &amp; Structures
 [NIGP-21015] - Bricks, Concrete
 [NIGP-31580] - Mortars And/Or Grouts
 [NIGP-33010] - Fencing, Concrete Or Rock
 [NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
 [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
 [NIGP-36085] - Tile, Vinyl
 [NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
 [NIGP-77077] - Shingles, Composition, Asphalt
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
 [NIGP-91831] - Construction Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>4/22/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>Centerville Landscaping Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connie Yokum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>staci@centervillelandscape.com
+JC@centervillelandscape.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 433-2210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91831] - Construction Consulting
+[NIGP-91873] - Landscaping Consulting
+[NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
+[NIGP-98841] - Irrigation System Construction
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/31/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Central Solutions</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, SUPPLIES, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Morris  Brown</x:t>
   </x:si>
   <x:si>
     <x:t>morris.brown16@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 333-1400
 (937) 602-0453</x:t>
   </x:si>
   <x:si>
     <x:t>4201 Brenau Ave Suite 3, Kettering, OH 45429</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740)
 [NIGP-04500] - Appliances And Equipment, Household Type
 [NIGP-04518] - Cleaners And Sweepers, Hand-Operated
 [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products
 [NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies
 [NIGP-19000] - Chemicals And Solvents, Commercial (In Bulk)
@@ -967,51 +1004,51 @@
 [NIGP-90795] - Water Supply, Treatment and Distribution
 [NIGP-90799] - Misc. Architect-Engineer and Related Services
 [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
 [NIGP-91502] - Advertising (Notice Of Bid Solicitation)
 [NIGP-91806] - Administrative Consulting
 [NIGP-91812] - Analytical Studies And Surveys (Consulting)
 [NIGP-91826] - Communications: Public Relations Consulting
 [NIGP-91831] - Construction Consulting
 [NIGP-91842] - Engineering Consulting
 [NIGP-91843] - Environmental Consulting
 [NIGP-91846] - Feasibility Studies (Consulting)
 [NIGP-91875] - Management Consulting
 [NIGP-92517] - Civil Engineering
 [NIGP-92525] - Designing
 [NIGP-92535] - Environmental Engineering
 [NIGP-92570] - Municipal Engineering
 [NIGP-92586] - Surveyor Services, Land
 [NIGP-92596] - Waste Water Treatment Engineering
 [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
 [NIGP-92599] - Misc. Engineering Services, Professional
 [NIGP-96117] - Construction Management
 [NIGP-96121] - Cost Estimating
 [NIGP-96199] - Misc. Professional Services</x:t>
   </x:si>
   <x:si>
-    <x:t>11/18/2026</x:t>
+    <x:t>9/23/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Coldwater Consulting, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kristen Risch</x:t>
   </x:si>
   <x:si>
     <x:t>kdrisch@coldwaterconsultants.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 948-3313
 (740) 936-5368</x:t>
   </x:si>
   <x:si>
     <x:t>4919 Whistlewood Lane, Columbus, OH 43081 
 46 W. Columbus Street, PO Box 146, Galena, OH 43021</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541330] - Engineering Services
 [NAICS-541620] - Environmental Consulting Services
 [NAICS-541690] - Other Scientific and Technical Consulting Services
 [NIGP-90632] - Fisheries; Fish Ladders - Architectural
 [NIGP-90638] - General Construction - Architectural
 [NIGP-90639] - Conservation and Resource Management
@@ -1303,50 +1340,148 @@
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027</x:t>
   </x:si>
   <x:si>
     <x:t>D&amp;D Electrical Service</x:t>
   </x:si>
   <x:si>
     <x:t>deon@dndelectricservice.com
 deonmelson@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-28000] - Electrical Cables And Wires (Not Electronic)
 [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
 [NIGP-28595] - Wiring Devices: Adapters, Caps, Connectors, Extension Cords, Fluorescent And Hp Starters, Outlets, Plates And Covers, Plugs, Receptacles, Switches, Terminals, Etc.(Incl.Recycled Electrical Products, Supplies)
 [NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G
 [NIGP-90999] - Misc. Building Construction Services - Equipment
 [NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services
 [NIGP-93153] - Lighting Fixtures, Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>11/8/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>DAF Media Productions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>David Ferguson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>david@dafmediaproductions.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(901) 830-4918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-84010] - Antennas And Accessories: Amplifiers, Brackets, Masts, Mounts, Rotators, Standoffs, Etc. (Television Only)
+[NIGP-84034] - Editing, Titling, And Special Effects Systems, Accessories, And Parts
+[NIGP-84040] - Recording Tape, Video; And Video Cassettes; Videotape Evaluator/Cleaner
+[NIGP-84043] - Rewinding Equipment, Tape
+[NIGP-84045] - Satellite Receiver Dish (Video)
+[NIGP-84050] - Studio Equipment: Furnishings, Record And Tape Storage Cabinets, Tables, Etc.
+[NIGP-84055] - Switchers, Audio And Video
+[NIGP-84056] - Teleconference Systems, Audio/Video
+[NIGP-84058] - Television Hardware (Adapters, Brackets, Connectors, Etc.)
+[NIGP-84060] - Television Receivers And Consoles
+[NIGP-84062] - Television Receivers, Wide Screen, Projection Type
+[NIGP-84064] - Television Tools, Equipment And Supplies For Analysis, Inspection, Testing, Etc.
+[NIGP-84065] - Television Transmitters
+[NIGP-84069] - Video Camera-Recorders, Accessories And Parts (Television Studio Type)
+[NIGP-84070] - Video Camera-Recorders, Accessories And Parts (Portable Type)
+[NIGP-84071] - Video Cassette Recorders (Vcr), Accessories And Parts
+[NIGP-84072] - Video Lighting Units (Portable) And Battery Packs, Accessories, Etc.
+[NIGP-84074] - Video Monitors, Demodulators, Signal Processors, Etc; Accessories And Parts
+[NIGP-84076] - Video Projectors, Accessories And Parts
+[NIGP-84082] - Video/Disk Players (Recorders And Playback Only Devices); Cdi Players, Etc.
+[NIGP-84084] - Video And Audio Systems, Accessories And Parts (Closed Circuit Tv) (Including   Surveillance Type)
+[NIGP-84086] - Video Systems (For Studio Quality Production)
+[NIGP-84099] - Misc. Television Equipment And Accessories
+[NIGP-85522] - Curtains, Cycloramas, Draperies, Drops, Etc.
+[NIGP-85544] - Lighting And Dimming Controls: Autotransformer Dimmers, Control Panels, Solid State Thyristor/Triac Dimmers, Etc.
+[NIGP-85546] - Lighting Control Systems: Memory And Computer/Microprocessor Type
+[NIGP-85548] - Lighting Distribution Hardware: Borderlight Cables, Pipe Battens, Plugging Strips And Boxes, Wall And Floor Pockets, Etc.
+[NIGP-85550] - Lighting Instruments: Border And Cyclorama Striplights, Follow Spotlights, Floodlights, Special Effects Lighting, Spotlights, Etc.
+[NIGP-85553] - Lighting Systems, Complete
+[NIGP-85560] - Makeup
+[NIGP-85568] - Scenery And Props
+[NIGP-85570] - Sound Effects Equipment
+[NIGP-85575] - Stage Hardware And Supplies: Braces, Canvas, Clamps, Paints, Etc.
+[NIGP-85577] - Standards, Portable; And Ropes (For Theater Lobbies)
+[NIGP-85580] - Stage Rigging And Tracks
+[NIGP-85581] - Stages, Theatre (All Types)
+[NIGP-85599] - Misc. Theatrical Equipment and Supplies
+[NIGP-88011] - Audio Visual Equipment And Supplies (Not Otherwise Classified)
+[NIGP-88020] - Film Editing And Splicing Equipment And Supplies: Cement, Cleaner, Conditioner, Editors, Film Leader, Splicers, Etc.
+[NIGP-88043] - Projection Screens, Standard And Rear-Projection Types
+[NIGP-88046] - Projection Stands, Tables, Etc., Standard And Rear-Projection Types
+[NIGP-88049] - Projectors, Filmstrip (Standard Types Only); Carrying Cases; Parts, And Accessories
+[NIGP-88052] - Projectors, Motion Picture (Specialized Types Only, Including Film Loop Projectors, Rear-Projection Units, Repetitive Projectors, Etc.)
+[NIGP-88055] - Projectors, Motion Picture (Standard Type Only); Carrying Cases; Parts, And Accessories
+[NIGP-88058] - Projectors, Opaque; Carrying Cases; Parts; And Accessories (Epidiascopes)
+[NIGP-88061] - Projectors, Overhead Transparency; Carrying Cases; Parts; And Accessories
+[NIGP-88064] - Projectors, Slide (Standard Types Only); Carrying Cases; Parts; And Accessories
+[NIGP-88067] - Projectors (Not Otherwise Classified): Combination Filmstrip-Slide Projectors, Rear-Projection Slide Units, Rear-Projection Filmstrip Units
+[NIGP-88085] - Storage Cabinets (For Visual Education Equipment And Supplies)
+[NIGP-88099] - Misc. Visual Education Equipment and Supplies
+[NIGP-91502] - Advertising (Notice Of Bid Solicitation)
+[NIGP-91503] - Advertising/Public Relations
+[NIGP-91504] - Advertising, Outdoor Billboard, Etc.
+[NIGP-91506] - Audio Production
+[NIGP-91507] - Audio Recording
+[NIGP-91508] - Audio Tape Duplicating (Including Cassettes)
+[NIGP-91509] - Audio/Video Production Services Complete
+[NIGP-91524] - Cable Television Services (Includes Pay-Per-View Services)
+[NIGP-91538] - Film Processing, Duplicating And Touch Up Services
+[NIGP-91542] - Film Production
+[NIGP-91548] - Graphic Arts Services (Not Printing)
+[NIGP-91552] - Journalistic Services
+[NIGP-91564] - Media Clipping Services: Clippings, Outtakes, Critiques, Summaries, Etc.(Incl. State, Local, Out-Of-State And International)
+[NIGP-91568] - Microfiche/Microfilming Services
+[NIGP-91572] - Photography (Not Including Aerial Photography)
+[NIGP-91573] - Public Information Services (Incl. Press Releases)
+[NIGP-91574] - Radio Commercial Production
+[NIGP-91578] - Television Commercial Production
+[NIGP-91579] - Telecommunication Services (Not Otherwise Classified)
+[NIGP-91582] - Video Production
+[NIGP-91584] - Video Recording
+[NIGP-91586] - Video Tape (Reproduced) Rental
+[NIGP-91590] - Video Tape Duplicating And Production
+[NIGP-91599] - Misc. Communications and Media Related Services
+[NIGP-91807] - Advertising Consulting
+[NIGP-98512] - Audio/Video Equipment And Accessory Rental Or Lease
+[NIGP-98547] - Intercom And Other Sound Equipment Rental Or Lease
+[NIGP-98569] - Radio And Telecommunications Equipment And Accessory Rental Or Lease (Including Radio Towers)
+[NIGP-98574] - Software, Computer, Rental Or Lease
+[NIGP-98578] - Television Equipment And Accessories Rental Or Lease
+[NIGP-98585] - Visual Education Equipment And Supplies Rental Or Lease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/9/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Digital Watchman LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Karen Klingle</x:t>
   </x:si>
   <x:si>
     <x:t>Karen@digitalwatchmanllc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 985-6526</x:t>
   </x:si>
   <x:si>
     <x:t>1096 East Spring Valley Paintersville Rd, Xenia , OH 45385</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-28029] - Communications Cable
 [NIGP-28070] - Telephone Cables And Wires, Single And Multiconductor, Clad Steel And Copper
 [NIGP-28518] - Conduit And Fittings, Cast Iron And Malleable Iron
 [NIGP-28519] - Conduit And Fittings, Plastic/Pvc
 [NIGP-28521] - Conduit And Fittings, Aluminum
 [NIGP-28522] - Conduit And Fittings, Rubber
 [NIGP-28523] - Conduit Fittings, Steel: Boxes, Bushings, Clamps, Connectors, Covers, Locknuts, Straps, Etc.
 [NIGP-28526] - Conduit, Steel
 [NIGP-28599] - Misc. Electrical Equipt. &amp; Supplies
 [NIGP-34015] - Fire And Medical Alert Systems
@@ -1452,53 +1587,50 @@
   <x:si>
     <x:t>Dynotec, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Tobias Iloka</x:t>
   </x:si>
   <x:si>
     <x:t>vhead@dynotecinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 323-6638</x:t>
   </x:si>
   <x:si>
     <x:t>2931 E. Dublin-Granville Rd., Ste. 200, Columbus, OH 43231</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541330] - Engineering Services
 [NAICS-541340] - Drafting Services
 [NAICS-541370] - Surveying and Mapping (except Geophysical) Services
 [NAICS-541620] - Environmental Consulting Services
 [NIGP-92535] - Environmental Engineering
 [NIGP-92583] - Sanitary Engineering
 [NIGP-92588] - Structural Engineering</x:t>
   </x:si>
   <x:si>
-    <x:t>8/21/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ebony Construction Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amy Hall</x:t>
   </x:si>
   <x:si>
     <x:t>lkidwell@ebonyco.com
 ahall@ebonyco.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-3455</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-7845</x:t>
   </x:si>
   <x:si>
     <x:t>3510 Centennial Rd, Sylvania, OH 43560 
 3510 Centennial Road, Sylvania, OH 43560</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-238110] - Poured Concrete Foundation and Structure Contractors
 [NAICS-238910] - Site Preparation Contractors
 [NIGP-15014] - Cement, Quick Setting, Sacked
 [NIGP-63066] - Paints, Traffic
@@ -1535,66 +1667,50 @@
     <x:t>[NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>3/6/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Erie Environment LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jacob Cramer</x:t>
   </x:si>
   <x:si>
     <x:t>info@erie-environmental.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 707-0929</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-34505] - Asbestos Abatement Equipment And Supplies
 [NIGP-91843] - Environmental Consulting
 [NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>12/1/2027</x:t>
-  </x:si>
-[...14 lines deleted...]
-[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>Ewol Trucking &amp; Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Kelvin Lowe</x:t>
   </x:si>
   <x:si>
     <x:t>ewoltrucking30@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 470-1624
 (937) 610-3965</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 610-3965</x:t>
   </x:si>
   <x:si>
     <x:t>4645 Wolfcreek Pk, Dayton, OH 45417 
 5231 Kentwood Rd, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238910] - Site Preparation Contractors
 [NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
 [NAICS-484110] - General Freight Trucking, Local
@@ -1671,89 +1787,94 @@
 [NIGP-34532] - First Aid Cabinets, Kits, And Refills
 [NIGP-34556] - Hats And Helmets, Safety
 [NIGP-34564] - Head, Ear, Eye And Face Protection
 [NIGP-34584] - Resuscitators And Parts (Including Portable Rescue Units)
 [NIGP-34592] - Vest, Safety
 [NIGP-55000] - Markers, Plaques And Traffic Control Devices
 [NIGP-55039] - Posts-U Channel
 [NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable)
 [NIGP-55096] - Warning Lights, Flashers, And Flashing Arrow Boards (See Class 285-76 For Streetlights And Standards)
 [NIGP-55099] - Misc. Markers, Plaques &amp; Traffic Control Devices
 [NIGP-80100] - Signs, Sign Materials, Sign Making Equipment, And Related Supplies
 [NIGP-80109] - Blanks, Sign, Metal
 [NIGP-80112] - Brackets And Holders, Sign
 [NIGP-80148] - Sign Material, Non-Reflective
 [NIGP-80149] - Sign Material, Reflective (See 550-45 For Reflective Sheeting For Other Than Signs)
 [NIGP-80187] - Signs, Overhead (Traffic)
 [NIGP-80199] - Misc. Signs, Sign Materials, Equipt. etc.</x:t>
   </x:si>
   <x:si>
     <x:t>5/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Garcia Surveyors Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Anothony Garcia,</x:t>
-[...2 lines deleted...]
-    <x:t>jgarcia@garciasurveyors.com</x:t>
+    <x:t>Anothony Garcia,
+Mike  Bass</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jgarcia@garciasurveyors.com
+mbass@garciasurveyors.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 877-0400</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541360] - Geophysical Surveying and Mapping Services
 [NIGP-90772] - Safety Engineering And Accident Studies; Osha Studies
 [NIGP-96877] - Surveying (Not Aerial or Research)</x:t>
   </x:si>
   <x:si>
     <x:t>8/14/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Garfield Construction Company</x:t>
   </x:si>
   <x:si>
     <x:t>info@garfieldcc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 538-3930</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-21055] - Paving And Stepping Blocks
 [NIGP-33500] - Fertilizers And Soil Conditioners
 [NIGP-54078] - Sawdust And Shavings
 [NIGP-57894] - Turf, Artificial, Indoor And Outdoor
 [NIGP-59500] - Nursery Stock, Equipment, And Supplies
 [NIGP-67585] - Weed Killers (Herbicides), Dry
 [NIGP-67590] - Weed Killers (Herbicides), Liquid
 [NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
 [NIGP-91873] - Landscaping Consulting
 [NIGP-96199] - Misc. Professional Services
 [NIGP-96258] - Professional Services (Not Otherwise Classified)
 [NIGP-96888] - Tree And Shrub Removal Services
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Gem City Commercial &amp; Environmental Cleaning Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kaye Taylor</x:t>
   </x:si>
   <x:si>
     <x:t>mkellam@gemcityclean.com</x:t>
   </x:si>
   <x:si>
     <x:t>(774) 521-9180</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91003] - Building Cleaning, Exterior
 [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
 [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
 [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-96221] - Cleaning Services, Steam And Pressure</x:t>
   </x:si>
   <x:si>
     <x:t>2/16/2028</x:t>
   </x:si>
   <x:si>
@@ -1870,54 +1991,56 @@
 [NIGP-91580] - Typing And Word Processing
 [NIGP-91599] - Misc. Communications and Media Related Services
 [NIGP-91806] - Administrative Consulting
 [NIGP-91876] - Marketing Consulting
 [NIGP-91896] - Transportation Consulting
 [NIGP-91899] - Misc. Consulting Services
 [NIGP-92021] - Data Entry Services
 [NIGP-92800] - Equipment Maintenance, Reconditioning And Repair Services For Automobiles, Trucks, Trailers, Transit Buses And Other Vehicles
 [NIGP-96102] - Administrative Services, All Kinds
 [NIGP-96221] - Cleaning Services, Steam And Pressure
 [NIGP-96224] - Courier/Delivery Services (Including Air Courier Services)
 [NIGP-96246] - Installation And Removal Services (Not Otherwise Classified)
 [NIGP-96256] - Moving Services
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>9/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Gifted Hands Cleaning LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Angela M.</x:t>
   </x:si>
   <x:si>
-    <x:t>clean2perfection3@yahoo.com</x:t>
-[...2 lines deleted...]
-    <x:t>(937) 668-3986</x:t>
+    <x:t>clean2perfection3@yahoo.com
+angela@giftedhandsclean.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 668-3986
+(937) 496-5250</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-04506] - Appliances, Small, Electric (Not Otherwise Classified)
 [NIGP-04550] - Kitchen Units, Compact, Complete
 [NIGP-04566] - Refrigerators And Freezers
 [NIGP-04578] - Vacuum Cleaners, Electric (Including Parts And Accessories)
 [NIGP-14084] - Wire: Broom, Brush, And Mop
 [NIGP-14087] - Yarn, Mop Head, Cotton
 [NIGP-14090] - Yarn, Mop Head, Synthetic
 [NIGP-14099] - Misc. Brooms, Brushes, etc.
 [NIGP-19043] - Compounds, Organic Chemical
 [NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged
 [NIGP-20419] - Communication Boards: Fax, Modem (Internal), Etc.
 [NIGP-20448] - Keyboards
 [NIGP-20453] - Microcomputers, Desktop Or Towerbased
 [NIGP-20454] - Microcomputers, Handheld, Laptop, And Notebook
 [NIGP-20474] - Printer Sharing Devices
 [NIGP-20488] - Scanners, Document: Handheld, Desktop And High Volume
 [NIGP-20670] - Printer Sharing Devices
 [NIGP-20911] - Accounting/Financial: Bookkeeping, Billing And Invoicing, Budgeting, Payroll, Taxes, Etc.
 [NIGP-20985] - Spread Sheet Software
 [NIGP-20995] - Word Processing, Text Editors, Label Makers, Spell Checkers, Etc.
 [NIGP-26544] - Material, Upholstery (Fabric), Furniture And Auto
 [NIGP-26546] - Material, Upholstery (Vinyl), Furniture And Auto
 [NIGP-28545] - Lamps, Projector
@@ -1931,50 +2054,53 @@
 [NIGP-42009] - Cafeteria Furniture, Booths
 [NIGP-42012] - Chapel Furnishings: Pews, Pulpits, Etc.
 [NIGP-42014] - Counters, Sales And Store
 [NIGP-42015] - Courtroom Furniture: Chairs, Tables, Etc.
 [NIGP-42016] - Dormitory Furniture, Metal: Wardrobes, Beds, Bunkbeds, Desks, Etc.
 [NIGP-42018] - Dormitory Furniture, Plastic: Wardrobes, Beds, Bunkbeds, Desks, Etc.
 [NIGP-42020] - Dormitory Furniture, Wood: Wardrobes, Beds, Bunkbeds, Desks, Etc.
 [NIGP-48500] - Janitorial Supplies, General Line
 [NIGP-61500] - Office Supplies, General
 [NIGP-64076] - Towels, Paper Roll Towels
 [NIGP-87040] - Venetian Blind Cord And Tape
 [NIGP-87060] - Venetian Blinds, Wood
 [NIGP-90517] - Airport Ground Handling Services
 [NIGP-90560] - Removal Of Rubber Deposits From Runways
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-95600] - Library Services (See Class 908 For Bookbinding, Rebinding, And Repairing)
 [NIGP-96100] - Miscellaneous Services, No. 1
 [NIGP-96200] - Miscellaneous Services, No. 2
 [NIGP-96800] - Public Works And Related Services
 [NIGP-97100] - Real Property Rental Or Lease
 [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
 [NIGP-98803] - Athletic Field Maintenance
 [NIGP-98808] - Cleaning Of Roadside Park (Rest Stop) Areas Including Privy Vaults, Septic Tanks And Trash Cans</x:t>
   </x:si>
   <x:si>
+    <x:t>7/31/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Global Natural Stones LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Panna Chordia</x:t>
   </x:si>
   <x:si>
     <x:t>panna@globalnaturalstones.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-6699</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-13545] - Marble, Building
 [NIGP-13552] - Stone Products, Fabricated
 [NIGP-13568] - Tile, Granite
 [NIGP-15008] - Cabinets, Counters, Shelves, Etc., Ready-Made
 [NIGP-36080] - TILE, MARBLE</x:t>
   </x:si>
   <x:si>
     <x:t>4/24/2028</x:t>
   </x:si>
   <x:si>
     <x:t>H.J. Hauling Services</x:t>
   </x:si>
   <x:si>
@@ -2103,57 +2229,99 @@
   </x:si>
   <x:si>
     <x:t>Hutch Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Aaron Hutchison</x:t>
   </x:si>
   <x:si>
     <x:t>HutchTruckingLLC@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 520-4622
 (937) 838-4531</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-4841] - General Freight Trucking
 [NAICS-48411] - General Freight Trucking, Local
 [NAICS-48412] - General Freight Trucking, Long-Distance
 [NAICS-484121] - General Freight Trucking, Long-Distance, Truckload
 [NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>I Am Just A Vessel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rhonda Watts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rhondasaunders69@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 789-0807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>937567
+(937) 567-0873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90627] - Energy Management - Architectural
+[NIGP-96200] - Miscellaneous Services, No. 2
+[NIGP-96423] - Clergy/Chaplains
+[NIGP-96463] - Legal (Not Attorneys)
+[NIGP-99994] - SEND BID APPLICATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperious Enterprise LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adefemi Adeyemi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>femi@imperious.consulting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 809-0754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91829] - Computer Software Consulting
+[NIGP-92019] - Computer Digitizing Services
+[NIGP-92037] - Networking Services (Including Installation, Security, And Maintenance )
+[NIGP-92045] - Software Maintenance/Support</x:t>
+  </x:si>
+  <x:si>
     <x:t>J&amp;B Steel Erectors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alexis Jones</x:t>
   </x:si>
   <x:si>
     <x:t>ap@jbsteel.com
+toya@jbsteel.com
 ajones@jbsteel.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 874-1722
 (513) 913-0989</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 870-6383</x:t>
   </x:si>
   <x:si>
     <x:t>9430 Sutton Pl, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-237990] - Other Heavy and Civil Engineering Construction
 [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed
 [NIGP-21025] - Concrete Pilings
 [NIGP-21026] - Concrete Support Items (Chairs, Etc.)
 [NIGP-21028] - Culverts, Concrete
 [NIGP-21072] - Risers And Cones, Reinforced Concrete
 [NIGP-21085] - Vents, Foundation, Concrete
 [NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs)
 [NIGP-57076] - Steel, Reinforcing, Bars And Rods
 [NIGP-57077] - Steel, Reinforcing, Mesh
 [NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
@@ -2584,57 +2752,64 @@
 [NIGP-91829] - Computer Software Consulting
 [NIGP-91893] - Security/Safety Consulting
 [NIGP-93673] - Security And Access Systems Maintenance And Repair
 [NIGP-98166] - Security And Access Systems (Airport, Library, Hospitals, Etc.) Rental Or Lease
 [NIGP-99005] - Alarm Services
 [NIGP-99022] - Card Access Security Services
 [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency
 [NIGP-99829] - Computers, Parts And Supplies</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>KRA Designs LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Khalid Joshua</x:t>
   </x:si>
   <x:si>
     <x:t>khalid.design.art@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 732-1112</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-63044] - Mix, Paint Water
+    <x:t>[NIGP-00500] - Abrasives
+[NIGP-01014] - Adhesives And Cements, Insulation
+[NIGP-02230] - Fertilizer Distributor Parts
+[NIGP-03169] - Odor Control Equipment (Indoor)
+[NIGP-63044] - Mix, Paint Water
 [NIGP-63050] - Paint, Deck And Floor
 [NIGP-63056] - Paint, House And Trim
 [NIGP-63082] - Sealers And Primers, Paint
 [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
 [NIGP-96820] - Building Construction
 [NIGP-98300] - Rental Or Lease Services Of Equipment - Clothing, Janitorial, Laundry, Lawn, Painting, Spraying, And Textile Equipment
+[NIGP-98318] - Broom, Brush, And Mop Manufacturing Machinery Rental Or Lease
+[NIGP-98338] - Janitorial Equipment Rental Or Lease
+[NIGP-98347] - Lawn Equipment Rental Or Lease
 [NIGP-98355] - Painting Equipment And Supplies Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>7/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>KT Holden Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>kholden@ktholden.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
 [NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items
 [NIGP-74500] - Road And Highway Building Materials (Asphaltic)
 [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
 [NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing
 [NIGP-76000] - Road And Highway Equipment: Earth Handling, Grading, Moving, Packing, Etc.
 [NIGP-76500] - Road And Highway Equipment (Except Asphalt, Concrete, And Earth Handling Equipment In Classes 755 And 760)
 [NIGP-90900] - Building Construction Services, New
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
 [NIGP-96800] - Public Works And Related Services
 [NIGP-96806] - Airport Roadway Construction</x:t>
   </x:si>
   <x:si>
@@ -2738,50 +2913,69 @@
     <x:t>Life Changing Family Care Services</x:t>
   </x:si>
   <x:si>
     <x:t>Angel Evans</x:t>
   </x:si>
   <x:si>
     <x:t>lifechangingfamilycare@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 802-5440</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 666-9440</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-95200] - Human Services
 [NIGP-95205] - Alcohol And Drug Detoxification (Incl. Rehabilitation)
 [NIGP-95215] - Case Management
 [NIGP-95221] - Counseling
 [NIGP-95292] - Transitional Living</x:t>
   </x:si>
   <x:si>
     <x:t>8/12/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>Lorrenzo Anderson dba All Thangs Truck Hauling &amp; Dumpsters LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lorrenzo Anderson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>allthangstruck@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 450-2664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91003] - Building Cleaning, Exterior
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91062] - Protection Of Building From Weather Or Vandalism
+[NIGP-96239] - Hauling Services
+[NIGP-96863] - Relocation And/Or Removal Services For Utility Works</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mad River Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Kim Whiteaker</x:t>
   </x:si>
   <x:si>
     <x:t>k.whiteaker@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-6075</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 253-5665</x:t>
   </x:si>
   <x:si>
     <x:t>4806 Sheller Ave, Dayton, OH 45432 
 4806 Sheller Ave., Dayton, OH 45432</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238310] - Drywall and Insulation Contractors
 [NAICS-238320] - Painting and Wall Covering Contractors
 [NAICS-238330] - Flooring Contractors
@@ -2857,122 +3051,118 @@
 [NIGP-90600] - Architectural Services, Professional
 [NIGP-90652] - Interior Design, Space Planning, And Exhibits/Displays
 [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
 [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural
 [NIGP-90707] - Interior Design; Space Planning
 [NIGP-90764] - Sewage Collection, Treatment and Disposal
 [NIGP-90795] - Water Supply, Treatment and Distribution
 [NIGP-90799] - Misc. Architect-Engineer and Related Services
 [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
 [NIGP-91842] - Engineering Consulting
 [NIGP-91854] - Furnishings Consulting
 [NIGP-91897] - Utilities: Gas, Water, Electric Consulting
 [NIGP-91899] - Misc. Consulting Services
 [NIGP-92517] - Civil Engineering
 [NIGP-92596] - Waste Water Treatment Engineering
 [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
 [NIGP-92599] - Misc. Engineering Services, Professional
 [NIGP-95598] - ROADWAY LIGHTING REPAIR
 [NIGP-96248] - Interior Design/Decorator Services
 [NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/23/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>MPW Contractors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dwan@mpwlimited.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 276-5287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90932] - Doors and Windows
+[NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc.
+[NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
+[NIGP-90991] - Wood and Plastics Construction Services
+[NIGP-91006] - Carpentry Maintenance And Repair Services
+[NIGP-91065] - Remodeling And Alterations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9/8/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>New Industry Standard LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Lynch</x:t>
   </x:si>
   <x:si>
     <x:t>info@new-industry-standard.com
 marcuslynch@new-industry-standard.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 251-1624
 (937) 226-1443</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 226-1588
 (296) 666-4356
 (206) 666-4356</x:t>
   </x:si>
   <x:si>
     <x:t>3329 Stanley Avenue, Suite C, Dayton, OH 45404 
 374 Greystone Drive, Dayton, OH 45458 
 3329 Stanley Avenue, Ste. C, Dayton, OH 45404</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-236118] - Residential Remodelers
 [NAICS-238130] - Framing Contractors
 [NIGP-90638] - General Construction - Architectural
 [NIGP-90900] - Building Construction Services, New
 [NIGP-90924] - Building Construction, Commercial And Institutional
 [NIGP-90932] - Doors and Windows
 [NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc.
 [NIGP-90960] - Masonry Construction Services
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
 [NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems)
 [NIGP-91003] - Building Cleaning, Exterior
 [NIGP-91006] - Carpentry Maintenance And Repair Services
 [NIGP-91010] - Chimney Installation, Maintenance And Repair
 [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
 [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
 [NIGP-91065] - Remodeling And Alterations
 [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
 [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
 [NIGP-91079] - Window Installation, Maintenance And Repair (Metal)
 [NIGP-91427] - Carpentry
 [NIGP-91831] - Construction Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>9/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Northside Construction &amp; Supply Co., Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Barbara Mason
 William Glenn</x:t>
   </x:si>
   <x:si>
     <x:t>bmason@northsidess.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 542-1344
 (513) 541-4355</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 270-2679
 (513) 541-4366</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-00500] - Abrasives
 [NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies
 [NIGP-04500] - Appliances And Equipment, Household Type
 [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products
 [NIGP-15000] - Builder's Supplies
@@ -3135,66 +3325,50 @@
     <x:t>shawnal@pcs-technologies.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 868-8727</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(513) 844-8727
 </x:t>
   </x:si>
   <x:si>
     <x:t>6515 Winford Ave., Ste. B, Hamilton, OH 45011 
 6515 Winford Ave, Suite B, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541330] - Engineering Services
 [NIGP-49396] - Water Quality Monitoring Equipment: Bod Analyzers, Turbidimeters, Well Samplers, Etc.
 [NIGP-92557] - Instrumentation/Engineering
 [NIGP-93921] - Computers, Data Processing Equipment And Accessories (Not Word Processing Equipment), Maintenance And Repair
 [NIGP-95285] - Support Services
 [NIGP-96199] - Misc. Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>3/30/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>Peek Performance LLC</x:t>
-[...14 lines deleted...]
-  <x:si>
     <x:t>Proficient Information Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Tina Bustillo</x:t>
   </x:si>
   <x:si>
     <x:t>tmbustillo@yahoo.com
 tina@pi-tech-inc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 470-1300</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 298-5405</x:t>
   </x:si>
   <x:si>
     <x:t>522 Shafor Blvd, Dayton, OH 45419 
 522 Shafor Boulevard, Dayton, OH 45419</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-517110] - Wired Telecommunications Carriers
 [NAICS-517919] - All Other Telecommunications
 [NAICS-518210] - Data Processing, Hosting, and Related Services
 [NAICS-519120] - Libraries and Archives
 [NAICS-519130] - Internet Publishing and Broadcasting and Web Search Portals
@@ -3309,51 +3483,51 @@
   <x:si>
     <x:t>Kellie C.</x:t>
   </x:si>
   <x:si>
     <x:t>rotunnokc@r2oconsulting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(216) 400-8001</x:t>
   </x:si>
   <x:si>
     <x:t>11215 Edgewater Drive, Cleveland, OH 44102</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-30200] - ENGINEERING SERVICES
 [NIGP-91842] - Engineering Consulting
 [NIGP-91843] - Environmental Consulting
 [NIGP-92500] - Engineering Services, Professional
 [NIGP-92517] - Civil Engineering
 [NIGP-92535] - Environmental Engineering
 [NIGP-92596] - Waste Water Treatment Engineering</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Roby Services Ltd dba Roby Supply</x:t>
+    <x:t>Roby Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Wendell Roby
 Michelle Sledge</x:t>
   </x:si>
   <x:si>
     <x:t>msledge@robysupply.com
 wroby@robysupply.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 254-2384</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 254-2674</x:t>
   </x:si>
   <x:si>
     <x:t>42 N Torrence St, Dayton, OH 45403 
 42 N. Torrence St., Dayton, OH 45403</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-444190] - Other Building Material Dealers
 [NAICS-454390] - Other Direct Selling Establishments
 [NIGP-04578] - Vacuum Cleaners, Electric (Including Parts And Accessories)
 [NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies
 [NIGP-14572] - Washer Brushes, Car/Truck
@@ -3493,51 +3667,510 @@
 [NIGP-57076] - Steel, Reinforcing, Bars And Rods
 [NIGP-57077] - Steel, Reinforcing, Mesh
 [NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
   </x:si>
   <x:si>
     <x:t>Rolland Specialty Vehicles &amp; Products Inc - RSVP</x:t>
   </x:si>
   <x:si>
     <x:t>John Arnos</x:t>
   </x:si>
   <x:si>
     <x:t>mackarnos@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 410-4142</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-06569] - Pickup Truck Bodies
 [NIGP-06590] - Van Truck Bodies
 [NIGP-07003] - Ambulances And Rescue Vehicles</x:t>
   </x:si>
   <x:si>
     <x:t>6/27/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Royal Strategic Cleaning LLC</x:t>
+    <x:t>Security Fence Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERVICE, CONSTRUCTION, SUPPLIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christine Frankenstein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nbrown@sfence.com
+dave@sfence.com
+cfrankenstein@sfence.com
+Dan@sfence.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 681-3700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 898-0609
+(513) 671-5487
+(513) 233-5745
+(513) 681-5487
+(937) 898-3530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4260 Dane Ave, Cincinnati, OH 45223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238210] - Electrical Contractors and Other Wiring Installation Contractors
+[NAICS-238990] - All Other Specialty Trade Contractors
+[NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings)
+[NIGP-33099] - Misc. Fencing
+[NIGP-55082] - Traffic Counters, Monitors, And Accessories
+[NIGP-96851] - Lighting, Street - Construction and Repair
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/28/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sister Home Health Care Provider LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>deborahcrawl@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 681-8206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-95253] - Home Management
+[NIGP-95274] - Referral Services
+[NIGP-95280] - Senior Aides Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/20/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Site X Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan Hess</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jordan@sitexinc.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 459-2685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-02004] - Brush And Tree Chippers
+[NIGP-75077] - Sand And Gravel
+[NIGP-76015] - Ditch And Trenching Machines
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90974] - Site Work
+[NIGP-91099] - Misc. Building Maintenance and Repair Services
+[NIGP-92517] - Civil Engineering
+[NIGP-96832] - Demolition
+[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96874] - Street Sweeping Services
+[NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/25/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Staub Cleaning Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jen Staub
+LLC [MISSING]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jen@staubcleaning.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">(937) 610-8521
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2108 Carol Pkwy, Kettering, OH 45440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90976] - Site Work (Incl. Site Clean-Up)
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91099] - Misc. Building Maintenance and Repair Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/7/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Hawk Public Relations LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fred Strahorn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fredstrahorn@sbcglobal.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 361-7367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91500] - Communications And Media Related Services
+[NIGP-91800] - Consulting Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/1/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tall View Palladium INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>George Tuck, III
+George Tuck</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@tallviewpalladiuminc.com
+tallviewpalladium@sbcglobal.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 263-8586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 772-7712
+(937) 220-9912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1003 N Gettysburg, Dayton, OH 45417 
+2734 Armstrong Ln., Dayton, OH 45414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-237990] - Other Heavy and Civil Engineering Construction
+[NAICS-238110] - Poured Concrete Foundation and Structure Contractors
+[NAICS-238910] - Site Preparation Contractors
+[NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
+[NAICS-484110] - General Freight Trucking, Local
+[NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
+[NIGP-21030] - Curbs, Parking And Curb Boxes: Vehicle (Including Recycled)
+[NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
+[NIGP-67090] - Misc. water main pipe, fittings, valves, etc.
+[NIGP-67098] - Water Main Pipe, Fittings and Related Supplies
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-75030] - Concrete, Precast
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-75077] - Sand And Gravel
+[NIGP-90900] - Building Construction Services, New
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91240] - Demolition Services
+[NIGP-91244] - Excavation Services
+[NIGP-91319] - Construction, Curb And Gutter (Includes Maintenance, Repair, And Removal)
+[NIGP-92542] - Foundation Engineering
+[NIGP-92593] - Traffic And Transportation Engineering
+[NIGP-95525] - Curbing, driveways, sidewalks
+[NIGP-96239] - Hauling Services
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96806] - Airport Roadway Construction
+[NIGP-96818] - Back Flow Preventer Testing Services
+[NIGP-96820] - Building Construction
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96832] - Demolition
+[NIGP-96842] - General Construction
+[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96852] - Major Streets - Intersection Improvements
+[NIGP-96854] - Major Streets - New Construction
+[NIGP-96859] - New Street Construction and Repair (Not Major Stre
+[NIGP-96863] - Relocation And/Or Removal Services For Utility Works
+[NIGP-96865] - Pipe Line Construction and Repair (Including Remov
+[NIGP-96869] - Sewer Maintenance and Repair
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96875] - Streetscaping Services
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-96896] - Water And Wastewater Treatment Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taylor Enterprise LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@bigrig.site</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 624-0924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5501 Olive Rd., Suite 100, Dayton, OH 45426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-07042] - Short Wheelbase, Two-And Four-Wheel Drive Vehicle
+[NIGP-07092] - Vans, Cargo
+[NIGP-07095] - Wreckers
+[NIGP-70599] - UNDEFINED
+[NIGP-90634] - Freight Handling; Materials Handling - Architectural
+[NIGP-96137] - Fruit And Vegetable Processing Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/4/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Painting Contractor LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rich@thepaintingcontractor.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
+[NIGP-63064] - Paint, Spray (Aerosol)
+[NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types)
+[NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types)
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91461] - Painting
+[NIGP-96231] - Electrostatic Painting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thorpe Site Solutions LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billy Thorpe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>thorpesitesolutions@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 902-8706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-02000] - Agricultural Equipment, Implements, And Accessories (See Class 022 For Parts)
+[NIGP-02002] - Backhoe (For Farm Tractor)
+[NIGP-02018] - Dozer Blades (For Farm Tractors)
+[NIGP-02061] - Loaders, Tractor Mounted, Farm
+[NIGP-02075] - Posthole Diggers, Tractor Mounted
+[NIGP-02200] - Agricultural Implement And Accessory Parts
+[NIGP-33010] - Fencing, Concrete Or Rock
+[NIGP-44519] - Concrete Tools And Accessories (Not Otherwise Classified)
+[NIGP-63012] - Coatings, Protective, Asphalt Based (Also See Class 770-26)
+[NIGP-75030] - Concrete, Precast
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-75056] - Lightweight Aggregate, All Types
+[NIGP-75070] - Ready-Mix Concrete
+[NIGP-75077] - Sand And Gravel
+[NIGP-75585] - Concrete Vibrators
+[NIGP-76090] - Shovels, Power; And Excavating Machines, Telescoping And Hinged Boom Type, Crawler Or Tractor Mounted
+[NIGP-76502] - Air Conditioners, Heaters And Ventilators For Heavy Equipment
+[NIGP-76506] - Breaker/Drill, Gasoline Powered
+[NIGP-76535] - Hydraulic Attachments And Accessories (Hammers, Rams, Etc.)
+[NIGP-76583] - Tractor Bulldozers, Crawler And Wheel Type
+[NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
+[NIGP-79070] - Top Soil And Fill Dirt (For Mulch See Class 335)
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90974] - Site Work
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91068] - Septic Tank Maintenance And Repair Services (Includes Absorption/Leach Field Construction)
+[NIGP-92935] - Earth Handling, Grading, Moving, And Packing Equipment Maintenance And Repair
+[NIGP-92950] - Machinery And Heavy Hardware (Not Lawn Equipment) Maintenance And Repair
+[NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair
+[NIGP-96239] - Hauling Services
+[NIGP-96445] - General Construction Workers and Heavy Equipment O
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96832] - Demolition
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-96842] - General Construction
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-97542] - Machinery And Heavy Hardware Rental Or Lease
+[NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-99865] - Machinery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Three Kings Hauling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dramier Davis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dramier.davis13@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 321-2837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-07022] - Off-Road Vehicles (Tracked Or Wheeled)
+[NIGP-07047] - Trucks, Cab And Chassis Only
+[NIGP-07048] - Trucks (One Ton And Less Capacity)
+[NIGP-07051] - Trucks (Over One Ton Capacity)
+[NIGP-07054] - Trucks, Diesel (All Capacities)
+[NIGP-07078] - Trailers, Lowboy
+[NIGP-07099] - Misc. Auto. Vehicles
+[NIGP-54548] - Milling Machines
+[NIGP-74501] - Aggregate, Precoated
+[NIGP-74502] - Asphalt, Ac (Asphalt/Cement)
+[NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt)
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-75077] - Sand And Gravel
+[NIGP-75535] - Asphalt Pavers, Towed Type
+[NIGP-76003] - Backhoe
+[NIGP-76004] - Backhoe/Loader Combination
+[NIGP-76006] - Blades: Dozer, Grader, Scraper, Snow Plow, Etc.
+[NIGP-76030] - Graders, Elevating Type
+[NIGP-76033] - Graders, Motorized
+[NIGP-76036] - Graders, Towed Types
+[NIGP-76044] - Loaders, Front End (For Crawler Tractors)
+[NIGP-76047] - Loaders, Front End (For Trucks)
+[NIGP-76050] - Loaders, Front End (For Wheel Type Tractors)
+[NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc.
+[NIGP-76516] - Crushing Machines
+[NIGP-76561] - Snow Plows, Vehicle Mounted
+[NIGP-96239] - Hauling Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tosha's Cleaning Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tosha Howard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mshowardth@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 699-2454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1518 Cornell Dr, Dayton, OH 45406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-92893] - Washing, Waxing, Polishing, Steam Cleaning, Disinfecting, Etc.
+[NIGP-96221] - Cleaning Services, Steam And Pressure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turn-Key Environmental Consultants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linda Treasure
+William M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>linda@turn-keyenvironmental.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 335-8807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 339-4882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790 Barnhart Rd, Troy, OH 45373 
+790 Barnhart Road, Troy, OH 45373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-03110] - Air Purifiers, Accessories And Supplies
+[NIGP-10030] - Hazardous Material (Chemicals) Containment/Storage
+[NIGP-57899] - Miscellaneous
+[NIGP-90665] - Environmental Impact Studies, Assessments or State
+[NIGP-91800] - Consulting Services
+[NIGP-91838] - Education And Training Consulting
+[NIGP-91843] - Environmental Consulting
+[NIGP-91865] - Human Relations Consulting
+[NIGP-91885] - Personnel/Employment Consulting
+[NIGP-91899] - Misc. Consulting Services
+[NIGP-92400] - Educational Services
+[NIGP-92435] - In-Service Training (For Employees)
+[NIGP-92460] - Not-For-Credit Classes, Seminars, Workshops, Etc.
+[NIGP-92499] - Misc. Educational Services
+[NIGP-92535] - Environmental Engineering
+[NIGP-92545] - Geological Engineering
+[NIGP-92586] - Surveyor Services, Land
+[NIGP-96119] - Conservation and Resource Management
+[NIGP-96132] - Environmental Impact Studies
+[NIGP-96143] - Hydrological And Oceanography Services
+[NIGP-96155] - Mining And Quarrying Services
+[NIGP-96164] - Real Estate Services
+[NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
+[NIGP-96240] - Food Distribution Services
+[NIGP-96289] - Vehicle Transporting Services
+[NIGP-96296] - Well Services (Including Oil, Gas, And Water): Drilling, Plugging, Consulting, Maintenance, Repair, Etc.
+[NIGP-96446] - Geologist
+[NIGP-96495] - Well Drillers
+[NIGP-96832] - Demolition
+[NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W C Jones Asphalt Paving Company INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leo Lucas
+Libra Gédéon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leo.lucas1@wcjonesasphalt.com
+wcjonesasphalt@sbcglobal.net
+lgedeon@wcjonesasphalt.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 228-1253
+(937) 313-4695
+(513) 620-4810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 228-9300
+2289300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905 S Broadway St, Dayton, OH 45417 
+905 S. Broadway St., Dayton, OH 45417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-238910] - Site Preparation Contractors
+[NAICS-238990] - All Other Specialty Trade Contractors
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-91831] - Construction Consulting
+[NIGP-92914] - Asphalt Pavers Maintenance And Repair
+[NIGP-95525] - Curbing, driveways, sidewalks
+[NIGP-96814] - Alley Resurfacing (Paving)
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96896] - Water And Wastewater Treatment Services
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-98886] - Tennis and Sports Court Repair and Renovation
+[NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>William Clemmons dba Royal Strategic Cleaning LLC</x:t>
   </x:si>
   <x:si>
     <x:t>William Clemons</x:t>
   </x:si>
   <x:si>
     <x:t>wdclemons@royalstrategic.net</x:t>
   </x:si>
   <x:si>
     <x:t>(702) 217-5612</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged
 [NIGP-19210] - Aromatic Hydrocarbon Mixtures (Cleaning Solvents)
 [NIGP-19217] - Chemical Spill Solvents And Detergents
 [NIGP-19220] - Cold-Tank And Soak-Tank Cleaners (For Heavy Duty Shop Use, Etc.)
 [NIGP-19225] - Concrete Strippers And Brick Detergents
 [NIGP-19240] - Glue Solvents
 [NIGP-19255] - Nonflammable Solvent Mixtures (Safety Solvents)
 [NIGP-19280] - Spray Detergents (For Heavy Duty And Steam Cleaning)
 [NIGP-19283] - Steam Cleaning Compounds
 [NIGP-19285] - Surface-Active Agents: Emulsifiers, Wetting Agents, And One-Component Nonionic Detergents (See Also Class 180)
 [NIGP-19299] - Misc. Cleaning Compositions, Detergents, etc.
 [NIGP-36020] - Floor Covering, Seamless (All Types)
 [NIGP-36089] - Tools And Equipment, Floor Installation
 [NIGP-36099] - Misc. Floor Coverings &amp; Equipt.
@@ -3583,603 +4216,50 @@
 [NIGP-48588] - Squeegees, Sponges, And Scrubbing Pads (For Manual Hard Surface Cleaning)
 [NIGP-48590] - Stain Remover, Active Chlorine Or Oxygen Type (For Coffee Urns, Plastic Dishes, Etc.)
 [NIGP-48594] - Waste Receptacles And Dust Pans
 [NIGP-48599] - Misc. Janitorial Supplies, General
 [NIGP-90974] - Site Work
 [NIGP-90999] - Misc. Building Construction Services - Equipment
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
 [NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems)
 [NIGP-91003] - Building Cleaning, Exterior
 [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
 [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
 [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
 [NIGP-91081] - Window Washing Services
 [NIGP-91099] - Misc. Building Maintenance and Repair Services
 [NIGP-96221] - Cleaning Services, Steam And Pressure
 [NIGP-96457] - Janitors
 [NIGP-96871] - Solid Or Liquid Waste Disposal (Including Management Services) (See 962-45 For Hazardous Waste Disposal)
 [NIGP-98808] - Cleaning Of Roadside Park (Rest Stop) Areas Including Privy Vaults, Septic Tanks And Trash Cans
 [NIGP-98856] - Litter Removal Services (Including Beach Cleaning) (For Buildings See 910-27)
 [NIGP-98865] - Parks Systems Technical Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/8/2028</x:t>
-  </x:si>
-[...551 lines deleted...]
-[NIGP-91876] - Marketing Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Zan Creative INC</x:t>
   </x:si>
   <x:si>
     <x:t>Marilyn Shields
 Rose Schulz</x:t>
   </x:si>
   <x:si>
     <x:t>rose@novacreative.com
 jim@novacreative.com
 marilyn@novacreative.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 434-9200
 (937) 681-4010</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 434-0400</x:t>
   </x:si>
   <x:si>
     <x:t>168 W. Franklin St., Centerville, OH 45459</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-04575] - Trash Compactors (See 165 And 545 For Other Types)
@@ -4298,54 +4378,54 @@
       <x:alignment vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Rca30b5895edf4723" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R53893b182bd84b90" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Rbb6ab263b27246fb" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="Rf6165f5924414e87" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2385ce643a4d42f1" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R6775e4996ee543ae" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4593,62 +4673,62 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:tabColor rgb="FFDC0000"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q110"/>
+  <x:dimension ref="A1:Q114"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" workbookViewId="0">
       <x:pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <x:selection pane="topRight" activeCell="B1" sqref="B1"/>
       <x:selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <x:selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="49.5703125" bestFit="1" customWidth="1"/>
+    <x:col min="1" max="1" width="53.5703125" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4" bestFit="1" customWidth="1"/>
     <x:col min="3" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="5.140625" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="19.5703125" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="43.140625" bestFit="1" customWidth="1"/>
     <x:col min="9" max="10" width="13.28515625" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="48.42578125" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="140" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
     <x:col min="14" max="17" width="10.5703125" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="4" t="s">
         <x:v>2</x:v>
       </x:c>
@@ -4785,4610 +4865,4780 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="M5" s="16">
         <x:v>133994</x:v>
       </x:c>
       <x:c r="N5" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O5" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P5" s="16"/>
       <x:c r="Q5" s="16"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="10"/>
-      <x:c r="E6" s="10"/>
+      <x:c r="E6" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F6" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G6" s="12" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="G6" s="12" t="s">
+      <x:c r="H6" s="12" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="H6" s="12" t="s">
+      <x:c r="I6" s="12" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="12"/>
       <x:c r="K6" s="12"/>
       <x:c r="L6" s="12" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M6" s="10">
+        <x:v>134779</x:v>
+      </x:c>
+      <x:c r="N6" s="10" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="M6" s="10">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O6" s="10" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P6" s="10"/>
-      <x:c r="Q6" s="10"/>
+      <x:c r="Q6" s="10" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B7" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C7" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="16"/>
+      <x:c r="E7" s="16"/>
+      <x:c r="F7" s="18" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...11 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="18" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H7" s="18" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="18" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="J7" s="18"/>
+      <x:c r="J7" s="18" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="K7" s="18"/>
       <x:c r="L7" s="18" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M7" s="16">
-        <x:v>134779</x:v>
+        <x:v>128405</x:v>
       </x:c>
       <x:c r="N7" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O7" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P7" s="16"/>
-      <x:c r="Q7" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q7" s="16"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="10"/>
       <x:c r="E8" s="10"/>
       <x:c r="F8" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G8" s="12" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="12" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I8" s="12" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="12" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="K8" s="12"/>
+      <x:c r="K8" s="12" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="L8" s="12" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M8" s="10">
-        <x:v>128405</x:v>
+        <x:v>102274</x:v>
       </x:c>
       <x:c r="N8" s="10" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O8" s="10" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P8" s="10"/>
       <x:c r="Q8" s="10"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B9" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C9" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D9" s="16"/>
+      <x:c r="C9" s="16"/>
+      <x:c r="D9" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E9" s="16"/>
       <x:c r="F9" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G9" s="18" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H9" s="18" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="18" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J9" s="18" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="K9" s="18" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="K9" s="18"/>
       <x:c r="L9" s="18" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M9" s="16">
-        <x:v>102274</x:v>
+        <x:v>121772</x:v>
       </x:c>
       <x:c r="N9" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="O9" s="16" t="s">
+      <x:c r="O9" s="16"/>
+      <x:c r="P9" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="P9" s="16"/>
       <x:c r="Q9" s="16"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C10" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C10" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D10" s="10"/>
       <x:c r="E10" s="10"/>
       <x:c r="F10" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G10" s="12" t="s">
         <x:v>63</x:v>
       </x:c>
+      <x:c r="G10" s="12"/>
       <x:c r="H10" s="12" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="I10" s="12" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I10" s="12"/>
+      <x:c r="J10" s="12"/>
       <x:c r="K10" s="12"/>
       <x:c r="L10" s="12" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M10" s="10">
-        <x:v>121772</x:v>
+        <x:v>135369</x:v>
       </x:c>
       <x:c r="N10" s="10" t="s">
-        <x:v>68</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="O10" s="10" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="P10" s="10"/>
       <x:c r="Q10" s="10"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B11" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="16"/>
       <x:c r="D11" s="16"/>
       <x:c r="E11" s="16"/>
       <x:c r="F11" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G11" s="18" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H11" s="18" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I11" s="18" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="H11" s="18" t="s">
+      <x:c r="J11" s="18" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="I11" s="18" t="s">
+      <x:c r="K11" s="18" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="J11" s="18" t="s">
+      <x:c r="L11" s="18" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="M11" s="16">
         <x:v>107222</x:v>
       </x:c>
       <x:c r="N11" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O11" s="16"/>
       <x:c r="P11" s="16"/>
       <x:c r="Q11" s="16"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B12" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C12" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D12" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E12" s="10"/>
+      <x:c r="F12" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G12" s="12" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H12" s="12" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B12" s="10" t="s">
-[...9 lines deleted...]
-      <x:c r="F12" s="12" t="s">
+      <x:c r="I12" s="12" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="G12" s="12" t="s">
+      <x:c r="J12" s="12"/>
+      <x:c r="K12" s="12"/>
+      <x:c r="L12" s="12" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="H12" s="12" t="s">
+      <x:c r="M12" s="10">
+        <x:v>134307</x:v>
+      </x:c>
+      <x:c r="N12" s="10" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="I12" s="12" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O12" s="10" t="s">
-        <x:v>85</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P12" s="10" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="Q12" s="10"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B13" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C13" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D13" s="16"/>
+      <x:c r="E13" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F13" s="18" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G13" s="18" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H13" s="18" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I13" s="18" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J13" s="18" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B13" s="16" t="s">
-[...8 lines deleted...]
-      <x:c r="G13" s="18" t="s">
+      <x:c r="K13" s="18" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H13" s="18" t="s">
+      <x:c r="L13" s="18" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="I13" s="18" t="s">
+      <x:c r="M13" s="16">
+        <x:v>107223</x:v>
+      </x:c>
+      <x:c r="N13" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="J13" s="18" t="s">
-[...14 lines deleted...]
-      <x:c r="O13" s="16"/>
+      <x:c r="O13" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="P13" s="16"/>
-      <x:c r="Q13" s="16"/>
+      <x:c r="Q13" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="8" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B14" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="10"/>
       <x:c r="D14" s="10"/>
       <x:c r="E14" s="10"/>
       <x:c r="F14" s="12" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G14" s="12" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H14" s="12" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I14" s="12" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J14" s="12" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="G14" s="12" t="s">
+      <x:c r="K14" s="12" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="H14" s="12" t="s">
+      <x:c r="L14" s="12" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="I14" s="12" t="s">
+      <x:c r="M14" s="10">
+        <x:v>111574</x:v>
+      </x:c>
+      <x:c r="N14" s="10" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="O14" s="10"/>
       <x:c r="P14" s="10"/>
       <x:c r="Q14" s="10"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B15" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C15" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C15" s="16"/>
       <x:c r="D15" s="16"/>
       <x:c r="E15" s="16"/>
       <x:c r="F15" s="18" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G15" s="18"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G15" s="18" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="H15" s="18" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="I15" s="18" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J15" s="18" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="I15" s="18" t="s">
+      <x:c r="K15" s="18" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="J15" s="18"/>
-      <x:c r="K15" s="18" t="s">
+      <x:c r="L15" s="18" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="L15" s="18" t="s">
+      <x:c r="M15" s="16">
+        <x:v>102401</x:v>
+      </x:c>
+      <x:c r="N15" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="M15" s="16">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="O15" s="16"/>
       <x:c r="P15" s="16"/>
       <x:c r="Q15" s="16"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B16" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C16" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C16" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D16" s="10"/>
       <x:c r="E16" s="10"/>
       <x:c r="F16" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G16" s="12"/>
+      <x:c r="H16" s="12" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I16" s="12" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="G16" s="12" t="s">
+      <x:c r="J16" s="12"/>
+      <x:c r="K16" s="12" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="H16" s="12" t="s">
+      <x:c r="L16" s="12" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="I16" s="12" t="s">
+      <x:c r="M16" s="10">
+        <x:v>132480</x:v>
+      </x:c>
+      <x:c r="N16" s="10" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J16" s="12" t="s">
-[...17 lines deleted...]
-      </x:c>
+      <x:c r="O16" s="10" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="P16" s="10"/>
       <x:c r="Q16" s="10"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B17" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C17" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="16"/>
+      <x:c r="C17" s="16"/>
+      <x:c r="D17" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E17" s="16"/>
       <x:c r="F17" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G17" s="18" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H17" s="18" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="I17" s="18" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="J17" s="18" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="K17" s="18" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="H17" s="18" t="s">
+      <x:c r="L17" s="18" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="I17" s="18" t="s">
+      <x:c r="M17" s="16">
+        <x:v>118164</x:v>
+      </x:c>
+      <x:c r="N17" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="J17" s="18"/>
-[...15 lines deleted...]
-      <x:c r="P17" s="16"/>
+      <x:c r="O17" s="16"/>
+      <x:c r="P17" s="16" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="Q17" s="16"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B18" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C18" s="10"/>
+      <x:c r="C18" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D18" s="10"/>
       <x:c r="E18" s="10"/>
       <x:c r="F18" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G18" s="12" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H18" s="12" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I18" s="12" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J18" s="12"/>
+      <x:c r="K18" s="12" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="H18" s="12" t="s">
+      <x:c r="L18" s="12" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="I18" s="12" t="s">
+      <x:c r="M18" s="10">
+        <x:v>102480</x:v>
+      </x:c>
+      <x:c r="N18" s="10" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J18" s="12" t="s">
-[...14 lines deleted...]
-      <x:c r="O18" s="10"/>
+      <x:c r="O18" s="10" t="s">
+        <x:v>128</x:v>
+      </x:c>
       <x:c r="P18" s="10"/>
       <x:c r="Q18" s="10"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B19" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C19" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C19" s="16"/>
       <x:c r="D19" s="16"/>
       <x:c r="E19" s="16"/>
       <x:c r="F19" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G19" s="18" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H19" s="18" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I19" s="18" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J19" s="18" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="K19" s="18" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H19" s="18" t="s">
+      <x:c r="L19" s="18" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="I19" s="18" t="s">
+      <x:c r="M19" s="16">
+        <x:v>102491</x:v>
+      </x:c>
+      <x:c r="N19" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J19" s="18" t="s">
-[...16 lines deleted...]
-      </x:c>
+      <x:c r="O19" s="16"/>
       <x:c r="P19" s="16"/>
       <x:c r="Q19" s="16"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="8" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D20" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D20" s="10"/>
       <x:c r="E20" s="10"/>
       <x:c r="F20" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G20" s="12" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H20" s="12" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I20" s="12" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J20" s="12" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="K20" s="12" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="H20" s="12" t="s">
+      <x:c r="L20" s="12" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="I20" s="12" t="s">
+      <x:c r="M20" s="10">
+        <x:v>134101</x:v>
+      </x:c>
+      <x:c r="N20" s="10" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="J20" s="12"/>
-[...9 lines deleted...]
-      </x:c>
       <x:c r="O20" s="10" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="P20" s="10"/>
       <x:c r="Q20" s="10"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D21" s="16"/>
+      <x:c r="D21" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E21" s="16"/>
       <x:c r="F21" s="18" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G21" s="18" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H21" s="18" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="I21" s="18" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="J21" s="18"/>
       <x:c r="K21" s="18"/>
       <x:c r="L21" s="18" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M21" s="16">
-        <x:v>135003</x:v>
+        <x:v>134521</x:v>
       </x:c>
       <x:c r="N21" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="O21" s="16" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="P21" s="16"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="P21" s="16" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="Q21" s="16"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="8" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D22" s="10"/>
       <x:c r="E22" s="10"/>
       <x:c r="F22" s="12" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G22" s="12" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H22" s="12" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I22" s="12" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G22" s="12" t="s">
+      <x:c r="J22" s="12"/>
+      <x:c r="K22" s="12"/>
+      <x:c r="L22" s="12" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H22" s="12" t="s">
+      <x:c r="M22" s="10">
+        <x:v>135003</x:v>
+      </x:c>
+      <x:c r="N22" s="10" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="I22" s="12" t="s">
-[...14 lines deleted...]
-      </x:c>
       <x:c r="O22" s="10" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P22" s="10"/>
       <x:c r="Q22" s="10"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B23" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C23" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C23" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D23" s="16"/>
       <x:c r="E23" s="16"/>
       <x:c r="F23" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="18" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H23" s="18" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="I23" s="18"/>
+      <x:c r="J23" s="18" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="K23" s="18"/>
+      <x:c r="L23" s="18" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="M23" s="16">
+        <x:v>133042</x:v>
+      </x:c>
+      <x:c r="N23" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="H23" s="18" t="s">
-[...21 lines deleted...]
-      </x:c>
+      <x:c r="O23" s="16" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="P23" s="16"/>
       <x:c r="Q23" s="16"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="8" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C24" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C24" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D24" s="10"/>
       <x:c r="E24" s="10"/>
       <x:c r="F24" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G24" s="12" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H24" s="12" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I24" s="12" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J24" s="12"/>
       <x:c r="K24" s="12" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L24" s="12" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="M24" s="10">
-        <x:v>116129</x:v>
+        <x:v>135017</x:v>
       </x:c>
       <x:c r="N24" s="10" t="s">
-        <x:v>140</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="O24" s="10" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="P24" s="10"/>
       <x:c r="Q24" s="10"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C25" s="16"/>
       <x:c r="D25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E25" s="16"/>
       <x:c r="F25" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G25" s="18" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H25" s="18" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I25" s="18" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J25" s="18"/>
+      <x:c r="K25" s="18" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H25" s="18" t="s">
+      <x:c r="L25" s="18" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="I25" s="18" t="s">
+      <x:c r="M25" s="16">
+        <x:v>130802</x:v>
+      </x:c>
+      <x:c r="N25" s="16" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="O25" s="16"/>
       <x:c r="P25" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q25" s="16"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="8" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C26" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C26" s="10"/>
       <x:c r="D26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E26" s="10"/>
       <x:c r="F26" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G26" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G26" s="12" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="H26" s="12" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="I26" s="12" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J26" s="12"/>
+      <x:c r="K26" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="I26" s="12"/>
-[...1 lines deleted...]
-      <x:c r="K26" s="12"/>
       <x:c r="L26" s="12" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="M26" s="10">
-        <x:v>134032</x:v>
+        <x:v>116129</x:v>
       </x:c>
       <x:c r="N26" s="10" t="s">
-        <x:v>184</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="O26" s="10"/>
       <x:c r="P26" s="10" t="s">
-        <x:v>184</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q26" s="10"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C27" s="16"/>
       <x:c r="D27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E27" s="16"/>
       <x:c r="F27" s="18" t="s">
-        <x:v>34</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G27" s="18" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H27" s="18" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="H27" s="18" t="s">
+      <x:c r="I27" s="18" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="I27" s="18" t="s">
+      <x:c r="J27" s="18" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="J27" s="18" t="s">
+      <x:c r="K27" s="18" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="K27" s="18" t="s">
+      <x:c r="L27" s="18" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="L27" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M27" s="16">
-        <x:v>121438</x:v>
+        <x:v>121513</x:v>
       </x:c>
       <x:c r="N27" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="O27" s="16"/>
       <x:c r="P27" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q27" s="16"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="8" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B28" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C28" s="10"/>
-      <x:c r="D28" s="10"/>
+      <x:c r="C28" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D28" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E28" s="10"/>
       <x:c r="F28" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G28" s="12"/>
       <x:c r="H28" s="12" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I28" s="12"/>
       <x:c r="J28" s="12"/>
       <x:c r="K28" s="12"/>
       <x:c r="L28" s="12" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="M28" s="10">
-        <x:v>134112</x:v>
+        <x:v>134032</x:v>
       </x:c>
       <x:c r="N28" s="10" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-      <x:c r="P28" s="10"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="O28" s="10" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P28" s="10" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="Q28" s="10"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C29" s="16"/>
+      <x:c r="D29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E29" s="16"/>
+      <x:c r="F29" s="18" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G29" s="18" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H29" s="18" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="B29" s="16" t="s">
-[...14 lines deleted...]
-      <x:c r="G29" s="18" t="s">
+      <x:c r="I29" s="18" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="H29" s="18" t="s">
+      <x:c r="J29" s="18" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="I29" s="18" t="s">
+      <x:c r="K29" s="18" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="J29" s="18"/>
-      <x:c r="K29" s="18"/>
       <x:c r="L29" s="18" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="M29" s="16">
-        <x:v>134785</x:v>
+        <x:v>121438</x:v>
       </x:c>
       <x:c r="N29" s="16" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="O29" s="16"/>
       <x:c r="P29" s="16" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="Q29" s="16"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="8" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B30" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C30" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C30" s="10"/>
       <x:c r="D30" s="10"/>
-      <x:c r="E30" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="10"/>
       <x:c r="F30" s="12" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G30" s="12"/>
       <x:c r="H30" s="12" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="I30" s="12" t="s">
+      <x:c r="I30" s="12"/>
+      <x:c r="J30" s="12"/>
+      <x:c r="K30" s="12"/>
+      <x:c r="L30" s="12" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="J30" s="12"/>
-      <x:c r="K30" s="12" t="s">
+      <x:c r="M30" s="10">
+        <x:v>134112</x:v>
+      </x:c>
+      <x:c r="N30" s="10" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="L30" s="12" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="O30" s="10"/>
       <x:c r="P30" s="10"/>
-      <x:c r="Q30" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q30" s="10"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B31" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C31" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D31" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E31" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F31" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G31" s="18" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H31" s="18" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="B31" s="16" t="s">
-[...13 lines deleted...]
-      <x:c r="H31" s="18" t="s">
+      <x:c r="I31" s="18" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="I31" s="18"/>
       <x:c r="J31" s="18"/>
       <x:c r="K31" s="18"/>
       <x:c r="L31" s="18" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="M31" s="16">
-        <x:v>134170</x:v>
+        <x:v>134785</x:v>
       </x:c>
       <x:c r="N31" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O31" s="16" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="P31" s="16"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P31" s="16" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="Q31" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="8" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D32" s="10"/>
+      <x:c r="E32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F32" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G32" s="12" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B32" s="10" t="s">
-[...10 lines deleted...]
-      <x:c r="G32" s="12" t="s">
+      <x:c r="H32" s="12" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="H32" s="12" t="s">
+      <x:c r="I32" s="12" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="J32" s="12"/>
       <x:c r="K32" s="12" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="L32" s="12" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="L32" s="12" t="s">
+      <x:c r="M32" s="10">
+        <x:v>128577</x:v>
+      </x:c>
+      <x:c r="N32" s="10" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="M32" s="10">
-[...9 lines deleted...]
-      <x:c r="Q32" s="10"/>
+      <x:c r="O32" s="10" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="P32" s="10"/>
+      <x:c r="Q32" s="10" t="s">
+        <x:v>218</x:v>
+      </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B33" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C33" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D33" s="16"/>
-      <x:c r="E33" s="16"/>
+      <x:c r="E33" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F33" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G33" s="18"/>
+      <x:c r="H33" s="18" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="G33" s="18" t="s">
+      <x:c r="I33" s="18"/>
+      <x:c r="J33" s="18"/>
+      <x:c r="K33" s="18"/>
+      <x:c r="L33" s="18" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="H33" s="18" t="s">
+      <x:c r="M33" s="16">
+        <x:v>134170</x:v>
+      </x:c>
+      <x:c r="N33" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="I33" s="18" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O33" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P33" s="16"/>
-      <x:c r="Q33" s="16"/>
+      <x:c r="Q33" s="16" t="s">
+        <x:v>222</x:v>
+      </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="8" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B34" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C34" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D34" s="10"/>
       <x:c r="E34" s="10"/>
       <x:c r="F34" s="12" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="G34" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G34" s="12" t="s">
+        <x:v>224</x:v>
+      </x:c>
       <x:c r="H34" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I34" s="12" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J34" s="12"/>
-      <x:c r="K34" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K34" s="12"/>
       <x:c r="L34" s="12" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="M34" s="10">
-        <x:v>132613</x:v>
+        <x:v>135380</x:v>
       </x:c>
       <x:c r="N34" s="10" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="O34" s="10" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P34" s="10"/>
       <x:c r="Q34" s="10"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C35" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="16"/>
+      <x:c r="C35" s="16"/>
+      <x:c r="D35" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E35" s="16"/>
       <x:c r="F35" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G35" s="18" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H35" s="18" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I35" s="18" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J35" s="18"/>
       <x:c r="K35" s="18" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L35" s="18" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="M35" s="16">
-        <x:v>128657</x:v>
+        <x:v>132657</x:v>
       </x:c>
       <x:c r="N35" s="16" t="s">
-        <x:v>240</x:v>
-[...4 lines deleted...]
-      <x:c r="P35" s="16"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O35" s="16"/>
+      <x:c r="P35" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="Q35" s="16"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="8" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D36" s="10"/>
       <x:c r="E36" s="10"/>
       <x:c r="F36" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G36" s="12" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H36" s="12" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="I36" s="12" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J36" s="12" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K36" s="12" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="L36" s="12" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="H36" s="12" t="s">
+      <x:c r="M36" s="10">
+        <x:v>114506</x:v>
+      </x:c>
+      <x:c r="N36" s="10" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="I36" s="12" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O36" s="10" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P36" s="10"/>
       <x:c r="Q36" s="10"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B37" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C37" s="16"/>
+      <x:c r="C37" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D37" s="16"/>
       <x:c r="E37" s="16"/>
       <x:c r="F37" s="18" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G37" s="18"/>
       <x:c r="H37" s="18" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I37" s="18" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J37" s="18"/>
-      <x:c r="K37" s="18"/>
+      <x:c r="K37" s="18" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="L37" s="18" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M37" s="16">
-        <x:v>135090</x:v>
+        <x:v>132613</x:v>
       </x:c>
       <x:c r="N37" s="16" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="O37" s="16"/>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="O37" s="16" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="P37" s="16"/>
       <x:c r="Q37" s="16"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="8" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B38" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C38" s="10"/>
+      <x:c r="C38" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D38" s="10"/>
       <x:c r="E38" s="10"/>
       <x:c r="F38" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G38" s="12" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H38" s="12" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I38" s="12" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J38" s="12"/>
-      <x:c r="K38" s="12"/>
+      <x:c r="K38" s="12" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="L38" s="12" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="M38" s="10">
-        <x:v>134657</x:v>
+        <x:v>128657</x:v>
       </x:c>
       <x:c r="N38" s="10" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="O38" s="10"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="O38" s="10" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="P38" s="10"/>
       <x:c r="Q38" s="10"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B39" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C39" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D39" s="16"/>
+      <x:c r="E39" s="16"/>
+      <x:c r="F39" s="18" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G39" s="18" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H39" s="18" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="I39" s="18" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J39" s="18" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="K39" s="18" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="B39" s="16" t="s">
-[...13 lines deleted...]
-      <x:c r="H39" s="18" t="s">
+      <x:c r="L39" s="18" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="I39" s="18" t="s">
+      <x:c r="M39" s="16">
+        <x:v>103523</x:v>
+      </x:c>
+      <x:c r="N39" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="J39" s="18"/>
-[...11 lines deleted...]
-      </x:c>
       <x:c r="O39" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P39" s="16"/>
-      <x:c r="Q39" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q39" s="16"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="8" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B40" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C40" s="10"/>
+      <x:c r="D40" s="10"/>
+      <x:c r="E40" s="10"/>
+      <x:c r="F40" s="12" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G40" s="12" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H40" s="12" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="B40" s="10" t="s">
-[...12 lines deleted...]
-      <x:c r="G40" s="12" t="s">
+      <x:c r="I40" s="12" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="H40" s="12" t="s">
+      <x:c r="J40" s="12"/>
+      <x:c r="K40" s="12"/>
+      <x:c r="L40" s="12" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="I40" s="12" t="s">
+      <x:c r="M40" s="10">
+        <x:v>135090</x:v>
+      </x:c>
+      <x:c r="N40" s="10" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="J40" s="12" t="s">
-[...16 lines deleted...]
-      </x:c>
+      <x:c r="O40" s="10"/>
       <x:c r="P40" s="10"/>
-      <x:c r="Q40" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q40" s="10"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B41" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C41" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C41" s="16"/>
       <x:c r="D41" s="16"/>
       <x:c r="E41" s="16"/>
       <x:c r="F41" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G41" s="18" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H41" s="18" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="I41" s="18" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J41" s="18"/>
+      <x:c r="K41" s="18"/>
+      <x:c r="L41" s="18" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="M41" s="16">
+        <x:v>134657</x:v>
+      </x:c>
+      <x:c r="N41" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H41" s="18" t="s">
-[...22 lines deleted...]
-      </x:c>
+      <x:c r="O41" s="16"/>
       <x:c r="P41" s="16"/>
       <x:c r="Q41" s="16"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="8" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D42" s="10"/>
+      <x:c r="E42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F42" s="12" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G42" s="12" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H42" s="12" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="I42" s="12" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J42" s="12" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="K42" s="12" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="L42" s="12" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="B42" s="10" t="s">
-[...10 lines deleted...]
-      <x:c r="G42" s="12" t="s">
+      <x:c r="M42" s="10">
+        <x:v>103672</x:v>
+      </x:c>
+      <x:c r="N42" s="10" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="H42" s="12" t="s">
-[...24 lines deleted...]
-      <x:c r="Q42" s="10"/>
+      <x:c r="O42" s="10" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="P42" s="10"/>
+      <x:c r="Q42" s="10" t="s">
+        <x:v>283</x:v>
+      </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D43" s="16"/>
       <x:c r="E43" s="16"/>
       <x:c r="F43" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G43" s="18" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H43" s="18" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I43" s="18" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="J43" s="18" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="K43" s="18" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="L43" s="18" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="M43" s="16">
+        <x:v>129712</x:v>
+      </x:c>
+      <x:c r="N43" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="H43" s="18" t="s">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="O43" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="P43" s="16"/>
       <x:c r="Q43" s="16"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="8" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C44" s="10"/>
+      <x:c r="D44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E44" s="10"/>
+      <x:c r="F44" s="12" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G44" s="12" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H44" s="12" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="I44" s="12" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J44" s="12" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="B44" s="10" t="s">
-[...13 lines deleted...]
-      <x:c r="H44" s="12" t="s">
+      <x:c r="K44" s="12" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="I44" s="12" t="s">
+      <x:c r="L44" s="12" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="J44" s="12"/>
-[...1 lines deleted...]
-      <x:c r="L44" s="12" t="s">
+      <x:c r="M44" s="10">
+        <x:v>107255</x:v>
+      </x:c>
+      <x:c r="N44" s="10" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="M44" s="10">
-[...11 lines deleted...]
-      </x:c>
+      <x:c r="O44" s="10"/>
+      <x:c r="P44" s="10" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="Q44" s="10"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B45" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C45" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D45" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D45" s="16"/>
       <x:c r="E45" s="16"/>
       <x:c r="F45" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G45" s="18" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H45" s="18" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I45" s="18" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J45" s="18"/>
       <x:c r="K45" s="18"/>
       <x:c r="L45" s="18" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="M45" s="16">
-        <x:v>135117</x:v>
+        <x:v>134510</x:v>
       </x:c>
       <x:c r="N45" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="O45" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="P45" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P45" s="16"/>
       <x:c r="Q45" s="16"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="8" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D46" s="10"/>
       <x:c r="E46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F46" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G46" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G46" s="12"/>
+      <x:c r="H46" s="12" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="H46" s="12" t="s">
+      <x:c r="I46" s="12" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
       <x:c r="J46" s="12"/>
       <x:c r="K46" s="12"/>
       <x:c r="L46" s="12" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="M46" s="10">
+        <x:v>133506</x:v>
+      </x:c>
+      <x:c r="N46" s="10" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="M46" s="10">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O46" s="10" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P46" s="10"/>
       <x:c r="Q46" s="10" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="14" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E47" s="16"/>
+      <x:c r="F47" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G47" s="18" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="B47" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G47" s="18" t="s">
+      <x:c r="H47" s="18" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="H47" s="18" t="s">
+      <x:c r="I47" s="18" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="I47" s="18" t="s">
+      <x:c r="J47" s="18"/>
+      <x:c r="K47" s="18"/>
+      <x:c r="L47" s="18" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="J47" s="18"/>
-      <x:c r="K47" s="18" t="s">
+      <x:c r="M47" s="16">
+        <x:v>135117</x:v>
+      </x:c>
+      <x:c r="N47" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="L47" s="18" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O47" s="16" t="s">
-        <x:v>318</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="P47" s="16" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q47" s="16"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="8" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B48" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C48" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D48" s="10"/>
+      <x:c r="E48" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F48" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G48" s="12" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H48" s="12" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="B48" s="10" t="s">
-[...14 lines deleted...]
-      <x:c r="G48" s="12" t="s">
+      <x:c r="I48" s="12" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
       <x:c r="J48" s="12"/>
       <x:c r="K48" s="12"/>
       <x:c r="L48" s="12" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="M48" s="10">
-        <x:v>134552</x:v>
+        <x:v>134822</x:v>
       </x:c>
       <x:c r="N48" s="10" t="s">
-        <x:v>39</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="O48" s="10" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="P48" s="10"/>
       <x:c r="Q48" s="10" t="s">
-        <x:v>39</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="14" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D49" s="16"/>
+      <x:c r="E49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F49" s="18" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G49" s="18" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="B49" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G49" s="18" t="s">
+      <x:c r="H49" s="18" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="H49" s="18" t="s">
+      <x:c r="I49" s="18" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="I49" s="18" t="s">
+      <x:c r="J49" s="18"/>
+      <x:c r="K49" s="18" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="J49" s="18"/>
-      <x:c r="K49" s="18"/>
       <x:c r="L49" s="18" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="M49" s="16">
-        <x:v>135189</x:v>
+        <x:v>130401</x:v>
       </x:c>
       <x:c r="N49" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="O49" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="P49" s="16" t="s">
+      <x:c r="P49" s="16"/>
+      <x:c r="Q49" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="Q49" s="16"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="8" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C50" s="10"/>
+      <x:c r="C50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E50" s="10"/>
+      <x:c r="E50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F50" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G50" s="12" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H50" s="12" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I50" s="12" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J50" s="12"/>
       <x:c r="K50" s="12"/>
       <x:c r="L50" s="12" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="M50" s="10">
-        <x:v>135131</x:v>
+        <x:v>134552</x:v>
       </x:c>
       <x:c r="N50" s="10" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="O50" s="10"/>
+      <x:c r="O50" s="10" t="s">
+        <x:v>335</x:v>
+      </x:c>
       <x:c r="P50" s="10" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="Q50" s="10"/>
+      <x:c r="Q50" s="10" t="s">
+        <x:v>335</x:v>
+      </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D51" s="16"/>
+      <x:c r="D51" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E51" s="16"/>
       <x:c r="F51" s="18" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="G51" s="18"/>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G51" s="18" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="H51" s="18" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I51" s="18" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J51" s="18"/>
       <x:c r="K51" s="18"/>
       <x:c r="L51" s="18" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="M51" s="16">
-        <x:v>133540</x:v>
+        <x:v>135189</x:v>
       </x:c>
       <x:c r="N51" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="O51" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="P51" s="16"/>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="P51" s="16" t="s">
+        <x:v>341</x:v>
+      </x:c>
       <x:c r="Q51" s="16"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="8" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C52" s="10"/>
       <x:c r="D52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E52" s="10"/>
       <x:c r="F52" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G52" s="12" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H52" s="12" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I52" s="12" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J52" s="12"/>
       <x:c r="K52" s="12"/>
       <x:c r="L52" s="12" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="M52" s="10">
-        <x:v>134625</x:v>
+        <x:v>135131</x:v>
       </x:c>
       <x:c r="N52" s="10" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="O52" s="10"/>
       <x:c r="P52" s="10" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q52" s="10"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D53" s="16"/>
       <x:c r="E53" s="16"/>
       <x:c r="F53" s="18" t="s">
-        <x:v>220</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G53" s="18"/>
       <x:c r="H53" s="18" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I53" s="18" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J53" s="18"/>
       <x:c r="K53" s="18"/>
       <x:c r="L53" s="18" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="M53" s="16">
-        <x:v>135298</x:v>
+        <x:v>133540</x:v>
       </x:c>
       <x:c r="N53" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="O53" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P53" s="16"/>
       <x:c r="Q53" s="16"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="8" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C54" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D54" s="10"/>
+      <x:c r="C54" s="10"/>
+      <x:c r="D54" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E54" s="10"/>
       <x:c r="F54" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G54" s="12" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H54" s="12" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I54" s="12" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="J54" s="12" t="s">
+      <x:c r="J54" s="12"/>
+      <x:c r="K54" s="12"/>
+      <x:c r="L54" s="12" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="K54" s="12" t="s">
+      <x:c r="M54" s="10">
+        <x:v>134625</x:v>
+      </x:c>
+      <x:c r="N54" s="10" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="L54" s="12" t="s">
-[...11 lines deleted...]
-      <x:c r="P54" s="10"/>
+      <x:c r="O54" s="10"/>
+      <x:c r="P54" s="10" t="s">
+        <x:v>357</x:v>
+      </x:c>
       <x:c r="Q54" s="10"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D55" s="16"/>
       <x:c r="E55" s="16"/>
       <x:c r="F55" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G55" s="18" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H55" s="18" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I55" s="18" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
       <x:c r="J55" s="18"/>
       <x:c r="K55" s="18"/>
       <x:c r="L55" s="18" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="M55" s="16">
-        <x:v>133638</x:v>
+        <x:v>135298</x:v>
       </x:c>
       <x:c r="N55" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="O55" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="P55" s="16"/>
       <x:c r="Q55" s="16"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="8" t="s">
-        <x:v>366</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D56" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D56" s="10"/>
       <x:c r="E56" s="10"/>
       <x:c r="F56" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G56" s="12" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H56" s="12" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="I56" s="12" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="H56" s="12" t="s">
+      <x:c r="J56" s="12" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="I56" s="12" t="s">
+      <x:c r="K56" s="12" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="J56" s="12" t="s">
+      <x:c r="L56" s="12" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="K56" s="12" t="s">
+      <x:c r="M56" s="10">
+        <x:v>128389</x:v>
+      </x:c>
+      <x:c r="N56" s="10" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="L56" s="12" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O56" s="10" t="s">
-        <x:v>373</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="P56" s="10"/>
       <x:c r="Q56" s="10"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="14" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B57" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C57" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D57" s="16"/>
+      <x:c r="E57" s="16"/>
+      <x:c r="F57" s="18" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G57" s="18" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H57" s="18" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="B57" s="16" t="s">
-[...14 lines deleted...]
-      <x:c r="G57" s="18" t="s">
+      <x:c r="I57" s="18" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="H57" s="18" t="s">
+      <x:c r="J57" s="18"/>
+      <x:c r="K57" s="18"/>
+      <x:c r="L57" s="18" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="I57" s="18" t="s">
+      <x:c r="M57" s="16">
+        <x:v>133638</x:v>
+      </x:c>
+      <x:c r="N57" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="J57" s="18" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="O57" s="16" t="s">
-        <x:v>381</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="P57" s="16"/>
+      <x:c r="Q57" s="16"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="8" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="B58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E58" s="10"/>
+      <x:c r="F58" s="12" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G58" s="12" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H58" s="12" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I58" s="12" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="J58" s="12" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="B58" s="10" t="s">
-[...21 lines deleted...]
-      <x:c r="J58" s="12"/>
       <x:c r="K58" s="12"/>
       <x:c r="L58" s="12" t="s">
-        <x:v>386</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="M58" s="10">
-        <x:v>134803</x:v>
+        <x:v>133572</x:v>
       </x:c>
       <x:c r="N58" s="10" t="s">
-        <x:v>387</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="O58" s="10" t="s">
-        <x:v>387</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="P58" s="10" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="Q58" s="10"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D59" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D59" s="16"/>
       <x:c r="E59" s="16"/>
       <x:c r="F59" s="18" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G59" s="18" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H59" s="18" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I59" s="18" t="s">
-        <x:v>391</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="J59" s="18"/>
+      <x:c r="K59" s="18"/>
       <x:c r="L59" s="18" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="M59" s="16">
-        <x:v>130741</x:v>
+        <x:v>135352</x:v>
       </x:c>
       <x:c r="N59" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O59" s="16" t="s">
-        <x:v>395</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P59" s="16"/>
       <x:c r="Q59" s="16"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="8" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D60" s="10"/>
+      <x:c r="D60" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E60" s="10"/>
       <x:c r="F60" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G60" s="12" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H60" s="12" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I60" s="12" t="s">
-        <x:v>399</x:v>
-[...2 lines deleted...]
-      <x:c r="K60" s="12"/>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="J60" s="12" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="K60" s="12" t="s">
+        <x:v>394</x:v>
+      </x:c>
       <x:c r="L60" s="12" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="M60" s="10">
-        <x:v>135079</x:v>
+        <x:v>104469</x:v>
       </x:c>
       <x:c r="N60" s="10" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="O60" s="10" t="s">
-        <x:v>401</x:v>
-[...1 lines deleted...]
-      <x:c r="P60" s="10"/>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="P60" s="10" t="s">
+        <x:v>396</x:v>
+      </x:c>
       <x:c r="Q60" s="10"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="14" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B61" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C61" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D61" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E61" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F61" s="18" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G61" s="18" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H61" s="18" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="I61" s="18" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="J61" s="18" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="K61" s="18" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="B61" s="16" t="s">
-[...10 lines deleted...]
-      <x:c r="G61" s="18" t="s">
+      <x:c r="L61" s="18" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="H61" s="18" t="s">
+      <x:c r="M61" s="16">
+        <x:v>129203</x:v>
+      </x:c>
+      <x:c r="N61" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="I61" s="18" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O61" s="16" t="s">
-        <x:v>409</x:v>
-[...2 lines deleted...]
-      <x:c r="Q61" s="16"/>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="P61" s="16" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="Q61" s="16" t="s">
+        <x:v>404</x:v>
+      </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="8" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D62" s="10"/>
-      <x:c r="E62" s="10"/>
+      <x:c r="E62" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F62" s="12" t="s">
-        <x:v>95</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G62" s="12" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H62" s="12" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I62" s="12" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J62" s="12"/>
       <x:c r="K62" s="12"/>
       <x:c r="L62" s="12" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="M62" s="10">
-        <x:v>134542</x:v>
+        <x:v>134803</x:v>
       </x:c>
       <x:c r="N62" s="10" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="O62" s="10" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P62" s="10"/>
-      <x:c r="Q62" s="10"/>
+      <x:c r="Q62" s="10" t="s">
+        <x:v>410</x:v>
+      </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="14" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E63" s="16"/>
+      <x:c r="F63" s="18" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G63" s="18" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H63" s="18" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="I63" s="18" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="J63" s="18" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="K63" s="18" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="B63" s="16" t="s">
-[...14 lines deleted...]
-      <x:c r="G63" s="18" t="s">
+      <x:c r="L63" s="18" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="H63" s="18" t="s">
+      <x:c r="M63" s="16">
+        <x:v>130741</x:v>
+      </x:c>
+      <x:c r="N63" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="I63" s="18" t="s">
-[...14 lines deleted...]
-      </x:c>
       <x:c r="O63" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="P63" s="16" t="s">
-        <x:v>422</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="Q63" s="16"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="8" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D64" s="10"/>
       <x:c r="E64" s="10"/>
       <x:c r="F64" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G64" s="12" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H64" s="12" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="I64" s="12" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="J64" s="12"/>
+      <x:c r="K64" s="12"/>
+      <x:c r="L64" s="12" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="M64" s="10">
+        <x:v>135079</x:v>
+      </x:c>
+      <x:c r="N64" s="10" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="G64" s="12" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O64" s="10" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P64" s="10"/>
       <x:c r="Q64" s="10"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C65" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C65" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D65" s="16"/>
       <x:c r="E65" s="16"/>
       <x:c r="F65" s="18" t="s">
-        <x:v>78</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G65" s="18" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H65" s="18" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I65" s="18" t="s">
-        <x:v>435</x:v>
-[...1 lines deleted...]
-      <x:c r="J65" s="18"/>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="J65" s="18" t="s">
+        <x:v>429</x:v>
+      </x:c>
       <x:c r="K65" s="18" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L65" s="18" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="M65" s="16">
-        <x:v>121189</x:v>
+        <x:v>104671</x:v>
       </x:c>
       <x:c r="N65" s="16" t="s">
-        <x:v>438</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="O65" s="16" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="P65" s="16"/>
       <x:c r="Q65" s="16"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="8" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D66" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D66" s="10"/>
       <x:c r="E66" s="10"/>
       <x:c r="F66" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G66" s="12" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H66" s="12" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I66" s="12" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J66" s="12"/>
       <x:c r="K66" s="12"/>
       <x:c r="L66" s="12" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="M66" s="10">
-        <x:v>134414</x:v>
+        <x:v>134542</x:v>
       </x:c>
       <x:c r="N66" s="10" t="s">
-        <x:v>248</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="O66" s="10" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="P66" s="10"/>
       <x:c r="Q66" s="10"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="B67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F67" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G67" s="18" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H67" s="18" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="I67" s="18" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="J67" s="18"/>
+      <x:c r="K67" s="18" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="L67" s="18" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="B67" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G67" s="18" t="s">
+      <x:c r="M67" s="16">
+        <x:v>134743</x:v>
+      </x:c>
+      <x:c r="N67" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="H67" s="18" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="O67" s="16" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="P67" s="16"/>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="P67" s="16" t="s">
+        <x:v>445</x:v>
+      </x:c>
       <x:c r="Q67" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="8" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C68" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C68" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D68" s="10"/>
       <x:c r="E68" s="10"/>
       <x:c r="F68" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G68" s="12" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H68" s="12" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I68" s="12" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="J68" s="12" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="K68" s="12" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="H68" s="12" t="s">
+      <x:c r="L68" s="12" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="I68" s="12" t="s">
+      <x:c r="M68" s="10">
+        <x:v>104717</x:v>
+      </x:c>
+      <x:c r="N68" s="10" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="J68" s="12" t="s">
-[...17 lines deleted...]
-      </x:c>
+      <x:c r="O68" s="10" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="P68" s="10"/>
       <x:c r="Q68" s="10"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C69" s="16"/>
       <x:c r="D69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E69" s="16"/>
       <x:c r="F69" s="18" t="s">
-        <x:v>154</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G69" s="18" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H69" s="18" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="I69" s="18" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="J69" s="18"/>
+      <x:c r="K69" s="18" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="L69" s="18" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="H69" s="18" t="s">
+      <x:c r="M69" s="16">
+        <x:v>121189</x:v>
+      </x:c>
+      <x:c r="N69" s="16" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
       <x:c r="O69" s="16"/>
       <x:c r="P69" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q69" s="16"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="8" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B70" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C70" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D70" s="10"/>
+      <x:c r="D70" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E70" s="10"/>
       <x:c r="F70" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G70" s="12" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H70" s="12" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I70" s="12" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J70" s="12"/>
       <x:c r="K70" s="12"/>
       <x:c r="L70" s="12" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="M70" s="10">
-        <x:v>134606</x:v>
+        <x:v>134414</x:v>
       </x:c>
       <x:c r="N70" s="10" t="s">
-        <x:v>472</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="O70" s="10" t="s">
-        <x:v>472</x:v>
-[...1 lines deleted...]
-      <x:c r="P70" s="10"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="P70" s="10" t="s">
+        <x:v>263</x:v>
+      </x:c>
       <x:c r="Q70" s="10"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C71" s="16"/>
-[...3 lines deleted...]
-      <x:c r="E71" s="16"/>
+      <x:c r="C71" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D71" s="16"/>
+      <x:c r="E71" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F71" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G71" s="18"/>
+      <x:c r="G71" s="18" t="s">
+        <x:v>468</x:v>
+      </x:c>
       <x:c r="H71" s="18" t="s">
-        <x:v>474</x:v>
-[...3 lines deleted...]
-      <x:c r="K71" s="18"/>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="I71" s="18" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="J71" s="18" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="K71" s="18" t="s">
+        <x:v>472</x:v>
+      </x:c>
       <x:c r="L71" s="18" t="s">
-        <x:v>475</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="M71" s="16">
-        <x:v>134796</x:v>
+        <x:v>130789</x:v>
       </x:c>
       <x:c r="N71" s="16" t="s">
-        <x:v>476</x:v>
-[...5 lines deleted...]
-      <x:c r="Q71" s="16"/>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="O71" s="16" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="P71" s="16"/>
+      <x:c r="Q71" s="16" t="s">
+        <x:v>275</x:v>
+      </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="8" t="s">
-        <x:v>477</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C72" s="10"/>
       <x:c r="D72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E72" s="10"/>
       <x:c r="F72" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G72" s="12" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="H72" s="12" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="I72" s="12" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="J72" s="12" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="H72" s="12" t="s">
+      <x:c r="K72" s="12" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="I72" s="12" t="s">
+      <x:c r="L72" s="12" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="J72" s="12" t="s">
+      <x:c r="M72" s="10">
+        <x:v>104760</x:v>
+      </x:c>
+      <x:c r="N72" s="10" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
       <x:c r="O72" s="10"/>
       <x:c r="P72" s="10" t="s">
-        <x:v>484</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q72" s="10"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C73" s="16"/>
       <x:c r="D73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E73" s="16"/>
       <x:c r="F73" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G73" s="18" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H73" s="18" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="I73" s="18" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="J73" s="18" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="H73" s="18" t="s">
+      <x:c r="K73" s="18" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="I73" s="18" t="s">
+      <x:c r="L73" s="18" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="J73" s="18" t="s">
+      <x:c r="M73" s="16">
+        <x:v>133530</x:v>
+      </x:c>
+      <x:c r="N73" s="16" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="O73" s="16"/>
       <x:c r="P73" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q73" s="16"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="8" t="s">
-        <x:v>492</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D74" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D74" s="10"/>
       <x:c r="E74" s="10"/>
       <x:c r="F74" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G74" s="12" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H74" s="12" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I74" s="12" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="H74" s="12" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="J74" s="12"/>
       <x:c r="K74" s="12"/>
       <x:c r="L74" s="12" t="s">
-        <x:v>497</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="M74" s="10">
-        <x:v>134482</x:v>
+        <x:v>134606</x:v>
       </x:c>
       <x:c r="N74" s="10" t="s">
-        <x:v>498</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="O74" s="10" t="s">
-        <x:v>498</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="P74" s="10"/>
       <x:c r="Q74" s="10"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C75" s="16"/>
       <x:c r="D75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E75" s="16"/>
       <x:c r="F75" s="18" t="s">
-        <x:v>500</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G75" s="18"/>
       <x:c r="H75" s="18" t="s">
-        <x:v>502</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="I75" s="18"/>
+      <x:c r="J75" s="18"/>
+      <x:c r="K75" s="18"/>
       <x:c r="L75" s="18" t="s">
-        <x:v>506</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="M75" s="16">
-        <x:v>105026</x:v>
+        <x:v>134796</x:v>
       </x:c>
       <x:c r="N75" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="O75" s="16"/>
       <x:c r="P75" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q75" s="16"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="8" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C76" s="10"/>
       <x:c r="D76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E76" s="10"/>
       <x:c r="F76" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G76" s="12" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H76" s="12" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I76" s="12" t="s">
-        <x:v>510</x:v>
-[...2 lines deleted...]
-      <x:c r="K76" s="12"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="J76" s="12" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="K76" s="12" t="s">
+        <x:v>505</x:v>
+      </x:c>
       <x:c r="L76" s="12" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="M76" s="10">
-        <x:v>133580</x:v>
+        <x:v>104792</x:v>
       </x:c>
       <x:c r="N76" s="10" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="O76" s="10"/>
       <x:c r="P76" s="10" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q76" s="10"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C77" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C77" s="16"/>
       <x:c r="D77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E77" s="16"/>
       <x:c r="F77" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G77" s="18" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H77" s="18" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="I77" s="18" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="J77" s="18" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="K77" s="18" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="L77" s="18" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="H77" s="18" t="s">
-[...11 lines deleted...]
-      </x:c>
       <x:c r="M77" s="16">
-        <x:v>134226</x:v>
+        <x:v>130359</x:v>
       </x:c>
       <x:c r="N77" s="16" t="s">
-        <x:v>519</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="O77" s="16"/>
       <x:c r="P77" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q77" s="16"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="8" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C78" s="10"/>
+      <x:c r="C78" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E78" s="10"/>
       <x:c r="F78" s="12" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="G78" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G78" s="12" t="s">
+        <x:v>516</x:v>
+      </x:c>
       <x:c r="H78" s="12" t="s">
-        <x:v>521</x:v>
-[...2 lines deleted...]
-      <x:c r="J78" s="12"/>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="I78" s="12" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="J78" s="12" t="s">
+        <x:v>519</x:v>
+      </x:c>
       <x:c r="K78" s="12"/>
       <x:c r="L78" s="12" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="M78" s="10">
-        <x:v>133373</x:v>
+        <x:v>134482</x:v>
       </x:c>
       <x:c r="N78" s="10" t="s">
-        <x:v>523</x:v>
-[...1 lines deleted...]
-      <x:c r="O78" s="10"/>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="O78" s="10" t="s">
+        <x:v>521</x:v>
+      </x:c>
       <x:c r="P78" s="10" t="s">
-        <x:v>523</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q78" s="10"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="14" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="B79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D79" s="16"/>
+      <x:c r="E79" s="16"/>
+      <x:c r="F79" s="18" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G79" s="18" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H79" s="18" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="B79" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G79" s="18" t="s">
+      <x:c r="I79" s="18" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="H79" s="18" t="s">
+      <x:c r="J79" s="18"/>
+      <x:c r="K79" s="18"/>
+      <x:c r="L79" s="18" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="I79" s="18" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M79" s="16">
-        <x:v>114924</x:v>
+        <x:v>135317</x:v>
       </x:c>
       <x:c r="N79" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="O79" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P79" s="16"/>
-      <x:c r="Q79" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q79" s="16"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="8" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B80" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C80" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D80" s="10"/>
+      <x:c r="C80" s="10"/>
+      <x:c r="D80" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E80" s="10"/>
       <x:c r="F80" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G80" s="12"/>
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="G80" s="12" t="s">
+        <x:v>529</x:v>
+      </x:c>
       <x:c r="H80" s="12" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="I80" s="12" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="J80" s="12" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="K80" s="12" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="I80" s="12" t="s">
+      <x:c r="L80" s="12" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="J80" s="12"/>
-[...5 lines deleted...]
-      </x:c>
       <x:c r="M80" s="10">
-        <x:v>133558</x:v>
+        <x:v>105026</x:v>
       </x:c>
       <x:c r="N80" s="10" t="s">
-        <x:v>537</x:v>
-[...4 lines deleted...]
-      <x:c r="P80" s="10"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="O80" s="10"/>
+      <x:c r="P80" s="10" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="Q80" s="10"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="14" t="s">
-        <x:v>538</x:v>
-[...5 lines deleted...]
-      <x:c r="D81" s="16"/>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B81" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C81" s="16"/>
+      <x:c r="D81" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E81" s="16"/>
       <x:c r="F81" s="18" t="s">
-        <x:v>500</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G81" s="18" t="s">
-        <x:v>539</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H81" s="18" t="s">
-        <x:v>540</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I81" s="18" t="s">
-        <x:v>541</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="J81" s="18"/>
       <x:c r="K81" s="18"/>
       <x:c r="L81" s="18" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="M81" s="16">
-        <x:v>134042</x:v>
-[...5 lines deleted...]
-      <x:c r="P81" s="16"/>
+        <x:v>133580</x:v>
+      </x:c>
+      <x:c r="N81" s="16" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="O81" s="16"/>
+      <x:c r="P81" s="16" t="s">
+        <x:v>540</x:v>
+      </x:c>
       <x:c r="Q81" s="16"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="8" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="B82" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C82" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D82" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E82" s="10"/>
+      <x:c r="F82" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G82" s="12" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="H82" s="12" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="I82" s="12" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="J82" s="12"/>
+      <x:c r="K82" s="12" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="B82" s="10" t="s">
-[...11 lines deleted...]
-      <x:c r="H82" s="12" t="s">
+      <x:c r="L82" s="12" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="I82" s="12"/>
-[...2 lines deleted...]
-      <x:c r="L82" s="12" t="s">
+      <x:c r="M82" s="10">
+        <x:v>134226</x:v>
+      </x:c>
+      <x:c r="N82" s="10" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="M82" s="10">
-[...9 lines deleted...]
-      </x:c>
+      <x:c r="O82" s="10" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="P82" s="10" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="Q82" s="10"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C83" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C83" s="16"/>
       <x:c r="D83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E83" s="16"/>
       <x:c r="F83" s="18" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G83" s="18"/>
       <x:c r="H83" s="18" t="s">
-        <x:v>551</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="I83" s="18"/>
       <x:c r="J83" s="18"/>
       <x:c r="K83" s="18"/>
       <x:c r="L83" s="18" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="M83" s="16">
-        <x:v>134506</x:v>
+        <x:v>133373</x:v>
       </x:c>
       <x:c r="N83" s="16" t="s">
-        <x:v>498</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="O83" s="16"/>
       <x:c r="P83" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q83" s="16"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="8" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="B84" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C84" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D84" s="10"/>
+      <x:c r="E84" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F84" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G84" s="12"/>
+      <x:c r="H84" s="12" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I84" s="12"/>
+      <x:c r="J84" s="12" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="B84" s="10" t="s">
-[...21 lines deleted...]
-      <x:c r="J84" s="12"/>
       <x:c r="K84" s="12"/>
       <x:c r="L84" s="12" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="M84" s="10">
-        <x:v>135070</x:v>
+        <x:v>130533</x:v>
       </x:c>
       <x:c r="N84" s="10" t="s">
-        <x:v>559</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="O84" s="10" t="s">
-        <x:v>559</x:v>
-[...4 lines deleted...]
-      <x:c r="Q84" s="10"/>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="P84" s="10"/>
+      <x:c r="Q84" s="10" t="s">
+        <x:v>556</x:v>
+      </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="14" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="B85" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C85" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D85" s="16"/>
+      <x:c r="E85" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F85" s="18" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="G85" s="18" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="H85" s="18" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="I85" s="18" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="B85" s="16" t="s">
-[...8 lines deleted...]
-      <x:c r="G85" s="18" t="s">
+      <x:c r="J85" s="18" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="H85" s="18" t="s">
+      <x:c r="K85" s="18" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="I85" s="18" t="s">
+      <x:c r="L85" s="18" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="J85" s="18" t="s">
+      <x:c r="M85" s="16">
+        <x:v>114924</x:v>
+      </x:c>
+      <x:c r="N85" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="K85" s="18" t="s">
-[...11 lines deleted...]
-      <x:c r="O85" s="16"/>
+      <x:c r="O85" s="16" t="s">
+        <x:v>564</x:v>
+      </x:c>
       <x:c r="P85" s="16"/>
-      <x:c r="Q85" s="16"/>
+      <x:c r="Q85" s="16" t="s">
+        <x:v>564</x:v>
+      </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="8" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C86" s="10"/>
+      <x:c r="C86" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D86" s="10"/>
       <x:c r="E86" s="10"/>
       <x:c r="F86" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G86" s="12" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H86" s="12" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="I86" s="12" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J86" s="12" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="H86" s="12" t="s">
+      <x:c r="K86" s="12"/>
+      <x:c r="L86" s="12" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="I86" s="12" t="s">
+      <x:c r="M86" s="10">
+        <x:v>134042</x:v>
+      </x:c>
+      <x:c r="N86" s="10" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="J86" s="12" t="s">
-[...14 lines deleted...]
-      <x:c r="O86" s="10"/>
+      <x:c r="O86" s="10" t="s">
+        <x:v>571</x:v>
+      </x:c>
       <x:c r="P86" s="10"/>
       <x:c r="Q86" s="10"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C87" s="16" t="s">
-[...5 lines deleted...]
-      <x:c r="E87" s="16"/>
+      <x:c r="C87" s="16"/>
+      <x:c r="D87" s="16"/>
+      <x:c r="E87" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F87" s="18" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G87" s="18"/>
       <x:c r="H87" s="18" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I87" s="18"/>
       <x:c r="J87" s="18"/>
       <x:c r="K87" s="18"/>
       <x:c r="L87" s="18" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="M87" s="16">
-        <x:v>132697</x:v>
+        <x:v>132837</x:v>
       </x:c>
       <x:c r="N87" s="16" t="s">
-        <x:v>579</x:v>
-[...7 lines deleted...]
-      <x:c r="Q87" s="16"/>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="O87" s="16"/>
+      <x:c r="P87" s="16"/>
+      <x:c r="Q87" s="16" t="s">
+        <x:v>575</x:v>
+      </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="8" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B88" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C88" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D88" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E88" s="10"/>
+      <x:c r="F88" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G88" s="12" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="H88" s="12" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I88" s="12" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="J88" s="12"/>
+      <x:c r="K88" s="12"/>
+      <x:c r="L88" s="12" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="B88" s="10" t="s">
-[...29 lines deleted...]
-      </x:c>
       <x:c r="M88" s="10">
-        <x:v>105812</x:v>
+        <x:v>134506</x:v>
       </x:c>
       <x:c r="N88" s="10" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="O88" s="10"/>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="O88" s="10" t="s">
+        <x:v>521</x:v>
+      </x:c>
       <x:c r="P88" s="10" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="Q88" s="10"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D89" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D89" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E89" s="16"/>
       <x:c r="F89" s="18" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="G89" s="18"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G89" s="18" t="s">
+        <x:v>582</x:v>
+      </x:c>
       <x:c r="H89" s="18" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I89" s="18" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J89" s="18"/>
-      <x:c r="K89" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K89" s="18"/>
       <x:c r="L89" s="18" t="s">
-        <x:v>591</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="M89" s="16">
-        <x:v>133428</x:v>
+        <x:v>135070</x:v>
       </x:c>
       <x:c r="N89" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O89" s="16" t="s">
-        <x:v>233</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="P89" s="16" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="Q89" s="16"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="8" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B90" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C90" s="10"/>
       <x:c r="D90" s="10"/>
       <x:c r="E90" s="10"/>
       <x:c r="F90" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G90" s="12" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H90" s="12" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="I90" s="12" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="J90" s="12" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="K90" s="12" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="L90" s="12" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="H90" s="12" t="s">
+      <x:c r="M90" s="10">
+        <x:v>129245</x:v>
+      </x:c>
+      <x:c r="N90" s="10" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
       <x:c r="O90" s="10"/>
       <x:c r="P90" s="10"/>
       <x:c r="Q90" s="10"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C91" s="16"/>
-      <x:c r="D91" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D91" s="16"/>
       <x:c r="E91" s="16"/>
       <x:c r="F91" s="18" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G91" s="18" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H91" s="18" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I91" s="18" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="J91" s="18" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="H91" s="18" t="s">
+      <x:c r="K91" s="18" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="I91" s="18" t="s">
+      <x:c r="L91" s="18" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="J91" s="18"/>
-[...1 lines deleted...]
-      <x:c r="L91" s="18" t="s">
+      <x:c r="M91" s="16">
+        <x:v>121137</x:v>
+      </x:c>
+      <x:c r="N91" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="M91" s="16">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O91" s="16"/>
-      <x:c r="P91" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P91" s="16"/>
       <x:c r="Q91" s="16"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="8" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="B92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C92" s="10"/>
       <x:c r="D92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E92" s="10"/>
+      <x:c r="E92" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F92" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G92" s="12" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H92" s="12" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I92" s="12" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="J92" s="12"/>
+      <x:c r="J92" s="12" t="s">
+        <x:v>607</x:v>
+      </x:c>
       <x:c r="K92" s="12" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="L92" s="12" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="M92" s="10">
-        <x:v>134589</x:v>
+        <x:v>105812</x:v>
       </x:c>
       <x:c r="N92" s="10" t="s">
-        <x:v>609</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O92" s="10"/>
       <x:c r="P92" s="10" t="s">
-        <x:v>609</x:v>
-[...1 lines deleted...]
-      <x:c r="Q92" s="10"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q92" s="10" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="B93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D93" s="16"/>
       <x:c r="E93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F93" s="18" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="G93" s="18" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G93" s="18"/>
+      <x:c r="H93" s="18" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="H93" s="18" t="s">
+      <x:c r="I93" s="18" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="I93" s="18" t="s">
+      <x:c r="J93" s="18"/>
+      <x:c r="K93" s="18" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="J93" s="18" t="s">
+      <x:c r="L93" s="18" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="K93" s="18" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M93" s="16">
-        <x:v>107314</x:v>
+        <x:v>133428</x:v>
       </x:c>
       <x:c r="N93" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="O93" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P93" s="16"/>
       <x:c r="Q93" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="8" t="s">
-        <x:v>618</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C94" s="10"/>
       <x:c r="D94" s="10"/>
       <x:c r="E94" s="10"/>
       <x:c r="F94" s="12" t="s">
-        <x:v>424</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G94" s="12" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="H94" s="12" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="I94" s="12" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="J94" s="12"/>
+      <x:c r="K94" s="12"/>
+      <x:c r="L94" s="12" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="H94" s="12" t="s">
+      <x:c r="M94" s="10">
+        <x:v>134881</x:v>
+      </x:c>
+      <x:c r="N94" s="10" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="I94" s="12" t="s">
-[...19 lines deleted...]
-      </x:c>
+      <x:c r="O94" s="10"/>
       <x:c r="P94" s="10"/>
       <x:c r="Q94" s="10"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B95" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C95" s="16"/>
-      <x:c r="D95" s="16"/>
+      <x:c r="D95" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E95" s="16"/>
       <x:c r="F95" s="18" t="s">
-        <x:v>220</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G95" s="18" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H95" s="18" t="s">
-        <x:v>627</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I95" s="18" t="s">
-        <x:v>628</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J95" s="18"/>
       <x:c r="K95" s="18"/>
       <x:c r="L95" s="18" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="M95" s="16">
-        <x:v>134900</x:v>
+        <x:v>135101</x:v>
       </x:c>
       <x:c r="N95" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="O95" s="16"/>
-      <x:c r="P95" s="16"/>
+      <x:c r="P95" s="16" t="s">
+        <x:v>602</x:v>
+      </x:c>
       <x:c r="Q95" s="16"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="8" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="B96" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C96" s="10"/>
+      <x:c r="D96" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E96" s="10"/>
+      <x:c r="F96" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G96" s="12" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="H96" s="12" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="I96" s="12" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="J96" s="12"/>
+      <x:c r="K96" s="12" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="L96" s="12" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="B96" s="10" t="s">
-[...12 lines deleted...]
-      <x:c r="G96" s="12" t="s">
+      <x:c r="M96" s="10">
+        <x:v>134589</x:v>
+      </x:c>
+      <x:c r="N96" s="10" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="H96" s="12" t="s">
-[...22 lines deleted...]
-      </x:c>
+      <x:c r="O96" s="10"/>
+      <x:c r="P96" s="10" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="Q96" s="10"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="14" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B97" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C97" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D97" s="16"/>
+      <x:c r="E97" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F97" s="18" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G97" s="18" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="H97" s="18" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="I97" s="18" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="J97" s="18" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="B97" s="16" t="s">
-[...7 lines deleted...]
-      <x:c r="F97" s="18" t="s">
+      <x:c r="K97" s="18" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="G97" s="18" t="s">
+      <x:c r="L97" s="18" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="H97" s="18" t="s">
+      <x:c r="M97" s="16">
+        <x:v>107314</x:v>
+      </x:c>
+      <x:c r="N97" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="I97" s="18" t="s">
-[...21 lines deleted...]
-      <x:c r="Q97" s="16"/>
+      <x:c r="O97" s="16" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="P97" s="16"/>
+      <x:c r="Q97" s="16" t="s">
+        <x:v>640</x:v>
+      </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="8" t="s">
-        <x:v>646</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D98" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D98" s="10"/>
       <x:c r="E98" s="10"/>
       <x:c r="F98" s="12" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="G98" s="12"/>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="G98" s="12" t="s">
+        <x:v>642</x:v>
+      </x:c>
       <x:c r="H98" s="12" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="I98" s="12" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="J98" s="12" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="K98" s="12" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="L98" s="12" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="I98" s="12" t="s">
-[...6 lines deleted...]
-      </x:c>
       <x:c r="M98" s="10">
-        <x:v>133608</x:v>
+        <x:v>106018</x:v>
       </x:c>
       <x:c r="N98" s="10" t="s">
-        <x:v>650</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="O98" s="10" t="s">
-        <x:v>650</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="P98" s="10"/>
       <x:c r="Q98" s="10"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C99" s="16"/>
-      <x:c r="D99" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D99" s="16"/>
       <x:c r="E99" s="16"/>
       <x:c r="F99" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G99" s="18" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="H99" s="18" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="I99" s="18" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="J99" s="18"/>
+      <x:c r="K99" s="18"/>
+      <x:c r="L99" s="18" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="H99" s="18" t="s">
+      <x:c r="M99" s="16">
+        <x:v>134900</x:v>
+      </x:c>
+      <x:c r="N99" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="I99" s="18" t="s">
-[...14 lines deleted...]
-      </x:c>
       <x:c r="O99" s="16"/>
-      <x:c r="P99" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P99" s="16"/>
       <x:c r="Q99" s="16"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="8" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="B100" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C100" s="10"/>
+      <x:c r="D100" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E100" s="10"/>
+      <x:c r="F100" s="12" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="G100" s="12" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="H100" s="12" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="I100" s="12" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="B100" s="10" t="s">
-[...12 lines deleted...]
-      <x:c r="G100" s="12" t="s">
+      <x:c r="J100" s="12" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="H100" s="12" t="s">
+      <x:c r="K100" s="12" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="I100" s="12" t="s">
+      <x:c r="L100" s="12" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="J100" s="12"/>
-[...1 lines deleted...]
-      <x:c r="L100" s="12" t="s">
+      <x:c r="M100" s="10">
+        <x:v>110357</x:v>
+      </x:c>
+      <x:c r="N100" s="10" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="M100" s="10">
-[...11 lines deleted...]
-      </x:c>
+      <x:c r="O100" s="10"/>
+      <x:c r="P100" s="10" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="Q100" s="10"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D101" s="16"/>
+      <x:c r="D101" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E101" s="16"/>
       <x:c r="F101" s="18" t="s">
-        <x:v>500</x:v>
-[...1 lines deleted...]
-      <x:c r="G101" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G101" s="18"/>
+      <x:c r="H101" s="18" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="I101" s="18" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="H101" s="18" t="s">
+      <x:c r="J101" s="18"/>
+      <x:c r="K101" s="18"/>
+      <x:c r="L101" s="18" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="I101" s="18" t="s">
+      <x:c r="M101" s="16">
+        <x:v>133608</x:v>
+      </x:c>
+      <x:c r="N101" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="J101" s="18" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="O101" s="16" t="s">
-        <x:v>645</x:v>
-[...1 lines deleted...]
-      <x:c r="P101" s="16"/>
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="P101" s="16" t="s">
+        <x:v>667</x:v>
+      </x:c>
       <x:c r="Q101" s="16"/>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="8" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="B102" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C102" s="10"/>
+      <x:c r="D102" s="10"/>
+      <x:c r="E102" s="10"/>
+      <x:c r="F102" s="12" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G102" s="12" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H102" s="12" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="I102" s="12" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="B102" s="10" t="s">
-[...15 lines deleted...]
-      <x:c r="H102" s="12" t="s">
+      <x:c r="J102" s="12"/>
+      <x:c r="K102" s="12"/>
+      <x:c r="L102" s="12" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="I102" s="12" t="s">
+      <x:c r="M102" s="10">
+        <x:v>135347</x:v>
+      </x:c>
+      <x:c r="N102" s="10" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="J102" s="12"/>
-[...20 lines deleted...]
-      </x:c>
+      <x:c r="O102" s="10"/>
+      <x:c r="P102" s="10"/>
+      <x:c r="Q102" s="10"/>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C103" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D103" s="16"/>
+      <x:c r="C103" s="16"/>
+      <x:c r="D103" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E103" s="16"/>
       <x:c r="F103" s="18" t="s">
-        <x:v>638</x:v>
-[...1 lines deleted...]
-      <x:c r="G103" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G103" s="18" t="s">
+        <x:v>675</x:v>
+      </x:c>
       <x:c r="H103" s="18" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="I103" s="18" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="J103" s="18"/>
+      <x:c r="K103" s="18" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="I103" s="18"/>
-[...1 lines deleted...]
-      <x:c r="K103" s="18"/>
       <x:c r="L103" s="18" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="M103" s="16">
-        <x:v>132236</x:v>
+        <x:v>130426</x:v>
       </x:c>
       <x:c r="N103" s="16" t="s">
-        <x:v>167</x:v>
-[...4 lines deleted...]
-      <x:c r="P103" s="16"/>
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="O103" s="16"/>
+      <x:c r="P103" s="16" t="s">
+        <x:v>680</x:v>
+      </x:c>
       <x:c r="Q103" s="16"/>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="8" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C104" s="10"/>
+      <x:c r="C104" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D104" s="10"/>
-      <x:c r="E104" s="10"/>
+      <x:c r="E104" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F104" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G104" s="12" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H104" s="12" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I104" s="12" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="J104" s="12"/>
       <x:c r="K104" s="12"/>
       <x:c r="L104" s="12" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="M104" s="10">
-        <x:v>135226</x:v>
+        <x:v>134595</x:v>
       </x:c>
       <x:c r="N104" s="10" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="O104" s="10"/>
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="O104" s="10" t="s">
+        <x:v>686</x:v>
+      </x:c>
       <x:c r="P104" s="10"/>
-      <x:c r="Q104" s="10"/>
+      <x:c r="Q104" s="10" t="s">
+        <x:v>686</x:v>
+      </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D105" s="16"/>
       <x:c r="E105" s="16"/>
       <x:c r="F105" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G105" s="18" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H105" s="18" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I105" s="18" t="s">
-        <x:v>689</x:v>
-[...2 lines deleted...]
-      <x:c r="K105" s="18"/>
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="J105" s="18" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="K105" s="18" t="s">
+        <x:v>692</x:v>
+      </x:c>
       <x:c r="L105" s="18" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="M105" s="16">
-        <x:v>133449</x:v>
+        <x:v>106370</x:v>
       </x:c>
       <x:c r="N105" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="O105" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="P105" s="16"/>
       <x:c r="Q105" s="16"/>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="8" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B106" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C106" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D106" s="10"/>
-      <x:c r="E106" s="10"/>
+      <x:c r="D106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F106" s="12" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G106" s="12"/>
       <x:c r="H106" s="12" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I106" s="12" t="s">
-        <x:v>695</x:v>
-[...1 lines deleted...]
-      <x:c r="J106" s="12" t="s">
         <x:v>696</x:v>
       </x:c>
+      <x:c r="J106" s="12"/>
       <x:c r="K106" s="12" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="L106" s="12" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="M106" s="10">
-        <x:v>107325</x:v>
+        <x:v>132441</x:v>
       </x:c>
       <x:c r="N106" s="10" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="O106" s="10" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="P106" s="10"/>
-      <x:c r="Q106" s="10"/>
+      <x:c r="P106" s="10" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="Q106" s="10" t="s">
+        <x:v>699</x:v>
+      </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="B107" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C107" s="16"/>
+      <x:c r="C107" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D107" s="16"/>
       <x:c r="E107" s="16"/>
       <x:c r="F107" s="18" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="G107" s="18" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="G107" s="18"/>
+      <x:c r="H107" s="18" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="H107" s="18" t="s">
+      <x:c r="I107" s="18"/>
+      <x:c r="J107" s="18"/>
+      <x:c r="K107" s="18"/>
+      <x:c r="L107" s="18" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="I107" s="18" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M107" s="16">
-        <x:v>106532</x:v>
+        <x:v>132236</x:v>
       </x:c>
       <x:c r="N107" s="16" t="s">
-        <x:v>707</x:v>
-[...1 lines deleted...]
-      <x:c r="O107" s="16"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="O107" s="16" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="P107" s="16"/>
       <x:c r="Q107" s="16"/>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="8" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C108" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C108" s="10"/>
       <x:c r="D108" s="10"/>
       <x:c r="E108" s="10"/>
       <x:c r="F108" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G108" s="12" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H108" s="12" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I108" s="12" t="s">
-        <x:v>711</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="J108" s="12"/>
+      <x:c r="K108" s="12"/>
       <x:c r="L108" s="12" t="s">
-        <x:v>714</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="M108" s="10">
-        <x:v>107332</x:v>
+        <x:v>135226</x:v>
       </x:c>
       <x:c r="N108" s="10" t="s">
-        <x:v>691</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="O108" s="10"/>
       <x:c r="P108" s="10"/>
       <x:c r="Q108" s="10"/>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D109" s="16"/>
-      <x:c r="E109" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E109" s="16"/>
       <x:c r="F109" s="18" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="G109" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G109" s="18" t="s">
+        <x:v>710</x:v>
+      </x:c>
       <x:c r="H109" s="18" t="s">
-        <x:v>716</x:v>
-[...1 lines deleted...]
-      <x:c r="I109" s="18"/>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="I109" s="18" t="s">
+        <x:v>712</x:v>
+      </x:c>
       <x:c r="J109" s="18"/>
       <x:c r="K109" s="18"/>
       <x:c r="L109" s="18" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="M109" s="16">
-        <x:v>133732</x:v>
+        <x:v>133449</x:v>
       </x:c>
       <x:c r="N109" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="O109" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="P109" s="16"/>
-      <x:c r="Q109" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q109" s="16"/>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="8" t="s">
-        <x:v>718</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C110" s="10"/>
+      <x:c r="C110" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E110" s="10"/>
       <x:c r="F110" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G110" s="12" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="H110" s="12" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="I110" s="12" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="J110" s="12"/>
+      <x:c r="K110" s="12" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="H110" s="12" t="s">
+      <x:c r="L110" s="12" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="I110" s="12" t="s">
+      <x:c r="M110" s="10">
+        <x:v>130733</x:v>
+      </x:c>
+      <x:c r="N110" s="10" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="O110" s="10" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P110" s="10" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="Q110" s="10"/>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="J110" s="12" t="s">
+      <x:c r="B111" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C111" s="16"/>
+      <x:c r="D111" s="16"/>
+      <x:c r="E111" s="16"/>
+      <x:c r="F111" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G111" s="18" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="K110" s="12" t="s">
+      <x:c r="H111" s="18" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="L110" s="12" t="s">
+      <x:c r="I111" s="18" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="M110" s="10">
+      <x:c r="J111" s="18" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="K111" s="18" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="L111" s="18" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="M111" s="16">
+        <x:v>106532</x:v>
+      </x:c>
+      <x:c r="N111" s="16" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="O111" s="16"/>
+      <x:c r="P111" s="16"/>
+      <x:c r="Q111" s="16"/>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" s="8" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B112" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C112" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D112" s="10"/>
+      <x:c r="E112" s="10"/>
+      <x:c r="F112" s="12" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G112" s="12" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="H112" s="12" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="I112" s="12" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="J112" s="12" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="K112" s="12" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="L112" s="12" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="M112" s="10">
+        <x:v>107332</x:v>
+      </x:c>
+      <x:c r="N112" s="10" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="O112" s="10" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="P112" s="10"/>
+      <x:c r="Q112" s="10"/>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="B113" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C113" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D113" s="16"/>
+      <x:c r="E113" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F113" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G113" s="18" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="H113" s="18" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="I113" s="18" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J113" s="18"/>
+      <x:c r="K113" s="18"/>
+      <x:c r="L113" s="18" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="M113" s="16">
+        <x:v>135294</x:v>
+      </x:c>
+      <x:c r="N113" s="16" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="O113" s="16" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="P113" s="16"/>
+      <x:c r="Q113" s="16" t="s">
+        <x:v>741</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" s="8" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="B114" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C114" s="10"/>
+      <x:c r="D114" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E114" s="10"/>
+      <x:c r="F114" s="12" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G114" s="12" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="H114" s="12" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="I114" s="12" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="J114" s="12" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="K114" s="12" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="L114" s="12" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="M114" s="10">
         <x:v>126223</x:v>
       </x:c>
-      <x:c r="N110" s="10" t="s">
-[...6 lines deleted...]
-      <x:c r="Q110" s="10"/>
+      <x:c r="N114" s="10" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="O114" s="10"/>
+      <x:c r="P114" s="10" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="Q114" s="10"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="A1:Q1"/>
     <x:mergeCell ref="A2:A3"/>
     <x:mergeCell ref="B2:E2"/>
     <x:mergeCell ref="G2:K2"/>
     <x:mergeCell ref="L2:L3"/>
     <x:mergeCell ref="M2:M3"/>
     <x:mergeCell ref="N2:Q2"/>
   </x:mergeCells>
   <x:printOptions gridLines="1"/>
   <x:pageMargins left="0.25" right="0.25" top="0.35" bottom="0.25" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="120" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" errors="NA" horizontalDpi="300" verticalDpi="300"/>
   <x:headerFooter>
     <x:oddFooter>&amp;"Calibri,Regular"&amp;6&amp;KB8B8B8 Copyright ® 2002 - 2026
 Hervey, Incorporated, All rights reserved.
 CityBOTS™ and VendorBOTS™ are registered trademarks of Hervey, Incorporated.</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>Report</cp:category>
   <cp:contentStatus>Public</cp:contentStatus>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>CityBOTS</dc:creator>
   <dc:description>Vendors</dc:description>
   <cp:keywords>CityBOTS VendorBOTS Business Opportunity Tracking System Compliance Prompt Pay Certification Workforce</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>Vendors List</dc:subject>
-  <dc:title>Vendors List - 8/16/2026 12:20:20 AM</dc:title>
+  <dc:title>Vendors List - 10/11/2026 12:20:16 AM</dc:title>
 </cp:coreProperties>
 </file>