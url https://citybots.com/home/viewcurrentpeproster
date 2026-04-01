--- v0 (2025-10-19)
+++ v1 (2026-04-01)
@@ -1,246 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R01f908f891254afd" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="Ra5ae717e6f524094" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R9abe2905ffbd4cc4" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R56a6d0ab33e64c2a" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="VendorList" sheetId="1" r:id="R97e5d1d3ff334afe"/>
+    <x:sheet name="VendorList" sheetId="1" r:id="R0e2175559d5c4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="790">
-[...1 lines deleted...]
-    <x:t>CityBOTS - PEP Certification List [121 - Current as of Sunday, October 19, 2025 at 12:20 AM]</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
+  <x:si>
+    <x:t>CityBOTS - PEP Certification List [107 - Current as of Wednesday, April 1, 2026 at 12:20 AM]</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certifications</x:t>
   </x:si>
   <x:si>
     <x:t>SBE</x:t>
   </x:si>
   <x:si>
     <x:t>MBE</x:t>
   </x:si>
   <x:si>
     <x:t>WBE</x:t>
   </x:si>
   <x:si>
     <x:t>DLSB</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
     <x:t>Combined</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Names</x:t>
   </x:si>
   <x:si>
     <x:t>Emails</x:t>
   </x:si>
   <x:si>
     <x:t>Phones</x:t>
   </x:si>
   <x:si>
     <x:t>Faxes</x:t>
   </x:si>
   <x:si>
     <x:t>Addresses</x:t>
   </x:si>
   <x:si>
     <x:t>Certified Work Types</x:t>
   </x:si>
   <x:si>
     <x:t>VBOTSId</x:t>
   </x:si>
   <x:si>
-    <x:t>1st Advance Security and Investigations INC</x:t>
+    <x:t>A to Z Maintenance</x:t>
   </x:si>
   <x:si>
     <x:t>X</x:t>
   </x:si>
   <x:si>
+    <x:t>CONSTRUCTION, SERVICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenneth Block</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kblock@woh.rr.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 830-2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 335-5388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1382 Sussex Road, Troy, OH 45373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90923] - Building Construction, Residential (Apartments, Etc.), [NIGP-91008] - Concrete Raising And Undersealing Services, [NIGP-91430] - Concrete</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/5/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-1 Tree Care Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERVICE, CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>randy@a-1treeohio.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(888) 371-1431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-96888] - Tree And Shrub Removal Services, [NIGP-98888] - Tree Trimming And Pruning Services, [NIGP-96848] - Clearing / Grubbing Fence Lines, [NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control), [NIGP-96850] - Leaf, Bush, Tree Limb Collection, [NIGP-98814] - Erosion Control Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/8/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Patriot Trucking, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eric Benson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ampatco3@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 241-9691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/2/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Services and Protection LLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>SERVICE</x:t>
   </x:si>
   <x:si>
-    <x:t>Darryl Johnson</x:t>
-[...124 lines deleted...]
-    <x:t>6/2/2027</x:t>
+    <x:t>Aaron Harper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>philana@asapllc.us, philanaharper@americanservicesandprotection.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(614) 774-3500, (614) 884-0177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(614) 737-9803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-99000] - Security, Fire, Safety, And Emergency Services, [NIGP-99067] - Patrol Services, [NIGP-99046] - Guard And Security Services, [NIGP-99005] - Alarm Services, [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency, [NIGP-99025] - Crime Prevention Services, [NIGP-99052] - Investigative Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/26/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Apex Mechanical Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Bob Magee
 Maria Magee</x:t>
   </x:si>
   <x:si>
     <x:t>mmagee@apexmechsys.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8200</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8221</x:t>
   </x:si>
   <x:si>
     <x:t>9/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Associated Excavating Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Carol Van Zant
@@ -310,54 +260,54 @@
   <x:si>
     <x:t>9/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Belgray Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Joshua Boone</x:t>
   </x:si>
   <x:si>
     <x:t>kipp@belgrayinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 545-0577, (937) 366-6567</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 220-9953, (937) 366-6700</x:t>
   </x:si>
   <x:si>
     <x:t>266 E. Locust St, Wilmington, OH 45177 , 820 E. Monument Ave., Dayton, OH 45402 , 266 E. Locust ST, Wilmington, OH 45177</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98863] - Park Area Construction/Renovation, [NIGP-96868] - Sewer and Storm Drain Construction, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-96874] - Street Sweeping Services, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-91831] - Construction Consulting, [NIGP-96820] - Building Construction</x:t>
-[...2 lines deleted...]
-    <x:t>5/22/2026</x:t>
+    <x:t>[NIGP-96868] - Sewer and Storm Drain Construction, [NIGP-96874] - Street Sweeping Services, [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-96820] - Building Construction, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-96800] - Public Works And Related Services, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-98863] - Park Area Construction/Renovation, [NIGP-91831] - Construction Consulting, [NIGP-96842] - General Construction, [NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/3/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Big Boi Trucking &amp; Paving</x:t>
   </x:si>
   <x:si>
     <x:t>Larry R.</x:t>
   </x:si>
   <x:si>
     <x:t>truckingllcbigboi@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(863) 624-2491</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt), [NIGP-96814] - Alley Resurfacing (Paving), [NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.), [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>7/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>7/19/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Billy Back Excavating Ltd</x:t>
   </x:si>
@@ -388,498 +338,374 @@
   <x:si>
     <x:t>Brahan LLC,</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES, SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Cristina Elliot</x:t>
   </x:si>
   <x:si>
     <x:t>crissy@bra-han.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 706-0492</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 779-1053</x:t>
   </x:si>
   <x:si>
     <x:t>7723 Tylers Place Blvd #138, West Chester, OH 45069 , 7723 Tylers Place Blvd., #138, West Chester, OH 45069</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-28099] - Misc. Electrical Cable &amp; Wire, [NIGP-72092] - Pump Parts, All Kinds, [NIGP-67098] - Water Main Pipe, Fittings and Related Supplies, [NIGP-72099] - Misc. Pumping Equipt. &amp; Supplies, [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies</x:t>
   </x:si>
   <x:si>
-    <x:t>12/1/2025</x:t>
+    <x:t>12/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Branch's Consulting LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Donald Branch</x:t>
   </x:si>
   <x:si>
     <x:t>branchsll@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 657-6555</x:t>
   </x:si>
   <x:si>
     <x:t>1050 Hyde Park, Dayton, OH 45429 , 1050 Hyde Park, Dayton, OH 45459</x:t>
   </x:si>
   <x:si>
     <x:t>3/5/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Brothers Painting &amp; Restoration LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Toopes</x:t>
   </x:si>
   <x:si>
     <x:t>khoes@brianbrospainting.com, crohrer@brianbrospainting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 773-3458</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 773-5736</x:t>
   </x:si>
   <x:si>
     <x:t>4808 Versailles Road, Piqua, OH 45356 , 4808 W. Versailles Road, Piqua, OH 45356</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91461] - Painting, [NAICS2007-238320] - Painting and Wall Covering Contractors, [NAICS2007-238390] - Other Building Finishing Contractors</x:t>
   </x:si>
   <x:si>
     <x:t>1/24/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSI Security Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyrone Bonner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>col.bonner@bsi-security.org, cs@apexagroup.com, tbonner@apexagroup.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 277-9458, (937) 829-5546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 277-5703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1712 W. Third Street, Dayton, OH 45417 , 40 S. Main Street, Dayton, OH 45402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS2007-561621] - Security Systems Services (except Locksmiths), [NIGP-93673] - Security And Access Systems Maintenance And Repair, [NIGP-99027] - Crossing Guard Services, [NIGP-99067] - Patrol Services, [NIGP-68004] - Ammunition, [NIGP-91838] - Education And Training Consulting, [NIGP-68050] - Guns, Stun (Nonlethal), [NIGP-68008] - Police Protection Equipment (Body Armor And Riot Shields) And Supplies, [NIGP-68012] - Belts, Cases, Holsters, Scabbards, Etc., [NIGP-99046] - Guard And Security Services, [NIGP-98815] - Fence Installation, Maintenance And Repair, [NIGP-95285] - Support Services, [NIGP-96120] - Correctional Facility Management Services, [NIGP-34015] - Fire And Medical Alert Systems, [NIGP-96151] - Lobby Services, [NIGP-99005] - Alarm Services, [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency, [NIGP-90678] - Security Systems; Intruder And Smoke Detection - Architectural, [NIGP-91865] - Human Relations Consulting, [NIGP-92435] - In-Service Training (For Employees), [NIGP-91893] - Security/Safety Consulting, [NIGP-34017] - Fire and Security Alarm Systems, Custom Installati, [NIGP-96480] - Security Guards, [NIGP-68002] - Access Control Systems And Security Systems</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/18/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BSI Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Watson
 Bryan Watson</x:t>
   </x:si>
   <x:si>
     <x:t>bsi.trucking20@gmail.com, bsitrucking20@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 617-0782</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 841-0261</x:t>
   </x:si>
   <x:si>
     <x:t>5944 Rhode Island Avenue, Cincinnati, OH 45237</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building), [NIGP-96239] - Hauling Services</x:t>
-[...50 lines deleted...]
-    <x:t>3/27/2026</x:t>
+    <x:t>[NIGP-96239] - Hauling Services, [NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Care Task LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tastee Smith</x:t>
   </x:si>
   <x:si>
     <x:t>caretaskllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-1286</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-07000] - Automotive Vehicles And Related Transportation Equipment, [NIGP-94800] - Health Related Services (For Human Services See Class 952), [NIGP-60578] - Seal, Notary And Departmental</x:t>
   </x:si>
   <x:si>
     <x:t>7/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Centerville Landscaping Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Connie Yokum</x:t>
   </x:si>
   <x:si>
     <x:t>staci@centervillelandscape.com, JC@centervillelandscape.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 433-2210</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc., [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-98841] - Irrigation System Construction, [NIGP-98815] - Fence Installation, Maintenance And Repair</x:t>
-[...38 lines deleted...]
-    <x:t>11/13/2025</x:t>
+    <x:t>[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc., [NIGP-98841] - Irrigation System Construction, [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services, [NIGP-91831] - Construction Consulting, [NIGP-98815] - Fence Installation, Maintenance And Repair, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Solutions LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERVICE, SUPPLIES, CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morris  Brown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>morris.brown16@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 333-1400, (937) 602-0453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4201 Brenau Ave Suite 3, Kettering, OH 45429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products, [NIGP-93959] - Office Equipment, Filing Systems, Etc., Maintenance And Repair, [NIGP-04518] - Cleaners And Sweepers, Hand-Operated, [NIGP-26500] - Draperies, Curtains, And Upholstery Material (Including Automobile), [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies, [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire), [NIGP-54500] - Machinery And Hardware, Industrial, [NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies, [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies, [NIGP-54000] - Lumber And Related Products, [NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740), [NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged, [NIGP-48500] - Janitorial Supplies, General Line, [NIGP-19000] - Chemicals And Solvents, Commercial (In Bulk), [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products, [NIGP-93960] - Office Machines And Mechanical Aids, Small, Maintenance And Repair, [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies, [NIGP-04500] - Appliances And Equipment, Household Type, [NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Clear Consulting INC</x:t>
   </x:si>
   <x:si>
     <x:t>C corp
 Beth Weber</x:t>
   </x:si>
   <x:si>
     <x:t>bweber@clearconsultinginc.com</x:t>
   </x:si>
   <x:si>
     <x:t>, (513) 702-6117</x:t>
   </x:si>
   <x:si>
     <x:t>280 E. Sharon Rd, Cincinnati, OH 45246</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-92517] - Civil Engineering, [NIGP-92596] - Waste Water Treatment Engineering</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Clemons Inc dba ClemCorp</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>Coldwater Consulting, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kristen Risch</x:t>
   </x:si>
   <x:si>
     <x:t>kdrisch@coldwaterconsultants.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 948-3313, (740) 936-5368</x:t>
   </x:si>
   <x:si>
     <x:t>4919 Whistlewood Lane, Columbus, OH 43081 , 46 W. Columbus Street, PO Box 146, Galena, OH 43021</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90675] - Forestry and Forest Products, [NIGP-90708] - Irrigation; Drainage, [NIGP-90638] - General Construction - Architectural, [NAICS2007-541690] - Other Scientific and Technical Consulting Services, [NIGP-90639] - Conservation and Resource Management, [NIGP-91843] - Environmental Consulting, [NIGP-96119] - Conservation and Resource Management, [NIGP-90772] - Safety Engineering And Accident Studies; Osha Studies, [NIGP-90672] - Recreation Facilities (Parks, Marinas, Etc.) - Architectural Services, [NAICS2007-541620] - Environmental Consulting Services, [NIGP-92525] - Designing, [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-90743] - Planning (Site, Installation, and Project), [NIGP-91842] - Engineering Consulting, [NIGP-96273] - Restoration/Reclamation Services Of Land And Other Properties, [NIGP-90673] - Fisheries; Fish Ladders, [NIGP-90647] - Dams (Concrete; Arch), [NIGP-90655] - Ecological and Archeological Investigations, [NIGP-96132] - Environmental Impact Studies, [NIGP-90760] - Rivers; Canals; Waterways; Flood Control, [NIGP-90665] - Environmental Impact Studies, Assessments or State, [NIGP-90666] - Planning, Site (Installation And Project), [NIGP-92517] - Civil Engineering, [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural, [NIGP-96121] - Cost Estimating, [NIGP-92528] - Drainage Engineering, [NIGP-90764] - Sewage Collection, Treatment and Disposal, [NIGP-91875] - Management Consulting, [NIGP-90774] - Storm Water Handling and Facilities, [NIGP-96252] - Mapping Services (Including Cartography And Surveying Services, Not Aerial)(See 920-33 For Digitized Mapping Services), [NIGP-92561] - Land Development And Planning/Engineering, [NIGP-90641] - Construction Management, [NIGP-90793] - Water Resources; Hydrology; Ground Water, [NIGP-96117] - Construction Management, [NIGP-91846] - Feasibility Studies (Consulting), [NIGP-92523] - Dam Engineering, [NIGP-90756] - Recreation Facilities (Parks, Marinas, etc.), [NIGP-90632] - Fisheries; Fish Ladders - Architectural, [NIGP-91831] - Construction Consulting, [NAICS2007-541330] - Engineering Services, [NIGP-91881] - Natural Disasters (Fire, Flood, Wind, Quakes) Consulting, [NIGP-90645] - Cost Estimating, [NIGP-92586] - Surveyor Services, Land, [NIGP-92535] - Environmental Engineering, [NIGP-90654] - Irrigation; Drainage; Flood Control - Architectural, [NIGP-96143] - Hydrological And Oceanography Services</x:t>
   </x:si>
   <x:si>
     <x:t>Command Roofing Company</x:t>
   </x:si>
   <x:si>
     <x:t>Jessica Phlipot
 Mike Davis</x:t>
   </x:si>
   <x:si>
-    <x:t>info@commandroofing.com, contrcommandrfg@aol.com</x:t>
+    <x:t>contrcommandrfg@aol.com, info@commandroofing.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 298-1155, (513) 298-1155</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 298-7949</x:t>
   </x:si>
   <x:si>
-    <x:t>2300 Ridgeway Rd, Dayton, OH 45419</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-91066] - Roofing, Gutters, And Downspouts Maintenance And Repair, [NIGP-77099] - Misc. Roofing</x:t>
+    <x:t>2485 Arbor Blvd, Moraine, OH 45439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-77023] - Cements And Mastics, Roofing, [NIGP-77042] - Flashing, Plastic, [NIGP-77038] - Felt, Roofing (Rolls), [NIGP-57054] - Sheet Metal, Fabricated (Custom-Made Sheet Metal Items), [NIGP-77056] - Roofing, Aluminum: Corrugated, V-Crimp, Etc., [NIGP-77026] - Coatings, Roof, All Kinds, [NIGP-77053] - Primers, Roofing, [NIGP-77041] - Flashing, Eave Strips, Gravel Guards, Ridge Rolls, Valleys, Etc. (Metal), [NIGP-77066] - Roofing, Malleable Iron, [NIGP-77077] - Shingles, Composition, Asphalt, [NIGP-77045] - Insulation, Roof, All Kinds, [NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs), [NIGP-77000] - Roofing, [NIGP-77048] - Paper, Roofing, [NIGP-77082] - Shingles, Wood, [NIGP-91066] - Roofing, Gutters, And Downspouts Maintenance And Repair, [NIGP-77072] - Roofing Supplies (Not Otherwise Classified), [NIGP-77020] - Caps, Roofing, [NIGP-77068] - Roofing, Plastic And Fiberglass: Corrugated, Etc., [NIGP-77015] - Bolts, Clips, Fasteners, Etc. (For Sheet Roofing), [NIGP-77018] - Cant Strips (Expansion Joint Fillers), [NIGP-77078] - Shingles, Fiberglass, [NIGP-77070] - Roofing Repair Kits, [NIGP-91053] - Metal Work Maintenance And Repair (Incl. Metal Refinishing Services), [NIGP-77080] - Shingles, Metal, [NIGP-77099] - Misc. Roofing, [NIGP-77060] - Roofing, Baked Enamel Sheet Steel: Corrugated, V-Crimp, Etc., [NIGP-77093] - Waterproofing Membrane And Base Sheet, [NIGP-77074] - Shingles, Asbestos, [NIGP-77073] - Roofing, Tin, [NIGP-77062] - Roofing, Composition: Rolls, [NIGP-77065] - Roofing, Galvanized Sheet Metal: Corrugated, V-Crimp, Etc., [NIGP-77083] - Skylights, All Types, [NIGP-77009] - Asphalt, Roofing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companies By Design LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>refreshpropsolutions@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concrete Coring Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dave Dave
+Linda Holmes
+Heather  Henderson
+Dave [MISSING]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shimes1307@woh.rr.com, h3henderson@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 324-5587, (937) 864-7325, (937) 206-4236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 864-2007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400 East Main St.  PO Box 308, Enon, OH 45323 , 400 E. Main St. , Enon, OH 45323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96827] - Culvert Construction, Pipe, [NIGP-92519] - Concrete Engineering, [NIGP-96800] - Public Works And Related Services, [NIGP-96859] - New Street Construction and Repair (Not Major Stre, [NIGP-21028] - Culverts, Concrete, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-96874] - Street Sweeping Services, [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-21025] - Concrete Pilings, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-21085] - Vents, Foundation, Concrete, [NIGP-96821] - Building Repair, [NIGP-96808] - Airport Taxiway Construction, [NIGP-96811] - Airport Runway Maintenance and Repair, [NIGP-21018] - Concrete Encased Ducts, [NIGP-92932] - Concrete And Asphalt Equipment (Not Otherwise Classified) Maintenance And Repair, [NIGP-96820] - Building Construction, [NIGP-96807] - Airport Roadway Maintenance and Repair, [NIGP-96810] - Airport Runway Construction, [NIGP-96819] - Bridge Reconstruction/Rehabilitation, [NIGP-21099] - Misc. Concrete Acces. &amp; supplies, [NIGP-96869] - Sewer Maintenance and Repair, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-96865] - Pipe Line Construction and Repair (Including Remov, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-93697] - HYDRAULIC TOOLS AND EQUIPMENT, [NIGP-96809] - Airport Taxiway Maintenance and Repair, [NIGP-96812] - Airport Facilities Construction, [NIGP-96842] - General Construction, [NIGP-21026] - Concrete Support Items (Chairs, Etc.), [NIGP-96806] - Airport Roadway Construction, [NIGP-96813] - Airport Facilities Maintenance and Repair, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96832] - Demolition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/4/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Confluency LLC</x:t>
   </x:si>
   <x:si>
     <x:t>mason@confluency.ai</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96188] - Weather Forecasting Services, [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-90760] - Rivers; Canals; Waterways; Flood Control, [NIGP-90701] - Hydraulics and Pneumatics, [NIGP-90795] - Water Supply, Treatment and Distribution, [NIGP-96143] - Hydrological And Oceanography Services, [NIGP-90789] - Value Analysis; Life-Cycle Costing, [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering, [NIGP-90664] - Planning, Urban (Community, Regional, Areawide, And State), [NIGP-90764] - Sewage Collection, Treatment and Disposal, [NIGP-91829] - Computer Software Consulting, [NIGP-96185] - Utility Services, Electric, Gas, Water, [NIGP-91842] - Engineering Consulting, [NIGP-91828] - Computer Hardware Consulting, [NIGP-92528] - Drainage Engineering, [NIGP-90774] - Storm Water Handling and Facilities, [NIGP-90741] - Pipelines (Cross-Country, Liquid and Gas), [NIGP-90799] - Misc. Architect-Engineer and Related Services, [NIGP-91899] - Misc. Consulting Services, [NIGP-92534] - Energy Management Engineering, [NIGP-96199] - Misc. Professional Services, [NIGP-92596] - Waste Water Treatment Engineering, [NIGP-92550] - Hydroelectric Engineering, [NIGP-90608] - Automation; Controls; Instrumentation - Architectural Services, [NIGP-91897] - Utilities: Gas, Water, Electric Consulting, [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural, [NIGP-30299] - Misc. Engineering Services, [NIGP-90617] - Automation; Controls; Instrumentation, [NIGP-90793] - Water Resources; Hydrology; Ground Water, [NIGP-91881] - Natural Disasters (Fire, Flood, Wind, Quakes) Consulting, [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>8/1/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Construction Elite LLC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Copy and Go LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Sheryle Carter</x:t>
   </x:si>
   <x:si>
     <x:t>copyandgo1@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 716-1196</x:t>
   </x:si>
   <x:si>
     <x:t>CPM Enterprises LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Albert Powell</x:t>
   </x:si>
   <x:si>
     <x:t>darlene.powell@cpment.com, al.powell@cpment.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 422-0777</x:t>
   </x:si>
   <x:si>
     <x:t>306 S PAUL L DUNBAR ST, DAYTON, OH 45402</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-16541] - Filters, Grease Cleaning (For Vent Hoods), [NIGP-96832] - Demolition, [NIGP-91039] - Janitorial/Custodial Services</x:t>
   </x:si>
   <x:si>
-    <x:t>11/7/2025</x:t>
-[...27 lines deleted...]
-    <x:t>12/7/2025</x:t>
+    <x:t>11/18/2027</x:t>
   </x:si>
   <x:si>
     <x:t>D&amp;D Electrical Service</x:t>
   </x:si>
   <x:si>
     <x:t>deon@dndelectricservice.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-93153] - Lighting Fixtures, Maintenance And Repair, [NIGP-28595] - Wiring Devices: Adapters, Caps, Connectors, Extension Cords, Fluorescent And Hp Starters, Outlets, Plates And Covers, Plugs, Receptacles, Switches, Terminals, Etc.(Incl.Recycled Electrical Products, Supplies), [NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services, [NIGP-28000] - Electrical Cables And Wires (Not Electronic), [NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G, [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire), [NIGP-90999] - Misc. Building Construction Services - Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>10/9/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Davidas Trucking &amp; Excavating</x:t>
   </x:si>
   <x:si>
-    <x:t>DavidaBrown31@yahoo.com</x:t>
+    <x:t>bmcconnell01@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-1063</x:t>
   </x:si>
   <x:si>
-    <x:t>156 Woodhills Blvd, West Carrollton, OH 45449</x:t>
+    <x:t>156 WOODHILLS BLVD, WEST CARROLLTON, OH 45449</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-96239] - Hauling Services, [NIGP-96839] - Excavating and Tunneling, [NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>2/27/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>DHDC Engineering Consulting Services INC</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Digital Watchman LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Karen Klingle</x:t>
   </x:si>
   <x:si>
     <x:t>Karen@digitalwatchmanllc.com, karen@digitalwatchmanllc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 985-6526</x:t>
   </x:si>
   <x:si>
     <x:t>1096 East Spring Valley Paintersville Rd, Xenia , OH 45385</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls, [NIGP-99080] - Surveillance Services, [NIGP-28518] - Conduit And Fittings, Cast Iron And Malleable Iron, [NIGP-99022] - Card Access Security Services, [NIGP-34099] - Misc. Fire Protection Equipt., [NIGP-28526] - Conduit, Steel, [NIGP-34020] - Fire Detecting Equipment, [NIGP-28599] - Misc. Electrical Equipt. &amp; Supplies, [NIGP-99005] - Alarm Services, [NIGP-28523] - Conduit Fittings, Steel: Boxes, Bushings, Clamps, Connectors, Covers, Locknuts, Straps, Etc., [NIGP-28522] - Conduit And Fittings, Rubber, [NIGP-34017] - Fire and Security Alarm Systems, Custom Installati, [NIGP-34015] - Fire And Medical Alert Systems, [NIGP-28029] - Communications Cable, [NIGP-96246] - Installation And Removal Services (Not Otherwise Classified), [NIGP-28070] - Telephone Cables And Wires, Single And Multiconductor, Clad Steel And Copper, [NIGP-28519] - Conduit And Fittings, Plastic/Pvc, [NIGP-28521] - Conduit And Fittings, Aluminum, [NIGP-34080] - Smoke Detecting Equipment, [NIGP-93627] - Emergency Warning Systems Maintenance And Repair (Including Civil Defense And Natural Disaster Equipment)</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Mechanical Systems LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Edward Hardaway</x:t>
@@ -896,113 +722,146 @@
   <x:si>
     <x:t>1717 Wesleyan Road, Dayton, OH 45406 , 1717 Wesleyan Rd, Dayton, OH 45406</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-82000] - Steam And Hot Water Boilers And Steam Heating Equipment, [NAICS2007-423720] - Plumbing and Heating Equipment and Supplies (Hydronics) Merchant Wholesalers, [NIGP-65800] - Pipe And Tubing, [NIGP-90900] - Building Construction Services, New, [NIGP-72000] - Pumping Equipment And Accessories, [NIGP-22500] - Coolers, Drinking Water (Water Fountains), [NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740), [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies, [NIGP-93600] - Equipment Maintenance, Reconditioning, And Repair Services - General Equipment, [NAICS2007-423740] - Refrigeration Equipment and Supplies Merchant Wholesalers, [NIGP-93400] - Equipment Maintenance, Reconditioning, And Repair Services - Laundry, Lawn, Painting, Plumbing, And Spraying Equipment, [NIGP-65900] - Pipe And Tubing Fittings, [NIGP-11000] - Belts And Belting: Automotive And Industrial, [NAICS2007-423730] - Warm Air Heating and Air-Conditioning Equipment and Supplies Merchant Wholesalers, [NIGP-81500] - Steam And Hot Water Fittings, Accessories, And Supplies, [NIGP-91000] - Building Maintenance, Installation And Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>9/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>DJX Construction Company LLC</x:t>
   </x:si>
   <x:si>
     <x:t>jstocks@djxconstruction.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 577-2323</x:t>
   </x:si>
   <x:si>
     <x:t>5005 Winton Rd, Cincinnati, OH 45232</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS2007-237310] - Highway, Street, and Bridge Construction, [NIGP-30599] - Misc. Engineering, Surevying, Equipt., [NIGP-92517] - Civil Engineering, [NIGP-90779] - Traffic and Transportation Engineering, [NAICS2007-237110] - Water and Sewer Line and Related Structures Construction, [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic), [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-30299] - Misc. Engineering Services, [NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing, [NAICS2007-237990] - Other Heavy and Civil Engineering Construction, [NIGP-74500] - Road And Highway Building Materials (Asphaltic)</x:t>
   </x:si>
   <x:si>
-    <x:t>2/17/2026</x:t>
+    <x:t>2/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Dynotec, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Tobias Iloka</x:t>
   </x:si>
   <x:si>
     <x:t>vhead@dynotecinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 323-6638</x:t>
   </x:si>
   <x:si>
     <x:t>2931 E. Dublin-Granville Rd., Ste. 200, Columbus, OH 43231</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-92583] - Sanitary Engineering, [NIGP-92588] - Structural Engineering, [NAICS2007-541330] - Engineering Services, [NAICS2007-541620] - Environmental Consulting Services, [NIGP-92535] - Environmental Engineering, [NAICS2007-541340] - Drafting Services, [NAICS2007-541370] - Surveying and Mapping (except Geophysical) Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ebony Construction Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amy Hall</x:t>
   </x:si>
   <x:si>
     <x:t>lkidwell@ebonyco.com, ahall@ebonyco.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-3455</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-7845</x:t>
   </x:si>
   <x:si>
     <x:t>3510 Centennial Rd, Sylvania, OH 43560 , 3510 Centennial Road, Sylvania, OH 43560</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91395] - Paving/Resurfacing, Highway And Road, [NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt), [NIGP-90976] - Site Work (Incl. Site Clean-Up), [NIGP-96842] - General Construction, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-91396] - Paving/Resurfacing, Street (Major And Residential)</x:t>
   </x:si>
   <x:si>
     <x:t>3/10/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Electrical Process Solutions LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>David Hoseman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>wjankovich@eps-industrial.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 502-7482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3/6/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Enviro Control Systems INC</x:t>
   </x:si>
   <x:si>
     <x:t>lisa@envirocontrolsystems.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 424-0600</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-03158] - Heaters, Electric (Panel Or Wall Type) And Parts, [NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740), [NIGP-03153] - Grilles, Diffusers, Registers, Etc., [NIGP-03106] - Air Conditioning And Heating: Central Units, And Parts And Accessories Not Individually Itemized, [NIGP-03195] - Ventilation Equipment And Systems (See 031-78, 79 For Roof Ventilators), [NIGP-03108] - Air Curtains, [NIGP-03163] - Heaters, Space, Steam, [NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services, [NIGP-03110] - Air Purifiers, Accessories And Supplies, [NIGP-03149] - Filter Frames, Metal, [NIGP-03157] - Heaters, Electric (Baseboard Type) And Parts, [NIGP-03133] - Duct, Fabricated, Metal, [NIGP-03144] - Filters, Air Conditioning/Furnace (Permanent Type), [NIGP-03160] - Heaters, Gas-Fired (Space Type, Vented And Unvented) And Parts, [NIGP-03132] - Duct, Prefabricated (Flexible Or Rigid): Glass Fiber, Plastic, Etc.</x:t>
   </x:si>
   <x:si>
     <x:t>6/3/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>Erie Environment LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacob Cramer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@erie-environmental.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(419) 707-0929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/1/2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>Evans Concrete Construction &amp; Landscape</x:t>
   </x:si>
   <x:si>
     <x:t>evansedward366@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 604-6243</x:t>
   </x:si>
   <x:si>
     <x:t>340 Harriet Street, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-90900] - Building Construction Services, New</x:t>
   </x:si>
   <x:si>
     <x:t>4/26/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ewol Trucking &amp; Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Kelvin Lowe</x:t>
   </x:si>
   <x:si>
     <x:t>ewoltrucking30@yahoo.com</x:t>
@@ -1022,51 +881,51 @@
   <x:si>
     <x:t>3/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ezzie Contractor LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sidne  Gunn </x:t>
   </x:si>
   <x:si>
     <x:t>dmmays@zoomtown.com, ezziecontractorsllc1@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 828-8368, (513) 204-3415, (513) 677-6199</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 204-3409, (513) 677-6191</x:t>
   </x:si>
   <x:si>
     <x:t>8075 Reading Rd, Cincinnati, OH 45237</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96239] - Hauling Services, [NIGP-92519] - Concrete Engineering, [NIGP-96117] - Construction Management, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96832] - Demolition, [NIGP-67098] - Water Main Pipe, Fittings and Related Supplies, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-96862] - Pavement Data Collection Services, [NIGP-96874] - Street Sweeping Services</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2025</x:t>
+    <x:t>1/8/2028</x:t>
   </x:si>
   <x:si>
     <x:t>First Star Safety</x:t>
   </x:si>
   <x:si>
     <x:t>Kelly Hollatz</x:t>
   </x:si>
   <x:si>
     <x:t>kelly.hollatz@firststarsafety.com, mark.knabb@firststarsafety.com, info@firststarsafety.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 661-7827</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 661-7829</x:t>
   </x:si>
   <x:si>
     <x:t>310 S. Cooper Ave, Cincinnati, OH 45215 , 4 Kovach Drive, Cincinnati, OH 45215</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-34592] - Vest, Safety, [NIGP-34564] - Head, Ear, Eye And Face Protection, [NIGP-80112] - Brackets And Holders, Sign, [NIGP-80187] - Signs, Overhead (Traffic), [NIGP-80109] - Blanks, Sign, Metal, [NIGP-55099] - Misc. Markers, Plaques &amp; Traffic Control Devices, [NIGP-55000] - Markers, Plaques And Traffic Control Devices, [NIGP-80100] - Signs, Sign Materials, Sign Making Equipment, And Related Supplies, [NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding), [NIGP-55096] - Warning Lights, Flashers, And Flashing Arrow Boards (See Class 285-76 For Streetlights And Standards), [NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable), [NIGP-34556] - Hats And Helmets, Safety, [NIGP-80149] - Sign Material, Reflective (See 550-45 For Reflective Sheeting For Other Than Signs), [NIGP-34532] - First Aid Cabinets, Kits, And Refills, [NIGP-80199] - Misc. Signs, Sign Materials, Equipt. etc., [NIGP-55039] - Posts-U Channel, [NIGP-80148] - Sign Material, Non-Reflective</x:t>
   </x:si>
   <x:si>
     <x:t>5/22/2027</x:t>
   </x:si>
@@ -1079,337 +938,332 @@
   <x:si>
     <x:t>jgarcia@garciasurveyors.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 877-0400</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96877] - Surveying (Not Aerial or Research), [NAICS2007-541360] - Geophysical Surveying and Mapping Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Garfield Construction Company</x:t>
   </x:si>
   <x:si>
     <x:t>info@garfieldcc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 538-3930</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-67585] - Weed Killers (Herbicides), Dry, [NIGP-57894] - Turf, Artificial, Indoor And Outdoor, [NIGP-54078] - Sawdust And Shavings, [NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs), [NIGP-33500] - Fertilizers And Soil Conditioners, [NIGP-59500] - Nursery Stock, Equipment, And Supplies, [NIGP-96199] - Misc. Professional Services, [NIGP-67590] - Weed Killers (Herbicides), Liquid, [NIGP-96258] - Professional Services (Not Otherwise Classified), [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-21055] - Paving And Stepping Blocks, [NIGP-91873] - Landscaping Consulting</x:t>
   </x:si>
   <x:si>
+    <x:t>Gem City Commercial &amp; Environmental Cleaning Services LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaye Taylor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mkellam@gemcityclean.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(774) 521-9180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment, [NIGP-96221] - Cleaning Services, Steam And Pressure, [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing, [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair, [NIGP-91003] - Building Cleaning, Exterior, [NIGP-91039] - Janitorial/Custodial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/16/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gem City Contracting LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Montana Limehouse</x:t>
   </x:si>
   <x:si>
     <x:t>Sales@GemCityContracting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 469-8805</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-67009] - Drains, Grease Traps, Etc., [NIGP-67089] - Water Heater, Residential, [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-63056] - Paint, House And Trim, [NIGP-96821] - Building Repair, [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling), [NIGP-90633] - Forensic - Architectural, [NIGP-67010] - Dryers, Hand, Electric, [NIGP-67055] - Plumbing Fixtures And Parts: Lavatories, Showers, Sinks, Toilets (Water Closets), Tubs, Etc., [NIGP-91078] - Weather And Waterproofing Maintenance And Repair Services, [NIGP-96117] - Construction Management, [NIGP-90932] - Doors and Windows, [NIGP-91079] - Window Installation, Maintenance And Repair (Metal), [NIGP-36068] - Stair Treads, Vinyl, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-36085] - Tile, Vinyl, [NIGP-96164] - Real Estate Services, [NIGP-91065] - Remodeling And Alterations, [NIGP-90638] - General Construction - Architectural, [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc., [NIGP-96850] - Leaf, Bush, Tree Limb Collection, [NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc., [NIGP-36067] - Stair Treads, Rubber, [NIGP-90641] - Construction Management, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair, [NIGP-91060] - Plumbing Maintenance And Repair (Includes Toilets, Etc.), [NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems), [NIGP-90698] - Housing (Residential, Multi-Family; Apartments; Co, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-36030] - Padding And Cushioning, Carpet, [NIGP-36025] - Linoleum, [NIGP-36010] - Carpets And Rugs: Cotton, Synthetic, Wool, Etc., [NIGP-67069] - Valves, Brass And Copper, [NIGP-91006] - Carpentry Maintenance And Repair Services, [NIGP-96842] - General Construction, [NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair, [NIGP-67002] - Bathroom Accessories: Fans, Mirrors, Medicine Cabinets, Soap Dishes, Towel Bars And Rings, Etc., [NIGP-36065] - Stair Treads, Metal, [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair, [NIGP-63061] - Paint, Masonry, [NIGP-91062] - Protection Of Building From Weather Or Vandalism, [NIGP-36083] - Tile, Rubber, [NIGP-67013] - Grab Bars, [NIGP-63050] - Paint, Deck And Floor, [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc., [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment, [NIGP-97160] - Property Management Services, [NIGP-57863] - Real Estate: Land And Improvements, [NIGP-36076] - Tile, Carpet</x:t>
   </x:si>
   <x:si>
     <x:t>7/30/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Gem City's Finest Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond  Reid</x:t>
   </x:si>
   <x:si>
     <x:t>gcfprofessionals@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 304-5949, (937) 886-5668</x:t>
   </x:si>
   <x:si>
     <x:t>P.O. Box 750152, Dayton, OH 45475 , P.O Box 750152 , Dayton, OH 45475</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing, [NIGP-91003] - Building Cleaning, Exterior, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-91081] - Window Washing Services, [NIGP-91039] - Janitorial/Custodial Services</x:t>
   </x:si>
   <x:si>
     <x:t>9/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Gerken Swafford Engineering Solutions, LLC</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Gifted Hands Cleaning LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Angela M.</x:t>
   </x:si>
   <x:si>
     <x:t>clean2perfection3@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 668-3986</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-48500] - Janitorial Supplies, General Line, [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services, [NIGP-96800] - Public Works And Related Services, [NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged</x:t>
   </x:si>
   <x:si>
     <x:t>8/27/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>GS Moore Construction LLC</x:t>
-[...14 lines deleted...]
-    <x:t>2/5/2026</x:t>
+    <x:t>Harrison A-1 Concrete LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>harrisonA1concrete@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 741-0111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-21085] - Vents, Foundation, Concrete, [NIGP-21099] - Misc. Concrete Acces. &amp; supplies, [NIGP-96828] - Curb and Gutter Construction, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)</x:t>
   </x:si>
   <x:si>
     <x:t>Havenar Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Zachary Havenar</x:t>
   </x:si>
   <x:si>
     <x:t>havenartrucking@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(330) 300-1434</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-07051] - Trucks (Over One Ton Capacity), [NIGP-06530] - Dump Bodies, Hoist Subframes, Etc., [NIGP-07054] - Trucks, Diesel (All Capacities)</x:t>
+  </x:si>
+  <x:si>
     <x:t>2/11/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Hoskins Agency LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darnell Hoskins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>he.trucking555@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 313-0093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(877) 658-6790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8640 N. Main Street, Dayton, OH 45415 , dba H E Trucking, Dayton, OH 45415 , 8640 N. Main Street, Dayton , OH 45415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90708] - Irrigation; Drainage, [NIGP-96239] - Hauling Services, [NIGP-67090] - Misc. water main pipe, fittings, valves, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hutch Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Aaron Hutchison</x:t>
   </x:si>
   <x:si>
     <x:t>HutchTruckingLLC@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 838-4531, (937) 520-4622</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS2007-4841] - General Freight Trucking, [NAICS2007-48411] - General Freight Trucking, Local, [NAICS2007-484121] - General Freight Trucking, Long-Distance, Truckload, [NAICS2007-48412] - General Freight Trucking, Long-Distance, [NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Increased Behavior Alternatives Support Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tiffiney Sloan</x:t>
   </x:si>
   <x:si>
     <x:t>wadetiffiney@aol.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 430-9590</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 430-9622</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-95215] - Case Management, [NIGP-95200] - Human Services, [NIGP-92499] - Misc. Educational Services</x:t>
   </x:si>
   <x:si>
-    <x:t>J Enterprises Construction INC</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>J&amp;B Steel Erectors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alexis Jones</x:t>
   </x:si>
   <x:si>
     <x:t>ap@jbsteel.com, ajones@jbsteel.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 913-0989, (513) 874-1722</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 870-6383</x:t>
   </x:si>
   <x:si>
     <x:t>9430 Sutton Pl, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-21026] - Concrete Support Items (Chairs, Etc.), [NIGP-21028] - Culverts, Concrete, [NIGP-21025] - Concrete Pilings, [NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs), [NIGP-57077] - Steel, Reinforcing, Mesh, [NIGP-21085] - Vents, Foundation, Concrete, [NIGP-57076] - Steel, Reinforcing, Bars And Rods, [NIGP-21072] - Risers And Cones, Reinforced Concrete, [NIGP-57078] - Steel, Reinforcing, Fabricated, [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed</x:t>
+    <x:t>[NIGP-57077] - Steel, Reinforcing, Mesh, [NIGP-21028] - Culverts, Concrete, [NIGP-21072] - Risers And Cones, Reinforced Concrete, [NIGP-57076] - Steel, Reinforcing, Bars And Rods, [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed, [NIGP-21026] - Concrete Support Items (Chairs, Etc.), [NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs), [NIGP-57078] - Steel, Reinforcing, Fabricated, [NIGP-21085] - Vents, Foundation, Concrete, [NAICS2007-237990] - Other Heavy and Civil Engineering Construction, [NIGP-21025] - Concrete Pilings, [NAICS2007-237310] - Highway, Street, and Bridge Construction</x:t>
   </x:si>
   <x:si>
     <x:t>9/4/2027</x:t>
   </x:si>
   <x:si>
     <x:t>JK Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jaron Yarbrough</x:t>
   </x:si>
   <x:si>
     <x:t>acehomes.snyder@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 732-0741</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90991] - Wood and Plastics Construction Services, [NIGP-98863] - Park Area Construction/Renovation, [NIGP-96117] - Construction Management, [NIGP-96820] - Building Construction, [NIGP-96821] - Building Repair, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-90641] - Construction Management, [NIGP-96832] - Demolition, [NIGP-91831] - Construction Consulting, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96842] - General Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Jones Family Enterprise LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Gent Jones
 Grent Jones</x:t>
   </x:si>
   <x:si>
     <x:t>gentdjones@outlook.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 369-3177</x:t>
   </x:si>
   <x:si>
     <x:t>4/24/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Journey Steel INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbara  Smith
+Barb Smith</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bsmith@journeysteel.com, lwilson@journeysteel.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 731-2930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 731-2936</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 7660 Production Dr., Cincinnati, OH 45237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items, [NIGP-57023] - Expanded Metal (Not Stainless), [NIGP-57068] - Steel, Fabricated: Beams, Gabions, Gratings, Walkways, Window Bars, And Custom-Made Steel Items, [NIGP-57065] - Steel Bridge Truss, Overhead, [NIGP-57066] - Steel, Cold Rolled: Bars, Plates, Rods, Sheets, And Strips, [NIGP-57021] - Decking, Steel, [NIGP-57070] - Steel, Galvanized: Bars, Pipes (Not Plumbing), Plates, Rods, Sheets, Strips, Etc., [NIGP-57084] - Structural Shapes, Steel: Angles, Channels, I-Beams, Etc., [NIGP-57029] - Iron: Angles, Bands, Plate, Sheets, Etc., [NIGP-57040] - Ornamental Ironwork, [NIGP-57028] - Guard Rails And Accessories: Bolts, Posts, Terminal Ends, Washers, Etc. (See 540-73 For Wood Posts), [NIGP-57099] - Misc. Metal items, [NIGP-15599] - Misc. Buildings &amp; Structures, [NIGP-57090] - Tubing, Mechanical, Steel: Rectangular, Round, Square, Etc. (See 570-91 For Structural Tubing), [NIGP-57003] - Alloy Metal: Angles, Sheets, Etc. (Not Otherwise Classified), [NIGP-57044] - Posts, Steel (For Delineator Markers, Mile Markers, Etc.), [NIGP-15500] - Buildings And Structures: Fabricated And Prefabricated, [NIGP-57024] - Expanded Metal, Stainless, [NIGP-57072] - Steel, Mild: Bars, Plates, Rods, Sheets, Strips, Tubes, Etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kaiker Development LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kai Lewars</x:t>
   </x:si>
   <x:si>
     <x:t>kai@kaikerdevelopment.com</x:t>
   </x:si>
   <x:si>
     <x:t>(503) 484-4796</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96117] - Construction Management, [NIGP-91831] - Construction Consulting, [NIGP-90641] - Construction Management, [NIGP-90743] - Planning (Site, Installation, and Project), [NIGP-90638] - General Construction - Architectural, [NIGP-91006] - Carpentry Maintenance And Repair Services, [NIGP-90785] - Urban Renewal; Community Development, [NIGP-90645] - Cost Estimating, [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.</x:t>
   </x:si>
   <x:si>
     <x:t>11/4/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Kelley Communication &amp; Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Venita Kelley</x:t>
   </x:si>
   <x:si>
     <x:t>vkelley@kelleycomconsulting.org</x:t>
   </x:si>
   <x:si>
     <x:t>(404) 694-3018</x:t>
   </x:si>
   <x:si>
     <x:t>233 Watervliet Avenue, Dayton, OH 45420</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91838] - Education And Training Consulting, [NIGP-96102] - Administrative Services, All Kinds, [NIGP-91599] - Misc. Communications and Media Related Services, [NIGP-96487] - Teachers, Instructors and Professors, [NIGP-91506] - Audio Production, [NIGP-91800] - Consulting Services, [NIGP-95605] - Business Research Services, [NIGP-91500] - Communications And Media Related Services, [NIGP-91899] - Misc. Consulting Services, [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc., [NIGP-92400] - Educational Services, [NIGP-71500] - Publications And Audiovisual Materials (Prepared Materials Only, Not Equipment, Supplies, Or Production)(See Class 785 For Instructional Aids), [NIGP-91552] - Journalistic Services, [NIGP-91841] - Energy Conservation Consulting, [NIGP-91573] - Public Information Services (Incl. Press Releases), [NIGP-91826] - Communications: Public Relations Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>2/6/2027</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>12/16/2025</x:t>
   </x:si>
   <x:si>
     <x:t>Key Cable and Supply Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Andera Supplee
 Ms. Andera</x:t>
   </x:si>
   <x:si>
     <x:t>asupplee@keycableandsupply.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 837-6181</x:t>
   </x:si>
   <x:si>
     <x:t>4037 Genoa Road, Perrysburg, OH 43551</x:t>
   </x:si>
   <x:si>
     <x:t>2/13/2027</x:t>
   </x:si>
   <x:si>
     <x:t>KIDZ ONLY</x:t>
   </x:si>
   <x:si>
     <x:t>Michelle Mitchell</x:t>
@@ -1417,178 +1271,174 @@
   <x:si>
     <x:t>michellemitchell1022@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 219-0919</x:t>
   </x:si>
   <x:si>
     <x:t>King Crawford Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>W9 not</x:t>
   </x:si>
   <x:si>
     <x:t>cecrawford70@gmail.com, Kingcrawfordtruckingllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>, (937) 414-6191</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 672-9645</x:t>
   </x:si>
   <x:si>
     <x:t>5725 W. Third ST, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96239] - Hauling Services, [NIGP-96832] - Demolition</x:t>
-[...2 lines deleted...]
-    <x:t>11/27/2025</x:t>
+    <x:t>[NIGP-96832] - Demolition, [NAICS2007-56173] - Landscaping Services, [NAICS2007-4841] - General Freight Trucking, [NAICS2007-484121] - General Freight Trucking, Long-Distance, Truckload, [NAICS2007-484110] - General Freight Trucking, Local, [NAICS2007-48411] - General Freight Trucking, Local, [NIGP-96239] - Hauling Services, [NAICS2007-484230] - Specialized Freight (except Used Goods) Trucking, Long-Distance, [NAICS2007-484220] - Specialized Freight (except Used Goods) Trucking, Local, [NAICS2007-484122] - General Freight Trucking, Long-Distance, Less Than Truckload</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kolar Design Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kelly Kolar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>k.kolar@kolardesign.net, c.hutchison@kolardesign.net, kolardesign@kolardesign.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 241-4884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 241-2240, (513) 241-2440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>660 Lincoln Ave Suite 443, Cincinnati, OH 45206 , 660 Lincoln Ave., Cincinnati, OH 45206 , 807 Broadway St. Fl 5, Cincinnati, OH 45202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90600] - Architectural Services, Professional, [NIGP-91548] - Graphic Arts Services (Not Printing), [NIGP-90640] - Graphic Design - Architectural, [NIGP-90699] - Misc. Architect and Other Professional Design, [NIGP-90681] - Graphic Design, [NIGP-96546] - Graphic Design Services For Printing, [NIGP-30559] - Maps, Engineer And Topographical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/30/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Kotasec INC</x:t>
   </x:si>
   <x:si>
-    <x:t>SERVICE, SUPPLIES, CONSTRUCTION</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Marcia Bullock</x:t>
   </x:si>
   <x:si>
     <x:t>mbullock@kotasec.com, jbullock@kotasec.com</x:t>
   </x:si>
   <x:si>
     <x:t>(866) 568-2732</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 247-5598</x:t>
   </x:si>
   <x:si>
     <x:t>627 Congress Park Dr, Dayton, OH 45459</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-84070] - Video Camera-Recorders, Accessories And Parts (Portable Type), [NIGP-99829] - Computers, Parts And Supplies, [NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair, [NIGP-68032] - Burglar Alarms, [NIGP-90671] - Fire Protection, [NIGP-99005] - Alarm Services, [NIGP-07502] - Alarm Systems, Visual And Audio (For Electrically And Mechanically Operated Doors), [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency, [NIGP-84069] - Video Camera-Recorders, Accessories And Parts (Television Studio Type), [NIGP-34017] - Fire and Security Alarm Systems, Custom Installati, [NIGP-68002] - Access Control Systems And Security Systems, [NIGP-98166] - Security And Access Systems (Airport, Library, Hospitals, Etc.) Rental Or Lease, [NIGP-91893] - Security/Safety Consulting, [NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls, [NIGP-71009] - Alarm Systems (For The Hearing Impaired), [NIGP-93673] - Security And Access Systems Maintenance And Repair, [NIGP-99022] - Card Access Security Services, [NIGP-91829] - Computer Software Consulting, [NIGP-84084] - Video And Audio Systems, Accessories And Parts (Closed Circuit Tv) (Including   Surveillance Type), [NIGP-34080] - Smoke Detecting Equipment, [NIGP-91828] - Computer Hardware Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>KRA Designs LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Khalid Joshua</x:t>
   </x:si>
   <x:si>
     <x:t>khalid.design.art@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 732-1112</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-96820] - Building Construction, [NIGP-98300] - Rental Or Lease Services Of Equipment - Clothing, Janitorial, Laundry, Lawn, Painting, Spraying, And Textile Equipment, [NIGP-98355] - Painting Equipment And Supplies Rental Or Lease, [NIGP-63044] - Mix, Paint Water, [NIGP-63050] - Paint, Deck And Floor, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-63056] - Paint, House And Trim</x:t>
+    <x:t>[NIGP-98300] - Rental Or Lease Services Of Equipment - Clothing, Janitorial, Laundry, Lawn, Painting, Spraying, And Textile Equipment, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-96820] - Building Construction, [NIGP-63056] - Paint, House And Trim, [NIGP-63050] - Paint, Deck And Floor, [NIGP-98355] - Painting Equipment And Supplies Rental Or Lease, [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-63044] - Mix, Paint Water</x:t>
   </x:si>
   <x:si>
     <x:t>7/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>KT Holden Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>kholden@ktholden.com</x:t>
   </x:si>
   <x:si>
     <x:t>5/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>L J DeWeese Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Kristen Dilbone</x:t>
   </x:si>
   <x:si>
     <x:t>kldilbone@yahoo.com, kdilbone@lj.com, kidibone@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 440-1736</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 440-0745</x:t>
   </x:si>
   <x:si>
     <x:t>3616 Tipp Cowlesville Rd, Tipp City, OH 45371 , 3616 Tipp-Cowlesville Road, Tipp City, OH 45371</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-90960] - Masonry Construction Services, [NIGP-96896] - Water And Wastewater Treatment Services, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96842] - General Construction, [NIGP-96868] - Sewer and Storm Drain Construction, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park, [NIGP-96800] - Public Works And Related Services, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-96875] - Streetscaping Services, [NIGP-96827] - Culvert Construction, Pipe, [NIGP-91831] - Construction Consulting, [NIGP-65099] - Misc. Park, Playground &amp; Recreational Equipt., [NIGP-96874] - Street Sweeping Services, [NIGP-21015] - Bricks, Concrete, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Landview Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Mary Tracey  Denning
 S Corp</x:t>
   </x:si>
   <x:si>
     <x:t>tdenning@landview-services.com, traceyd321@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 737-8055</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 737-5467</x:t>
   </x:si>
   <x:si>
     <x:t>5381 Princeton Road, Liberty Twp, AL 45011</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc., [NIGP-96872] - Snow And Ice Removal Services, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
-    <x:t>Lawhon and Associates INC</x:t>
-[...23 lines deleted...]
-  <x:si>
     <x:t>Life Changing Family Care Services</x:t>
   </x:si>
   <x:si>
     <x:t>Angel Evans</x:t>
   </x:si>
   <x:si>
     <x:t>lifechangingfamilycare@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 802-5440</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 666-9440</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-95200] - Human Services, [NIGP-95292] - Transitional Living, [NIGP-95221] - Counseling, [NIGP-95215] - Case Management, [NIGP-95205] - Alcohol And Drug Detoxification (Incl. Rehabilitation)</x:t>
   </x:si>
   <x:si>
     <x:t>MacGus Trucking</x:t>
   </x:si>
   <x:si>
     <x:t>bama0047@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 838-9829</x:t>
@@ -1620,93 +1470,105 @@
   <x:si>
     <x:t>4806 Sheller Ave, Dayton, OH 45432 , 4806 Sheller Ave., Dayton, OH 45432</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable), [NIGP-91014] - Door Installation, Maintenance, And Repair (Metal), [NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings), [NIGP-91015] - Door Installation, Maintenance, And Repair (Wood), [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling), [NIGP-91444] - Flooring, [NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)</x:t>
   </x:si>
   <x:si>
     <x:t>Maid N Heaven, INC</x:t>
   </x:si>
   <x:si>
     <x:t>Kimberly Zimmerman</x:t>
   </x:si>
   <x:si>
     <x:t>kfrancois826#@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 414-1560</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96100] - Miscellaneous Services, No. 1, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-95283] - Summer Youth Program, [NIGP-96299] - Misc. Services, [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment, [NIGP-95293] - Try-Out Employment, [NIGP-96459] - Laborers (Common Labor), [NIGP-96457] - Janitors</x:t>
   </x:si>
   <x:si>
     <x:t>6/11/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>MBI Tree Service LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luis Paez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paez@mbitreeservice.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 720-5254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9447 Cold Springs Lane, Waynesville, OH 45068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-96888] - Tree And Shrub Removal Services, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-02006] - Brush Cutters And Saws, Motor Driven, [NIGP-51583] - Tree Trimming And Pruning Equipment (Portable, Power Operated - Not Saws), [NIGP-02004] - Brush And Tree Chippers, [NIGP-02090] - Tree And Root Cutters And Stump Grinders, Tractor Mounted, [NIGP-02204] - Brush Chipper, Cutter And Saw Parts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/7/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>MODIFI Design dba Hydrous WID</x:t>
   </x:si>
   <x:si>
     <x:t>tiffany.lecklider@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-92596] - Waste Water Treatment Engineering, [NIGP-92517] - Civil Engineering, [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering, [NIGP-90799] - Misc. Architect-Engineer and Related Services, [NIGP-90600] - Architectural Services, Professional, [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural, [NIGP-42500] - Furniture: Office, [NIGP-91842] - Engineering Consulting, [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-96248] - Interior Design/Decorator Services, [NIGP-95598] - ROADWAY LIGHTING REPAIR, [NIGP-90707] - Interior Design; Space Planning, [NIGP-90795] - Water Supply, Treatment and Distribution, [NIGP-90764] - Sewage Collection, Treatment and Disposal, [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural, [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc., [NIGP-91899] - Misc. Consulting Services, [NIGP-91897] - Utilities: Gas, Water, Electric Consulting, [NIGP-91854] - Furnishings Consulting, [NIGP-90652] - Interior Design, Space Planning, And Exhibits/Displays</x:t>
   </x:si>
   <x:si>
     <x:t>7/10/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>MPW Contractors Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>New Industry Standard LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Lynch</x:t>
   </x:si>
   <x:si>
     <x:t>info@new-industry-standard.com, marcuslynch@new-industry-standard.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 251-1624, (937) 226-1443</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 226-1588, (296) 666-4356, (206) 666-4356</x:t>
   </x:si>
   <x:si>
     <x:t>3329 Stanley Avenue, Suite C, Dayton, OH 45404 , 374 Greystone Drive, Dayton, OH 45458 , 3329 Stanley Avenue, Ste. C, Dayton, OH 45404</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-91010] - Chimney Installation, Maintenance And Repair, [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling), [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-91065] - Remodeling And Alterations, [NIGP-90900] - Building Construction Services, New, [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-90638] - General Construction - Architectural, [NIGP-91006] - Carpentry Maintenance And Repair Services, [NAICS2007-236118] - Residential Remodelers, [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-90960] - Masonry Construction Services, [NIGP-90932] - Doors and Windows, [NIGP-91003] - Building Cleaning, Exterior, [NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc., [NIGP-91427] - Carpentry, [NIGP-91831] - Construction Consulting, [NAICS2007-238130] - Framing Contractors, [NIGP-91079] - Window Installation, Maintenance And Repair (Metal), [NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems), [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2027</x:t>
   </x:si>
   <x:si>
     <x:t>NineFive Holdings LLC</x:t>
   </x:si>
   <x:si>
     <x:t>ninefiveholdingsllc@gmail.com, ninefiveholdingllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 572-7412</x:t>
   </x:si>
   <x:si>
     <x:t>1551 High Street, Columbus, OH 43207</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-97584] - Trailer Rental Or Lease, [NIGP-96832] - Demolition, [NIGP-96897] - Wrecking And Removal Services, [NIGP-96871] - Solid Or Liquid Waste Disposal (Including Management Services) (See 962-45 For Hazardous Waste Disposal), [NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease, [NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>8/16/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Northside Construction &amp; Supply Co., Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Barbara Mason
 William Glenn</x:t>
@@ -1717,377 +1579,308 @@
   <x:si>
     <x:t>(513) 542-1344, (513) 541-4355</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 270-2679, (513) 541-4366</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding), [NIGP-77000] - Roofing, [NIGP-16500] - Cafeteria And Kitchen Equipment, Commercial, [NIGP-65800] - Pipe And Tubing, [NIGP-90900] - Building Construction Services, New, [NIGP-57081] - Steel Studs, Dry Wall, [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products, [NIGP-46000] - Hose, Accessories, And Supplies: Industrial, Commercial, And Garden, [NIGP-04500] - Appliances And Equipment, Household Type, [NIGP-15000] - Builder's Supplies, [NIGP-42000] - Furniture: Cafeteria, Chapel, Dormitory, Household, Library, Lounge, School, [NIGP-35000] - Flags, Flag Poles, Banners, And Accessories, [NIGP-41500] - Furniture: Laboratory, [NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies, [NIGP-45000] - Hardware And Related Items, [NIGP-32000] - Fastening, Packaging, Strapping, Tying Equipment And Supplies, [NIGP-54000] - Lumber And Related Products, [NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products, [NIGP-65900] - Pipe And Tubing Fittings, [NIGP-91430] - Concrete, [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic), [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies, [NIGP-42500] - Furniture: Office, [NIGP-66500] - Plastics, Resins, Fiberglass: Construction, Forming, Laminating, And Molding Equipment, Accessories, And Supplies, [NIGP-83200] - Tape (Not Data Processing, Measuring, Optical, Sewing, Sound, Or Video), [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies, [NIGP-00500] - Abrasives, [NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-65000] - Park, Playground, Recreational Area And Swimming Pool Equipment, [NIGP-31500] - Epoxy Based Formulations For Adhesives, Coatings, And Related Agents</x:t>
   </x:si>
   <x:si>
     <x:t>7/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Now and Zen Terrariums</x:t>
   </x:si>
   <x:si>
     <x:t>nowandzenterrariums@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-23202] - Artificial Plants, Shrubs, And Trees, [NIGP-59540] - Nursery, Greenhouse And Floral Supplies: Labels, Planters, Pots, Tags, Trellises, Etc., [NIGP-23235] - Floral Supplies: Artificial Flowers, Floral Tape, Etc.</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>O A Spencer Inc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Ohexas Creatives Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Chrisondra Goodwine</x:t>
   </x:si>
   <x:si>
     <x:t>info@ohexascreatives.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-4082, (937) 469-9063</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91831] - Construction Consulting, [NIGP-90505] - Aerial Photography, [NIGP-96199] - Misc. Professional Services, [NIGP-80345] - Music Systems And Components: Amplifiers, Mixers, Preamplifiers, Tuners, Turntables, Etc., [NIGP-91572] - Photography (Not Including Aerial Photography), [NIGP-91876] - Marketing Consulting, [NIGP-96258] - Professional Services (Not Otherwise Classified), [NIGP-95200] - Human Services, [NIGP-20055] - Shirts, Jackets, Hats, etc.: Custom Silk Screen</x:t>
   </x:si>
   <x:si>
     <x:t>4/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Oh-Man Enterprises LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tonya Mann</x:t>
   </x:si>
   <x:si>
     <x:t>tonya@ome-toledo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 392-2898</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-63021] - Colors, Tinting (Oil Or Universal Type) And Lettering, [NIGP-31599] - Misc. Epoxy Based Adhesives, Coatings, [NIGP-63009] - Coatings, Masonry (For Brick, Cinder Block, Concrete, Etc.), [NIGP-31550] - Coatings, Protective (For Wood), [NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types), [NIGP-31540] - Coatings, Protective (For Metal), [NIGP-63064] - Paint, Spray (Aerosol), [NIGP-31530] - Coatings, Protective (For Masonry Including Concrete Floor), [NIGP-63062] - Paint, Rust Preventative, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types), [NIGP-63061] - Paint, Masonry, [NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc., [NIGP-63022] - Fillers And Sealers, Masonry: Block Fillers, Water Repellent Solutions, Etc.</x:t>
   </x:si>
   <x:si>
     <x:t>7/15/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Outdoor Enterprise LLC</x:t>
-[...35 lines deleted...]
-    <x:t>12/15/2025</x:t>
+    <x:t>One Degree Benefits LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Babiya Polk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>babiya@onedegreebenefits.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(614) 557-9844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-96199] - Misc. Professional Services, [NIGP-96247] - Hoisting And Lifting Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>PCS Technologies LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Pete Constantinides
 Shawna Constantinides</x:t>
   </x:si>
   <x:si>
     <x:t>shawnal@pcs-technologies.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 868-8727</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 844-8727</x:t>
   </x:si>
   <x:si>
     <x:t>6515 Winford Ave., Ste. B, Hamilton, OH 45011 , 6515 Winford Ave, Suite B, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96199] - Misc. Professional Services, [NIGP-93921] - Computers, Data Processing Equipment And Accessories (Not Word Processing Equipment), Maintenance And Repair, [NIGP-92557] - Instrumentation/Engineering, [NIGP-95285] - Support Services, [NIGP-49396] - Water Quality Monitoring Equipment: Bod Analyzers, Turbidimeters, Well Samplers, Etc.</x:t>
   </x:si>
   <x:si>
-    <x:t>3/19/2026</x:t>
+    <x:t>3/30/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Peek Performance LLC</x:t>
   </x:si>
   <x:si>
     <x:t>peekperformancellc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS2007-238310] - Drywall and Insulation Contractors, [NAICS2007-23831] - Drywall and Insulation Contractors, [NIGP-15033] - Grout, Drywall, [NIGP-32071] - Screws: Coach, Drywall, Eye, Lag, Phillips, Set, Thumb, Etc., [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)</x:t>
   </x:si>
   <x:si>
     <x:t>10/4/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Professional Cleaning Services LLC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Proficient Information Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Tina Bustillo</x:t>
   </x:si>
   <x:si>
     <x:t>tmbustillo@yahoo.com, tina@pi-tech-inc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 470-1300</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 298-5405</x:t>
   </x:si>
   <x:si>
     <x:t>522 Shafor Blvd, Dayton, OH 45419 , 522 Shafor Boulevard, Dayton, OH 45419</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91829] - Computer Software Consulting, [NIGP-93673] - Security And Access Systems Maintenance And Repair, [NIGP-92045] - Software Maintenance/Support, [NIGP-96426] - Computer Programming Personnel, [NIGP-92004] - Applications Software (For Main Frame Systems)</x:t>
   </x:si>
   <x:si>
     <x:t>Proflex Construction Supplies LLC</x:t>
   </x:si>
   <x:si>
     <x:t>davidehlers@proflexcs.com, proflexcs@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 515-8257</x:t>
   </x:si>
   <x:si>
     <x:t>308 albion ave., cincinnati , OH 45246</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96832] - Demolition, [NIGP-96842] - General Construction, [NIGP-96897] - Wrecking And Removal Services</x:t>
-[...2 lines deleted...]
-    <x:t>1/10/2026</x:t>
+    <x:t>[NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-76003] - Backhoe, [NIGP-96827] - Culvert Construction, Pipe, [NIGP-96861] - Pavement Marking Services (Including Removal Of Markings), [NIGP-75035] - Crushed Stone (Includes Riprap), [NIGP-92519] - Concrete Engineering, [NIGP-65018] - Combination Sets, Playground, [NIGP-96832] - Demolition, [NIGP-96819] - Bridge Reconstruction/Rehabilitation, [NIGP-96818] - Back Flow Preventer Testing Services, [NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots, [NIGP-91831] - Construction Consulting, [NIGP-96839] - Excavating and Tunneling, [NIGP-96826] - Crushing, Screening, Etc. Of Stone And Other Road Materials, [NIGP-97524] - Construction Equipment (Not Otherwise Classified) Rental Or Lease, [NIGP-76026] - Earth Pulverizers And Grinders, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-97513] - Asphalt Equipment And Accessory Rental Or Lease, [NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc., [NIGP-90974] - Site Work, [NIGP-98347] - Lawn Equipment Rental Or Lease, [NIGP-99837] - Electrical Supplies, [NIGP-75030] - Concrete, Precast, [NIGP-97526] - Cranes And Buckets Rental Or Lease, [NIGP-90965] - Metal Construction Services, [NIGP-90641] - Construction Management, [NIGP-96842] - General Construction, [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed, [NIGP-96897] - Wrecking And Removal Services, [NIGP-57077] - Steel, Reinforcing, Mesh</x:t>
   </x:si>
   <x:si>
     <x:t>PureConfidenceCleaning LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jalaal Hampton</x:t>
   </x:si>
   <x:si>
     <x:t>pccllc19@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 603-4167</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-04550] - Kitchen Units, Compact, Complete, [NIGP-04518] - Cleaners And Sweepers, Hand-Operated, [NIGP-04554] - Ranges, Stove Tops, And Ovens, Electric</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Control Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>David Nolan</x:t>
   </x:si>
   <x:si>
     <x:t>dave@qcsoh.com</x:t>
   </x:si>
   <x:si>
     <x:t>(216) 276-8539</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-30299] - Misc. Engineering Services, [NIGP-30200] - ENGINEERING SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>6/8/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Quinns Commercial Cleaning Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarah Quinn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>squinn@quinnscleaningco.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 751-7844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing, [NIGP-91081] - Window Washing Services, [NIGP-92893] - Washing, Waxing, Polishing, Steam Cleaning, Disinfecting, Etc., [NIGP-96221] - Cleaning Services, Steam And Pressure</x:t>
+  </x:si>
+  <x:si>
     <x:t>R20 Consulting LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kellie C.</x:t>
   </x:si>
   <x:si>
     <x:t>rotunnokc@r2oconsulting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(216) 400-8001</x:t>
   </x:si>
   <x:si>
     <x:t>11215 Edgewater Drive, Cleveland, OH 44102</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Richmond Foot and Ankle Clinic</x:t>
-[...14 lines deleted...]
-    <x:t>Roby Services Ltd dba Roby Supply</x:t>
+    <x:t>Roby Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Wendell Roby
 Michelle Sledge</x:t>
   </x:si>
   <x:si>
     <x:t>msledge@robysupply.com, wroby@robysupply.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 254-2384</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 254-2674</x:t>
   </x:si>
   <x:si>
     <x:t>42 N Torrence St, Dayton, OH 45403 , 42 N. Torrence St., Dayton, OH 45403</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-45018] - Cans, Buckets, And Lids, General Purpose (Including Paint Cans And Buckets), [NIGP-16500] - Cafeteria And Kitchen Equipment, Commercial, [NIGP-45034] - Garbage Cans, Containers And Racks, [NIGP-19299] - Misc. Cleaning Compositions, Detergents, etc., [NIGP-36585] - Vacuum Cleaners, Electrical, Household type, [NIGP-42500] - Furniture: Office, [NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies, [NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding), [NIGP-36510] - Brushes And Pads, Floor Machine Type, [NIGP-35000] - Flags, Flag Poles, Banners, And Accessories, [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies, [NIGP-36550] - Power Sweepers And Brooms, Warehouse Type (Not Road And Street), Parts And Accessories, [NIGP-48506] - Bottles, Glass (For Cleaners, Detergents, And Janitorial Supplies), [NIGP-36515] - Carpet Cleaning Machines (Foam, Hot Water, Steam, Etc.), Parts And Accessories, [NIGP-36520] - Edgers And Sanders, Floor Type, Parts And Accessories, [NIGP-04578] - Vacuum Cleaners, Electric (Including Parts And Accessories), [NIGP-47531] - Dispensers, Hospital (Not Otherwise Classified), [NIGP-45099] - Misc. Hardware, [NIGP-36570] - Shampoo And Spray Buffing Machines, Parts And Accessories, [NIGP-36580] - Vacuum Cleaners, (Commercial, Wet Or Dry), Parts, And Accessories, [NIGP-36530] - Polishing And Scrubbing Machines, Commercial Type, Parts And Accessories, [NIGP-19246] - Ice And Snow Removal Chemicals (See 775-45 For Road Salt), [NIGP-36500] - Floor Maintenance Machines, Parts, And Accessories, [NIGP-36525] - Floor Covering Stripping Machines (For Removing Glued Down Floor Covering), Parts And Accessories, [NIGP-48502] - Animal Cage Cleaning Compound, [NIGP-48500] - Janitorial Supplies, General Line, [NIGP-19036] - Chemicals, Bulk (Not Otherwise Itemized), [NIGP-47541] - Gloves And Finger Cots, Medical Type, [NIGP-14572] - Washer Brushes, Car/Truck, [NIGP-19217] - Chemical Spill Solvents And Detergents, [NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel, [NIGP-47520] - Cleaning Equipment And Supplies (For Infectious Body Fluid), [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire), [NIGP-46030] - Garden (Water) Hose, Plastic And Rubber (Including Soaker Hoses), [NIGP-36560] - Scrubbing Machines (With Vacuum Pickup), Parts And Accessories, [NIGP-19240] - Glue Solvents, [NIGP-36599] - Misc. Floor Maintenance Machines, [NIGP-48501] - Ammonia, Household (Plain Or Sudsing)</x:t>
   </x:si>
   <x:si>
     <x:t>7/21/2027</x:t>
   </x:si>
   <x:si>
     <x:t>ROD TECHS INC</x:t>
   </x:si>
   <x:si>
+    <x:t>SUPPLIES, CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yates
 Luther Yates</x:t>
   </x:si>
   <x:si>
     <x:t>lutheryates@rodtechs.org</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 575-2084, (513) 522-1111</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 575-2731, (513) 522-1234, (513) 522-1111</x:t>
   </x:si>
   <x:si>
     <x:t>P O Box 101, Milford, OH 45150 , 1727 Galbraith Road, Cincinnati, OH 45239 , 1727 W. Galbraith Road, Cincinnati, OH 45239 , 611 Shepard Lane, Cincinnati, OH 45242</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91479] - Structural Steel, [NIGP-21072] - Risers And Cones, Reinforced Concrete, [NIGP-21025] - Concrete Pilings, [NIGP-57076] - Steel, Reinforcing, Bars And Rods, [NIGP-57078] - Steel, Reinforcing, Fabricated, [NIGP-57077] - Steel, Reinforcing, Mesh</x:t>
   </x:si>
   <x:si>
     <x:t>Rolland Specialty Vehicles &amp; Products Inc - RSVP</x:t>
   </x:si>
   <x:si>
     <x:t>John Arnos</x:t>
   </x:si>
   <x:si>
     <x:t>mackarnos@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 410-4142</x:t>
   </x:si>
   <x:si>
     <x:t>6/27/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Samb LLC Services</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Security Fence Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Frankenstein</x:t>
   </x:si>
   <x:si>
     <x:t>nbrown@sfence.com, dave@sfence.com, cfrankenstein@sfence.com, Dan@sfence.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 681-3700</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 898-0609, (513) 671-5487, (513) 233-5745, (513) 681-5487, (937) 898-3530</x:t>
   </x:si>
   <x:si>
     <x:t>4260 Dane Ave, Cincinnati, OH 45223</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings), [NIGP-55082] - Traffic Counters, Monitors, And Accessories, [NIGP-96851] - Lighting, Street - Construction and Repair, [NIGP-33099] - Misc. Fencing, [NIGP-98815] - Fence Installation, Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>7/28/2027</x:t>
@@ -2105,89 +1898,50 @@
     <x:t>[NIGP-95253] - Home Management, [NIGP-95274] - Referral Services, [NIGP-95280] - Senior Aides Program</x:t>
   </x:si>
   <x:si>
     <x:t>3/20/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Staub Cleaning Services</x:t>
   </x:si>
   <x:si>
     <x:t>Jen Staub
 LLC [MISSING]</x:t>
   </x:si>
   <x:si>
     <x:t>jen@staubcleaning.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 610-8521</x:t>
   </x:si>
   <x:si>
     <x:t>2108 Carol Pkwy, Kettering, OH 45440</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90976] - Site Work (Incl. Site Clean-Up), [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-91099] - Misc. Building Maintenance and Repair Services</x:t>
   </x:si>
   <x:si>
-    <x:t>Steel It LLC</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Sterling Hawk Public Relations LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Fred Strahorn</x:t>
   </x:si>
   <x:si>
     <x:t>fredstrahorn@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-7367</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91500] - Communications And Media Related Services, [NIGP-91800] - Consulting Services</x:t>
   </x:si>
   <x:si>
     <x:t>10/2/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Tall View Palladium INC</x:t>
   </x:si>
   <x:si>
     <x:t>George Tuck, III
 George Tuck</x:t>
   </x:si>
   <x:si>
@@ -2250,54 +2004,54 @@
   <x:si>
     <x:t>(937) 845-3896</x:t>
   </x:si>
   <x:si>
     <x:t>10331 Marquart Road, New Carlisle, OH 45344</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS2007-238310] - Drywall and Insulation Contractors, [NIGP-91038] - Insulation And Asbestos Installation, Maintenance, Repair And Removal Services (Includes Inspection And Monitoring)</x:t>
   </x:si>
   <x:si>
     <x:t>6/5/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Three Kings Hauling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Dramier Davis</x:t>
   </x:si>
   <x:si>
     <x:t>dramier.davis13@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-2837</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-74502] - Asphalt, Ac (Asphalt/Cement), [NIGP-76561] - Snow Plows, Vehicle Mounted, [NIGP-07054] - Trucks, Diesel (All Capacities)</x:t>
-[...2 lines deleted...]
-    <x:t>11/28/2025</x:t>
+    <x:t>[NIGP-76030] - Graders, Elevating Type, [NIGP-76044] - Loaders, Front End (For Crawler Tractors), [NIGP-07078] - Trailers, Lowboy, [NIGP-75035] - Crushed Stone (Includes Riprap), [NIGP-07022] - Off-Road Vehicles (Tracked Or Wheeled), [NIGP-76003] - Backhoe, [NIGP-07048] - Trucks (One Ton And Less Capacity), [NIGP-76516] - Crushing Machines, [NIGP-07054] - Trucks, Diesel (All Capacities), [NIGP-07051] - Trucks (Over One Ton Capacity), [NIGP-76036] - Graders, Towed Types, [NIGP-54548] - Milling Machines, [NIGP-96239] - Hauling Services, [NIGP-76033] - Graders, Motorized, [NIGP-76047] - Loaders, Front End (For Trucks), [NIGP-76561] - Snow Plows, Vehicle Mounted, [NIGP-07099] - Misc. Auto. Vehicles, [NIGP-74502] - Asphalt, Ac (Asphalt/Cement), [NIGP-76004] - Backhoe/Loader Combination, [NIGP-75535] - Asphalt Pavers, Towed Type, [NIGP-74501] - Aggregate, Precoated, [NIGP-07047] - Trucks, Cab And Chassis Only, [NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc., [NIGP-75077] - Sand And Gravel, [NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt), [NIGP-76006] - Blades: Dozer, Grader, Scraper, Snow Plow, Etc., [NIGP-76050] - Loaders, Front End (For Wheel Type Tractors)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/24/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Alphonso Spence</x:t>
   </x:si>
   <x:si>
     <x:t>alphonsospence@gmail.com, alphonso@trinity-corporation.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-1297, (937) 331-8336</x:t>
   </x:si>
   <x:si>
     <x:t>(866) 353-0376, (888) 206-9237, (937) 312-9395</x:t>
   </x:si>
   <x:si>
     <x:t>954 Elk Hollow Lane, Centerville, OH 45459</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91838] - Education And Training Consulting, [NIGP-91883] - Organizational Development Consulting, [NIGP-96105] - Arbitration, Mediation, And Alternative Dispute Resolution Services, [NIGP-91875] - Management Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>9/26/2026</x:t>
   </x:si>
@@ -2305,102 +2059,70 @@
     <x:t>Turn-Key Environmental Consultants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Linda Treasure
 William M</x:t>
   </x:si>
   <x:si>
     <x:t>linda@turn-keyenvironmental.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 335-8807</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 339-4882</x:t>
   </x:si>
   <x:si>
     <x:t>790 Barnhart Rd, Troy, OH 45373 , 790 Barnhart Road, Troy, OH 45373</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-92535] - Environmental Engineering, [NIGP-96119] - Conservation and Resource Management, [NIGP-96289] - Vehicle Transporting Services, [NIGP-96296] - Well Services (Including Oil, Gas, And Water): Drilling, Plugging, Consulting, Maintenance, Repair, Etc., [NIGP-96143] - Hydrological And Oceanography Services, [NIGP-96132] - Environmental Impact Studies, [NIGP-10030] - Hazardous Material (Chemicals) Containment/Storage, [NIGP-91843] - Environmental Consulting, [NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate, [NIGP-96495] - Well Drillers, [NIGP-90665] - Environmental Impact Studies, Assessments or State</x:t>
   </x:si>
   <x:si>
     <x:t>9/20/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Wilcox Family Chiropractic LLC</x:t>
-[...50 lines deleted...]
-    <x:t>[NIGP-76587] - Tractors, Wheel Type (Except Farm Tractors) (Including Walk-Behind Type), [NIGP-56057] - Tractors, Warehouse</x:t>
+    <x:t>W C Jones Asphalt Paving Company INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leo Lucas
+Libra Gédéon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leo.lucas1@wcjonesasphalt.com, wcjonesasphalt@sbcglobal.net, lgedeon@wcjonesasphalt.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 228-1253, (937) 313-4695, (513) 620-4810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 228-9300, 2289300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905 S Broadway St, Dayton, OH 45417 , 905 S. Broadway St., Dayton, OH 45417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-92914] - Asphalt Pavers Maintenance And Repair, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-95525] - Curbing, driveways, sidewalks, [NIGP-96814] - Alley Resurfacing (Paving), [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-91831] - Construction Consulting, [NIGP-96896] - Water And Wastewater Treatment Services, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-96862] - Pavement Data Collection Services, [NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES, [NIGP-98886] - Tennis and Sports Court Repair and Renovation, [NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>WRCX-TV 40 LLC</x:t>
   </x:si>
   <x:si>
     <x:t>wrcxtv40.com@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91578] - Television Commercial Production, [NIGP-91582] - Video Production, [NIGP-91503] - Advertising/Public Relations, [NIGP-91807] - Advertising Consulting, [NIGP-91509] - Audio/Video Production Services Complete, [NIGP-91542] - Film Production, [NIGP-91876] - Marketing Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Yohanne Spears/Alakya Mathankeri-Spears</x:t>
   </x:si>
   <x:si>
     <x:t>MSManagementOHIO@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(240) 505-0421</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-97199] - Real Property Rental or Lease, [NIGP-97135] - Land, Rental Or Lease, [NIGP-91806] - Administrative Consulting, [NIGP-91804] - Accounting/Auditing/Budget Consulting, [NIGP-91875] - Management Consulting, [NIGP-96199] - Misc. Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Zan Creative INC</x:t>
   </x:si>
@@ -2526,54 +2248,54 @@
       <x:alignment vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R97e5d1d3ff334afe" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rf41553172b3e4a7e" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R0e2175559d5c4479" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R5960270eea984be1" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R99d2b9bb64484dc1" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R0512cbb9f8414d18" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2821,69 +2543,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:tabColor rgb="FFDC0000"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q124"/>
+  <x:dimension ref="A1:Q110"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" workbookViewId="0">
       <x:pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <x:selection pane="topRight" activeCell="B1" sqref="B1"/>
       <x:selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <x:selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="43.28515625" bestFit="1" customWidth="1"/>
+    <x:col min="1" max="1" width="49.5703125" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4" bestFit="1" customWidth="1"/>
     <x:col min="3" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="5.140625" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="19.5703125" bestFit="1" customWidth="1"/>
-    <x:col min="8" max="8" width="96.7109375" bestFit="1" customWidth="1"/>
-    <x:col min="9" max="10" width="65.7109375" bestFit="1" customWidth="1"/>
+    <x:col min="8" max="8" width="78" bestFit="1" customWidth="1"/>
+    <x:col min="9" max="9" width="39.42578125" bestFit="1" customWidth="1"/>
+    <x:col min="10" max="10" width="65.7109375" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="133.28515625" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="140" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
     <x:col min="14" max="17" width="10.5703125" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="4" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F2" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G2" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L2" s="4" t="s">
@@ -2929,5318 +2652,4690 @@
       </x:c>
       <x:c r="N3" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O3" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P3" s="6" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q3" s="6" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B4" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D4" s="10"/>
-      <x:c r="E4" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E4" s="10"/>
       <x:c r="F4" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="12" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H4" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I4" s="12" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J4" s="12" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K4" s="12" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="L4" s="12" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="M4" s="10">
-        <x:v>125512</x:v>
+        <x:v>114968</x:v>
       </x:c>
       <x:c r="N4" s="10" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O4" s="10" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P4" s="10"/>
-      <x:c r="Q4" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q4" s="10"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B5" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="16"/>
       <x:c r="E5" s="16"/>
       <x:c r="F5" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G5" s="18" t="s">
+      <x:c r="G5" s="18"/>
+      <x:c r="H5" s="18" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="H5" s="18" t="s">
+      <x:c r="I5" s="18"/>
+      <x:c r="J5" s="18" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="I5" s="18" t="s">
+      <x:c r="K5" s="18"/>
+      <x:c r="L5" s="18" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="J5" s="18" t="s">
+      <x:c r="M5" s="16">
+        <x:v>133994</x:v>
+      </x:c>
+      <x:c r="N5" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="K5" s="18" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="O5" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P5" s="16"/>
       <x:c r="Q5" s="16"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="8" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B6" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D6" s="10"/>
+      <x:c r="E6" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F6" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G6" s="12" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H6" s="12" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="I6" s="12" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="B6" s="10" t="s">
-[...7 lines deleted...]
-      <x:c r="F6" s="12" t="s">
+      <x:c r="J6" s="12"/>
+      <x:c r="K6" s="12"/>
+      <x:c r="L6" s="12"/>
+      <x:c r="M6" s="10">
+        <x:v>134779</x:v>
+      </x:c>
+      <x:c r="N6" s="10" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="G6" s="12"/>
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O6" s="10" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P6" s="10"/>
-      <x:c r="Q6" s="10"/>
+      <x:c r="Q6" s="10" t="s">
+        <x:v>37</x:v>
+      </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B7" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D7" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D7" s="16"/>
       <x:c r="E7" s="16"/>
       <x:c r="F7" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G7" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H7" s="18" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I7" s="18" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="J7" s="18" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="H7" s="18" t="s">
+      <x:c r="K7" s="18"/>
+      <x:c r="L7" s="18" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="I7" s="18" t="s">
+      <x:c r="M7" s="16">
+        <x:v>128405</x:v>
+      </x:c>
+      <x:c r="N7" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="J7" s="18" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="O7" s="16" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="P7" s="16"/>
       <x:c r="Q7" s="16"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="8" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D8" s="10"/>
+      <x:c r="C8" s="10"/>
+      <x:c r="D8" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E8" s="10"/>
       <x:c r="F8" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G8" s="12" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H8" s="12" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="I8" s="12" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="J8" s="12" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="K8" s="12"/>
+      <x:c r="L8" s="12"/>
+      <x:c r="M8" s="10">
+        <x:v>121772</x:v>
+      </x:c>
+      <x:c r="N8" s="10" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H8" s="12" t="s">
-[...21 lines deleted...]
-      <x:c r="P8" s="10"/>
+      <x:c r="O8" s="10"/>
+      <x:c r="P8" s="10" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="Q8" s="10"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B9" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C9" s="16"/>
+      <x:c r="D9" s="16"/>
+      <x:c r="E9" s="16"/>
+      <x:c r="F9" s="18" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G9" s="18" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H9" s="18" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I9" s="18" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J9" s="18" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K9" s="18" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B9" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G9" s="18" t="s">
+      <x:c r="L9" s="18" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H9" s="18" t="s">
+      <x:c r="M9" s="16">
+        <x:v>107222</x:v>
+      </x:c>
+      <x:c r="N9" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="I9" s="18" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="O9" s="16"/>
       <x:c r="P9" s="16"/>
-      <x:c r="Q9" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q9" s="16"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="8" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B10" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C10" s="10"/>
+      <x:c r="C10" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D10" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E10" s="10"/>
+      <x:c r="E10" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F10" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G10" s="12" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H10" s="12" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I10" s="12" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="H10" s="12" t="s">
+      <x:c r="J10" s="12"/>
+      <x:c r="K10" s="12"/>
+      <x:c r="L10" s="12" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="I10" s="12" t="s">
+      <x:c r="M10" s="10">
+        <x:v>134307</x:v>
+      </x:c>
+      <x:c r="N10" s="10" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="J10" s="12" t="s">
-[...10 lines deleted...]
-      <x:c r="O10" s="10"/>
+      <x:c r="O10" s="10" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="P10" s="10" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="Q10" s="10"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q10" s="10" t="s">
+        <x:v>65</x:v>
+      </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B11" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C11" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D11" s="16"/>
+      <x:c r="E11" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F11" s="18" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G11" s="18" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B11" s="16" t="s">
-[...8 lines deleted...]
-      <x:c r="G11" s="18" t="s">
+      <x:c r="H11" s="18" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="H11" s="18" t="s">
+      <x:c r="I11" s="18" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="I11" s="18" t="s">
+      <x:c r="J11" s="18" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="J11" s="18" t="s">
+      <x:c r="K11" s="18" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="K11" s="18" t="s">
+      <x:c r="L11" s="18" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="L11" s="18" t="s">
+      <x:c r="M11" s="16">
+        <x:v>107223</x:v>
+      </x:c>
+      <x:c r="N11" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="M11" s="16">
-[...5 lines deleted...]
-      <x:c r="O11" s="16"/>
+      <x:c r="O11" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="P11" s="16"/>
-      <x:c r="Q11" s="16"/>
+      <x:c r="Q11" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="8" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B12" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C12" s="10"/>
+      <x:c r="D12" s="10"/>
+      <x:c r="E12" s="10"/>
+      <x:c r="F12" s="12" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="G12" s="12" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H12" s="12" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I12" s="12" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="J12" s="12"/>
-      <x:c r="K12" s="12"/>
+      <x:c r="J12" s="12" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="K12" s="12" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="L12" s="12" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="M12" s="10">
-        <x:v>134307</x:v>
+        <x:v>111574</x:v>
       </x:c>
       <x:c r="N12" s="10" t="s">
-        <x:v>81</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="O12" s="10"/>
+      <x:c r="P12" s="10"/>
+      <x:c r="Q12" s="10"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D13" s="16"/>
-      <x:c r="E13" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E13" s="16"/>
       <x:c r="F13" s="18" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G13" s="18" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H13" s="18" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I13" s="18" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="J13" s="18" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="K13" s="18" t="s">
+      <x:c r="J13" s="18"/>
+      <x:c r="K13" s="18"/>
+      <x:c r="L13" s="18" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="L13" s="18" t="s">
+      <x:c r="M13" s="16">
+        <x:v>134439</x:v>
+      </x:c>
+      <x:c r="N13" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="O13" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P13" s="16"/>
-      <x:c r="Q13" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q13" s="16"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="10"/>
       <x:c r="D14" s="10"/>
       <x:c r="E14" s="10"/>
       <x:c r="F14" s="12" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G14" s="12" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H14" s="12" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I14" s="12" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J14" s="12" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K14" s="12" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L14" s="12" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M14" s="10">
-        <x:v>111574</x:v>
+        <x:v>102401</x:v>
       </x:c>
       <x:c r="N14" s="10" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="O14" s="10"/>
       <x:c r="P14" s="10"/>
       <x:c r="Q14" s="10"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B15" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C15" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D15" s="16"/>
+      <x:c r="C15" s="16"/>
+      <x:c r="D15" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E15" s="16"/>
       <x:c r="F15" s="18" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G15" s="18" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H15" s="18" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I15" s="18" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-      <x:c r="K15" s="18"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J15" s="18" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="K15" s="18" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="L15" s="18" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="M15" s="16">
-        <x:v>134439</x:v>
+        <x:v>118164</x:v>
       </x:c>
       <x:c r="N15" s="16" t="s">
-        <x:v>105</x:v>
-[...4 lines deleted...]
-      <x:c r="P15" s="16"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="O15" s="16"/>
+      <x:c r="P15" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="Q15" s="16"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="8" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B16" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C16" s="10"/>
+      <x:c r="C16" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D16" s="10"/>
       <x:c r="E16" s="10"/>
       <x:c r="F16" s="12" t="s">
-        <x:v>108</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G16" s="12" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H16" s="12" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I16" s="12" t="s">
-        <x:v>111</x:v>
-[...1 lines deleted...]
-      <x:c r="J16" s="12" t="s">
         <x:v>112</x:v>
       </x:c>
+      <x:c r="J16" s="12"/>
       <x:c r="K16" s="12" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="L16" s="12" t="s">
+      <x:c r="L16" s="12"/>
+      <x:c r="M16" s="10">
+        <x:v>102480</x:v>
+      </x:c>
+      <x:c r="N16" s="10" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="M16" s="10">
-[...5 lines deleted...]
-      <x:c r="O16" s="10"/>
+      <x:c r="O16" s="10" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="P16" s="10"/>
       <x:c r="Q16" s="10"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B17" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="16"/>
-      <x:c r="D17" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D17" s="16"/>
       <x:c r="E17" s="16"/>
       <x:c r="F17" s="18" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G17" s="18" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H17" s="18" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="G17" s="18" t="s">
+      <x:c r="I17" s="18" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="H17" s="18" t="s">
+      <x:c r="J17" s="18" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="I17" s="18" t="s">
+      <x:c r="K17" s="18" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="J17" s="18" t="s">
+      <x:c r="L17" s="18" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="K17" s="18" t="s">
+      <x:c r="M17" s="16">
+        <x:v>102491</x:v>
+      </x:c>
+      <x:c r="N17" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="L17" s="18" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O17" s="16"/>
-      <x:c r="P17" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P17" s="16"/>
       <x:c r="Q17" s="16"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="8" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B18" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C18" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D18" s="10"/>
       <x:c r="E18" s="10"/>
       <x:c r="F18" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G18" s="12" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H18" s="12" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I18" s="12" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="H18" s="12" t="s">
+      <x:c r="J18" s="12" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="I18" s="12" t="s">
+      <x:c r="K18" s="12" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J18" s="12"/>
-      <x:c r="K18" s="12" t="s">
+      <x:c r="L18" s="12" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="L18" s="12"/>
       <x:c r="M18" s="10">
-        <x:v>102480</x:v>
+        <x:v>102274</x:v>
       </x:c>
       <x:c r="N18" s="10" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="O18" s="10" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P18" s="10"/>
       <x:c r="Q18" s="10"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B19" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C19" s="16"/>
+      <x:c r="C19" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D19" s="16"/>
       <x:c r="E19" s="16"/>
       <x:c r="F19" s="18" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G19" s="18" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H19" s="18" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="18" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="18" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K19" s="18" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L19" s="18" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M19" s="16">
-        <x:v>102491</x:v>
+        <x:v>134101</x:v>
       </x:c>
       <x:c r="N19" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="O19" s="16"/>
+      <x:c r="O19" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
       <x:c r="P19" s="16"/>
       <x:c r="Q19" s="16"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="8" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D20" s="10"/>
+      <x:c r="D20" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E20" s="10"/>
       <x:c r="F20" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G20" s="12" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H20" s="12" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I20" s="12" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="J20" s="12" t="s">
+      <x:c r="J20" s="12"/>
+      <x:c r="K20" s="12"/>
+      <x:c r="L20" s="12" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="K20" s="12" t="s">
+      <x:c r="M20" s="10">
+        <x:v>134521</x:v>
+      </x:c>
+      <x:c r="N20" s="10" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="L20" s="12" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O20" s="10" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="P20" s="10"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="P20" s="10" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="Q20" s="10"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C21" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C21" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D21" s="16"/>
       <x:c r="E21" s="16"/>
       <x:c r="F21" s="18" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G21" s="18" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H21" s="18" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="I21" s="18"/>
+      <x:c r="J21" s="18" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="H21" s="18" t="s">
+      <x:c r="K21" s="18"/>
+      <x:c r="L21" s="18" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="I21" s="18" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M21" s="16">
-        <x:v>102594</x:v>
+        <x:v>133042</x:v>
       </x:c>
       <x:c r="N21" s="16" t="s">
-        <x:v>154</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="O21" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="P21" s="16"/>
       <x:c r="Q21" s="16"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="8" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C22" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C22" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D22" s="10"/>
       <x:c r="E22" s="10"/>
       <x:c r="F22" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G22" s="12" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H22" s="12" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I22" s="12" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J22" s="12"/>
+      <x:c r="K22" s="12" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="L22" s="12" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="H22" s="12" t="s">
+      <x:c r="M22" s="10">
+        <x:v>135017</x:v>
+      </x:c>
+      <x:c r="N22" s="10" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="I22" s="12" t="s">
-[...20 lines deleted...]
-      </x:c>
+      <x:c r="O22" s="10" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="P22" s="10"/>
       <x:c r="Q22" s="10"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B23" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C23" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C23" s="16"/>
       <x:c r="D23" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E23" s="16"/>
       <x:c r="F23" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G23" s="18" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H23" s="18" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="I23" s="18" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J23" s="18"/>
+      <x:c r="K23" s="18" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="L23" s="18" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="M23" s="16">
+        <x:v>130802</x:v>
+      </x:c>
+      <x:c r="N23" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="H23" s="18" t="s">
-[...18 lines deleted...]
-      </x:c>
+      <x:c r="O23" s="16"/>
       <x:c r="P23" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q23" s="16"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="8" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C24" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="10"/>
+      <x:c r="C24" s="10"/>
+      <x:c r="D24" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E24" s="10"/>
       <x:c r="F24" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G24" s="12" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H24" s="12" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="I24" s="12" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="J24" s="12"/>
+      <x:c r="K24" s="12" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="L24" s="12" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="H24" s="12" t="s">
-[...9 lines deleted...]
-      </x:c>
       <x:c r="M24" s="10">
-        <x:v>133042</x:v>
+        <x:v>116129</x:v>
       </x:c>
       <x:c r="N24" s="10" t="s">
-        <x:v>81</x:v>
-[...4 lines deleted...]
-      <x:c r="P24" s="10"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="O24" s="10"/>
+      <x:c r="P24" s="10" t="s">
+        <x:v>138</x:v>
+      </x:c>
       <x:c r="Q24" s="10"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C25" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C25" s="16"/>
       <x:c r="D25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E25" s="16"/>
       <x:c r="F25" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G25" s="18" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H25" s="18" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I25" s="18" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J25" s="18" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H25" s="18" t="s">
+      <x:c r="K25" s="18" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="I25" s="18" t="s">
+      <x:c r="L25" s="18" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="J25" s="18"/>
-[...3 lines deleted...]
-      </x:c>
       <x:c r="M25" s="16">
-        <x:v>134284</x:v>
+        <x:v>121513</x:v>
       </x:c>
       <x:c r="N25" s="16" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="O25" s="16"/>
       <x:c r="P25" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q25" s="16"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D26" s="10"/>
+      <x:c r="D26" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E26" s="10"/>
       <x:c r="F26" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G26" s="12"/>
       <x:c r="H26" s="12" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="I26" s="12"/>
       <x:c r="J26" s="12"/>
-      <x:c r="K26" s="12" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="K26" s="12"/>
+      <x:c r="L26" s="12"/>
       <x:c r="M26" s="10">
-        <x:v>134248</x:v>
+        <x:v>134032</x:v>
       </x:c>
       <x:c r="N26" s="10" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="O26" s="10" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="P26" s="10"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="P26" s="10" t="s">
+        <x:v>180</x:v>
+      </x:c>
       <x:c r="Q26" s="10"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C27" s="16"/>
       <x:c r="D27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E27" s="16"/>
       <x:c r="F27" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G27" s="18" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H27" s="18" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="I27" s="18" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="J27" s="18" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="K27" s="18" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="L27" s="18" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="M27" s="16">
+        <x:v>121438</x:v>
+      </x:c>
+      <x:c r="N27" s="16" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...17 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="O27" s="16"/>
       <x:c r="P27" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q27" s="16"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="8" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B28" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C28" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C28" s="10"/>
       <x:c r="D28" s="10"/>
-      <x:c r="E28" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="10"/>
       <x:c r="F28" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G28" s="12"/>
       <x:c r="H28" s="12" t="s">
-        <x:v>196</x:v>
-[...10 lines deleted...]
-      <x:c r="L28" s="12"/>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I28" s="12"/>
+      <x:c r="J28" s="12"/>
+      <x:c r="K28" s="12"/>
+      <x:c r="L28" s="12" t="s">
+        <x:v>191</x:v>
+      </x:c>
       <x:c r="M28" s="10">
-        <x:v>107236</x:v>
+        <x:v>134112</x:v>
       </x:c>
       <x:c r="N28" s="10" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="O28" s="10"/>
       <x:c r="P28" s="10"/>
-      <x:c r="Q28" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q28" s="10"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B29" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C29" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D29" s="16"/>
-      <x:c r="E29" s="16"/>
+      <x:c r="D29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F29" s="18" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G29" s="18" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H29" s="18" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I29" s="18" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J29" s="18"/>
       <x:c r="K29" s="18"/>
-      <x:c r="L29" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L29" s="18"/>
       <x:c r="M29" s="16">
-        <x:v>134273</x:v>
+        <x:v>134785</x:v>
       </x:c>
       <x:c r="N29" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O29" s="16" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-      <x:c r="Q29" s="16"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P29" s="16" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="Q29" s="16" t="s">
+        <x:v>37</x:v>
+      </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="8" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B30" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C30" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D30" s="10"/>
-      <x:c r="E30" s="10"/>
+      <x:c r="E30" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F30" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G30" s="12" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H30" s="12" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I30" s="12" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J30" s="12"/>
-      <x:c r="K30" s="12"/>
+      <x:c r="K30" s="12" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="L30" s="12" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="M30" s="10">
-        <x:v>134194</x:v>
+        <x:v>128577</x:v>
       </x:c>
       <x:c r="N30" s="10" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="O30" s="10" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P30" s="10"/>
-      <x:c r="Q30" s="10"/>
+      <x:c r="Q30" s="10" t="s">
+        <x:v>203</x:v>
+      </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C31" s="16"/>
-[...3 lines deleted...]
-      <x:c r="E31" s="16"/>
+      <x:c r="C31" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D31" s="16"/>
+      <x:c r="E31" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F31" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G31" s="18"/>
       <x:c r="H31" s="18" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="I31" s="18"/>
       <x:c r="J31" s="18"/>
-      <x:c r="K31" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K31" s="18"/>
       <x:c r="L31" s="18" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="M31" s="16">
-        <x:v>116129</x:v>
+        <x:v>134170</x:v>
       </x:c>
       <x:c r="N31" s="16" t="s">
-        <x:v>26</x:v>
-[...5 lines deleted...]
-      <x:c r="Q31" s="16"/>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="O31" s="16" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="P31" s="16"/>
+      <x:c r="Q31" s="16" t="s">
+        <x:v>207</x:v>
+      </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="8" t="s">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B32" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C32" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D32" s="10"/>
       <x:c r="E32" s="10"/>
       <x:c r="F32" s="12" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G32" s="12"/>
       <x:c r="H32" s="12" t="s">
-        <x:v>220</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I32" s="12" t="s">
-        <x:v>221</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J32" s="12"/>
       <x:c r="K32" s="12" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L32" s="12" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="M32" s="10">
-        <x:v>121513</x:v>
+        <x:v>132480</x:v>
       </x:c>
       <x:c r="N32" s="10" t="s">
-        <x:v>138</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="O32" s="10" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="P32" s="10"/>
       <x:c r="Q32" s="10"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B33" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C33" s="16"/>
-      <x:c r="D33" s="16"/>
+      <x:c r="D33" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E33" s="16"/>
       <x:c r="F33" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="G33" s="18"/>
+      <x:c r="G33" s="18" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="H33" s="18" t="s">
-        <x:v>226</x:v>
-[...1 lines deleted...]
-      <x:c r="I33" s="18"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I33" s="18" t="s">
+        <x:v>217</x:v>
+      </x:c>
       <x:c r="J33" s="18"/>
-      <x:c r="K33" s="18"/>
+      <x:c r="K33" s="18" t="s">
+        <x:v>218</x:v>
+      </x:c>
       <x:c r="L33" s="18" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="M33" s="16">
-        <x:v>134112</x:v>
+        <x:v>132657</x:v>
       </x:c>
       <x:c r="N33" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O33" s="16"/>
-      <x:c r="P33" s="16"/>
+      <x:c r="P33" s="16" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="Q33" s="16"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="8" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B34" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C34" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D34" s="10"/>
       <x:c r="E34" s="10"/>
       <x:c r="F34" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G34" s="12" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H34" s="12" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I34" s="12" t="s">
-        <x:v>232</x:v>
-[...2 lines deleted...]
-      <x:c r="K34" s="12"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J34" s="12" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="K34" s="12" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="L34" s="12" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="M34" s="10">
-        <x:v>133207</x:v>
+        <x:v>114506</x:v>
       </x:c>
       <x:c r="N34" s="10" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="O34" s="10" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P34" s="10"/>
       <x:c r="Q34" s="10"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D35" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="D35" s="16"/>
+      <x:c r="E35" s="16"/>
       <x:c r="F35" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G35" s="18"/>
       <x:c r="H35" s="18" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I35" s="18" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J35" s="18"/>
-      <x:c r="K35" s="18"/>
-      <x:c r="L35" s="18"/>
+      <x:c r="K35" s="18" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="L35" s="18" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="M35" s="16">
-        <x:v>134785</x:v>
+        <x:v>132613</x:v>
       </x:c>
       <x:c r="N35" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O35" s="16" t="s">
-        <x:v>61</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="P35" s="16"/>
+      <x:c r="Q35" s="16"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="8" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D36" s="10"/>
-      <x:c r="E36" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="10"/>
       <x:c r="F36" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G36" s="12" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H36" s="12" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I36" s="12" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J36" s="12"/>
       <x:c r="K36" s="12" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L36" s="12" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M36" s="10">
-        <x:v>128577</x:v>
+        <x:v>128657</x:v>
       </x:c>
       <x:c r="N36" s="10" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="O36" s="10" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P36" s="10"/>
-      <x:c r="Q36" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q36" s="10"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B37" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C37" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C37" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D37" s="16"/>
       <x:c r="E37" s="16"/>
       <x:c r="F37" s="18" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G37" s="18" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H37" s="18" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="I37" s="18" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J37" s="18" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="K37" s="18" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="L37" s="18" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="H37" s="18" t="s">
+      <x:c r="M37" s="16">
+        <x:v>103523</x:v>
+      </x:c>
+      <x:c r="N37" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="I37" s="18" t="s">
-[...20 lines deleted...]
-      </x:c>
+      <x:c r="O37" s="16" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="P37" s="16"/>
       <x:c r="Q37" s="16"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="8" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B38" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C38" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C38" s="10"/>
       <x:c r="D38" s="10"/>
-      <x:c r="E38" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="10"/>
       <x:c r="F38" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G38" s="12"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G38" s="12" t="s">
+        <x:v>251</x:v>
+      </x:c>
       <x:c r="H38" s="12" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="I38" s="12"/>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="I38" s="12" t="s">
+        <x:v>253</x:v>
+      </x:c>
       <x:c r="J38" s="12"/>
       <x:c r="K38" s="12"/>
       <x:c r="L38" s="12" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="M38" s="10">
-        <x:v>134170</x:v>
+        <x:v>135090</x:v>
       </x:c>
       <x:c r="N38" s="10" t="s">
-        <x:v>258</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="O38" s="10"/>
       <x:c r="P38" s="10"/>
-      <x:c r="Q38" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q38" s="10"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B39" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C39" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D39" s="16"/>
+      <x:c r="C39" s="16"/>
+      <x:c r="D39" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E39" s="16"/>
       <x:c r="F39" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G39" s="18"/>
       <x:c r="H39" s="18" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="I39" s="18"/>
+      <x:c r="J39" s="18" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="K39" s="18"/>
+      <x:c r="L39" s="18" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="M39" s="16">
+        <x:v>130400</x:v>
+      </x:c>
+      <x:c r="N39" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="I39" s="18" t="s">
-[...18 lines deleted...]
-      <x:c r="P39" s="16"/>
+      <x:c r="O39" s="16"/>
+      <x:c r="P39" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="Q39" s="16"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="8" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B40" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C40" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C40" s="10"/>
       <x:c r="D40" s="10"/>
       <x:c r="E40" s="10"/>
       <x:c r="F40" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G40" s="12" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H40" s="12" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I40" s="12" t="s">
-        <x:v>268</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J40" s="12"/>
+      <x:c r="K40" s="12"/>
+      <x:c r="L40" s="12"/>
       <x:c r="M40" s="10">
-        <x:v>123858</x:v>
+        <x:v>134657</x:v>
       </x:c>
       <x:c r="N40" s="10" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="O40" s="10"/>
       <x:c r="P40" s="10"/>
       <x:c r="Q40" s="10"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B41" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C41" s="16"/>
-[...3 lines deleted...]
-      <x:c r="E41" s="16"/>
+      <x:c r="C41" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D41" s="16"/>
+      <x:c r="E41" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F41" s="18" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G41" s="18"/>
       <x:c r="H41" s="18" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I41" s="18" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J41" s="18"/>
       <x:c r="K41" s="18" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="L41" s="18" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="M41" s="16">
-        <x:v>132657</x:v>
+        <x:v>133142</x:v>
       </x:c>
       <x:c r="N41" s="16" t="s">
-        <x:v>67</x:v>
-[...5 lines deleted...]
-      <x:c r="Q41" s="16"/>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="O41" s="16" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="P41" s="16"/>
+      <x:c r="Q41" s="16" t="s">
+        <x:v>271</x:v>
+      </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="8" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D42" s="10"/>
+      <x:c r="E42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F42" s="12" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G42" s="12" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H42" s="12" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="I42" s="12" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J42" s="12" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="K42" s="12" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="L42" s="12" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="B42" s="10" t="s">
-[...7 lines deleted...]
-      <x:c r="F42" s="12" t="s">
+      <x:c r="M42" s="10">
+        <x:v>103672</x:v>
+      </x:c>
+      <x:c r="N42" s="10" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="G42" s="12" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="O42" s="10" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P42" s="10"/>
-      <x:c r="Q42" s="10"/>
+      <x:c r="Q42" s="10" t="s">
+        <x:v>279</x:v>
+      </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D43" s="16"/>
       <x:c r="E43" s="16"/>
       <x:c r="F43" s="18" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="G43" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G43" s="18" t="s">
+        <x:v>281</x:v>
+      </x:c>
       <x:c r="H43" s="18" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I43" s="18" t="s">
-        <x:v>289</x:v>
-[...1 lines deleted...]
-      <x:c r="J43" s="18"/>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="J43" s="18" t="s">
+        <x:v>284</x:v>
+      </x:c>
       <x:c r="K43" s="18" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="L43" s="18" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="M43" s="16">
-        <x:v>132613</x:v>
+        <x:v>129712</x:v>
       </x:c>
       <x:c r="N43" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="O43" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P43" s="16"/>
       <x:c r="Q43" s="16"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="8" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B44" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C44" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D44" s="10"/>
+      <x:c r="C44" s="10"/>
+      <x:c r="D44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E44" s="10"/>
       <x:c r="F44" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G44" s="12" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H44" s="12" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="I44" s="12" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J44" s="12" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="K44" s="12" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="L44" s="12" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="H44" s="12" t="s">
+      <x:c r="M44" s="10">
+        <x:v>107255</x:v>
+      </x:c>
+      <x:c r="N44" s="10" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="I44" s="12" t="s">
-[...18 lines deleted...]
-      <x:c r="P44" s="10"/>
+      <x:c r="O44" s="10"/>
+      <x:c r="P44" s="10" t="s">
+        <x:v>295</x:v>
+      </x:c>
       <x:c r="Q44" s="10"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="14" t="s">
-        <x:v>300</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B45" s="16"/>
       <x:c r="C45" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D45" s="16"/>
       <x:c r="E45" s="16"/>
       <x:c r="F45" s="18" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G45" s="18" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H45" s="18" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="I45" s="18" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="J45" s="18"/>
+      <x:c r="K45" s="18"/>
+      <x:c r="L45" s="18" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="M45" s="16">
+        <x:v>134510</x:v>
+      </x:c>
+      <x:c r="N45" s="16"/>
+      <x:c r="O45" s="16" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
       <x:c r="P45" s="16"/>
       <x:c r="Q45" s="16"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="8" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C46" s="10"/>
-[...3 lines deleted...]
-      <x:c r="E46" s="10"/>
+      <x:c r="C46" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D46" s="10"/>
+      <x:c r="E46" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F46" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G46" s="12"/>
       <x:c r="H46" s="12" t="s">
-        <x:v>309</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="I46" s="12" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="J46" s="12"/>
       <x:c r="K46" s="12"/>
       <x:c r="L46" s="12" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="M46" s="10">
-        <x:v>130400</x:v>
+        <x:v>133506</x:v>
       </x:c>
       <x:c r="N46" s="10" t="s">
-        <x:v>312</x:v>
-[...5 lines deleted...]
-      <x:c r="Q46" s="10"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="O46" s="10" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="P46" s="10"/>
+      <x:c r="Q46" s="10" t="s">
+        <x:v>164</x:v>
+      </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B47" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C47" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D47" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E47" s="16"/>
       <x:c r="F47" s="18" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="G47" s="18"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G47" s="18" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="H47" s="18" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I47" s="18" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J47" s="18"/>
-      <x:c r="K47" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K47" s="18"/>
       <x:c r="L47" s="18" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="M47" s="16">
-        <x:v>133142</x:v>
+        <x:v>135117</x:v>
       </x:c>
       <x:c r="N47" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="O47" s="16" t="s">
-        <x:v>318</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="P47" s="16" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q47" s="16"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="8" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D48" s="10"/>
       <x:c r="E48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F48" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G48" s="12" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H48" s="12" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I48" s="12" t="s">
-        <x:v>322</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="J48" s="12"/>
+      <x:c r="K48" s="12"/>
       <x:c r="L48" s="12" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="M48" s="10">
-        <x:v>103672</x:v>
+        <x:v>134822</x:v>
       </x:c>
       <x:c r="N48" s="10" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="O48" s="10" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="P48" s="10"/>
       <x:c r="Q48" s="10" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D49" s="16"/>
-      <x:c r="E49" s="16"/>
+      <x:c r="E49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F49" s="18" t="s">
-        <x:v>37</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G49" s="18" t="s">
-        <x:v>328</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H49" s="18" t="s">
-        <x:v>329</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I49" s="18" t="s">
-        <x:v>330</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="J49" s="18"/>
       <x:c r="K49" s="18" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L49" s="18" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="M49" s="16">
-        <x:v>129712</x:v>
+        <x:v>130401</x:v>
       </x:c>
       <x:c r="N49" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="O49" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P49" s="16"/>
-      <x:c r="Q49" s="16"/>
+      <x:c r="Q49" s="16" t="s">
+        <x:v>324</x:v>
+      </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="8" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C50" s="10"/>
+      <x:c r="C50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E50" s="10"/>
+      <x:c r="E50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F50" s="12" t="s">
-        <x:v>279</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G50" s="12" t="s">
-        <x:v>336</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H50" s="12" t="s">
-        <x:v>337</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I50" s="12" t="s">
-        <x:v>338</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="J50" s="12"/>
+      <x:c r="K50" s="12"/>
       <x:c r="L50" s="12" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="M50" s="10">
-        <x:v>107255</x:v>
+        <x:v>134552</x:v>
       </x:c>
       <x:c r="N50" s="10" t="s">
-        <x:v>342</x:v>
-[...1 lines deleted...]
-      <x:c r="O50" s="10"/>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="O50" s="10" t="s">
+        <x:v>330</x:v>
+      </x:c>
       <x:c r="P50" s="10" t="s">
-        <x:v>342</x:v>
-[...1 lines deleted...]
-      <x:c r="Q50" s="10"/>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="Q50" s="10" t="s">
+        <x:v>330</x:v>
+      </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="B51" s="16"/>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B51" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D51" s="16"/>
       <x:c r="E51" s="16"/>
       <x:c r="F51" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G51" s="18"/>
       <x:c r="H51" s="18" t="s">
-        <x:v>345</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I51" s="18" t="s">
-        <x:v>346</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J51" s="18"/>
       <x:c r="K51" s="18"/>
       <x:c r="L51" s="18" t="s">
-        <x:v>347</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="M51" s="16">
-        <x:v>134510</x:v>
-[...1 lines deleted...]
-      <x:c r="N51" s="16"/>
+        <x:v>133540</x:v>
+      </x:c>
+      <x:c r="N51" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="O51" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P51" s="16"/>
       <x:c r="Q51" s="16"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="8" t="s">
-        <x:v>349</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C52" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C52" s="10"/>
+      <x:c r="D52" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E52" s="10"/>
       <x:c r="F52" s="12" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="G52" s="12"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G52" s="12" t="s">
+        <x:v>336</x:v>
+      </x:c>
       <x:c r="H52" s="12" t="s">
-        <x:v>350</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I52" s="12" t="s">
-        <x:v>351</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J52" s="12"/>
       <x:c r="K52" s="12"/>
       <x:c r="L52" s="12" t="s">
-        <x:v>352</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="M52" s="10">
-        <x:v>133506</x:v>
+        <x:v>134625</x:v>
       </x:c>
       <x:c r="N52" s="10" t="s">
-        <x:v>193</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="O52" s="10"/>
+      <x:c r="P52" s="10" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="Q52" s="10"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D53" s="16"/>
-      <x:c r="E53" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E53" s="16"/>
       <x:c r="F53" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G53" s="18" t="s">
-        <x:v>354</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H53" s="18" t="s">
-        <x:v>355</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I53" s="18" t="s">
-        <x:v>356</x:v>
-[...2 lines deleted...]
-      <x:c r="K53" s="18"/>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="J53" s="18" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="K53" s="18" t="s">
+        <x:v>346</x:v>
+      </x:c>
       <x:c r="L53" s="18" t="s">
-        <x:v>357</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="M53" s="16">
-        <x:v>134822</x:v>
+        <x:v>128389</x:v>
       </x:c>
       <x:c r="N53" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="O53" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P53" s="16"/>
-      <x:c r="Q53" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q53" s="16"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="8" t="s">
-        <x:v>359</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D54" s="10"/>
-      <x:c r="E54" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="10"/>
       <x:c r="F54" s="12" t="s">
-        <x:v>279</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G54" s="12" t="s">
-        <x:v>360</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H54" s="12" t="s">
-        <x:v>361</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I54" s="12" t="s">
-        <x:v>362</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J54" s="12"/>
-      <x:c r="K54" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K54" s="12"/>
       <x:c r="L54" s="12" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="M54" s="10">
-        <x:v>130401</x:v>
+        <x:v>133638</x:v>
       </x:c>
       <x:c r="N54" s="10" t="s">
-        <x:v>365</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="O54" s="10" t="s">
-        <x:v>365</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P54" s="10"/>
-      <x:c r="Q54" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q54" s="10"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C55" s="16"/>
+      <x:c r="C55" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E55" s="16"/>
+      <x:c r="E55" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F55" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G55" s="18" t="s">
-        <x:v>367</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H55" s="18" t="s">
-        <x:v>368</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I55" s="18" t="s">
-        <x:v>369</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="J55" s="18" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="K55" s="18"/>
       <x:c r="L55" s="18" t="s">
-        <x:v>371</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="M55" s="16">
-        <x:v>118617</x:v>
+        <x:v>134530</x:v>
       </x:c>
       <x:c r="N55" s="16" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="O55" s="16"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="O55" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="P55" s="16" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="Q55" s="16"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q55" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="8" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E56" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="10"/>
       <x:c r="F56" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G56" s="12" t="s">
-        <x:v>374</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H56" s="12" t="s">
-        <x:v>375</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I56" s="12" t="s">
-        <x:v>376</x:v>
-[...2 lines deleted...]
-      <x:c r="K56" s="12"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J56" s="12" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="K56" s="12" t="s">
+        <x:v>366</x:v>
+      </x:c>
       <x:c r="L56" s="12" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="M56" s="10">
-        <x:v>134552</x:v>
+        <x:v>104469</x:v>
       </x:c>
       <x:c r="N56" s="10" t="s">
-        <x:v>378</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O56" s="10" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P56" s="10" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q56" s="10"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C57" s="16"/>
+      <x:c r="C57" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D57" s="16"/>
-      <x:c r="E57" s="16"/>
+      <x:c r="E57" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F57" s="18" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G57" s="18" t="s">
-        <x:v>380</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H57" s="18" t="s">
-        <x:v>381</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I57" s="18" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J57" s="18"/>
       <x:c r="K57" s="18"/>
       <x:c r="L57" s="18" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="M57" s="16">
-        <x:v>134182</x:v>
+        <x:v>134478</x:v>
       </x:c>
       <x:c r="N57" s="16" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="O57" s="16"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="O57" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="P57" s="16"/>
-      <x:c r="Q57" s="16"/>
+      <x:c r="Q57" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="8" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C58" s="10"/>
-[...3 lines deleted...]
-      <x:c r="E58" s="10"/>
+      <x:c r="C58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D58" s="10"/>
+      <x:c r="E58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F58" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G58" s="12" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H58" s="12" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I58" s="12" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J58" s="12"/>
       <x:c r="K58" s="12"/>
       <x:c r="L58" s="12"/>
       <x:c r="M58" s="10">
-        <x:v>134625</x:v>
+        <x:v>134803</x:v>
       </x:c>
       <x:c r="N58" s="10" t="s">
-        <x:v>389</x:v>
-[...5 lines deleted...]
-      <x:c r="Q58" s="10"/>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="O58" s="10" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="P58" s="10"/>
+      <x:c r="Q58" s="10" t="s">
+        <x:v>378</x:v>
+      </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D59" s="16"/>
+      <x:c r="D59" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E59" s="16"/>
       <x:c r="F59" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G59" s="18" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H59" s="18" t="s">
-        <x:v>392</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I59" s="18" t="s">
-        <x:v>393</x:v>
-[...2 lines deleted...]
-      <x:c r="K59" s="18"/>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="J59" s="18" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="K59" s="18" t="s">
+        <x:v>384</x:v>
+      </x:c>
       <x:c r="L59" s="18" t="s">
-        <x:v>394</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="M59" s="16">
-        <x:v>133638</x:v>
+        <x:v>130741</x:v>
       </x:c>
       <x:c r="N59" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="O59" s="16" t="s">
-        <x:v>395</x:v>
-[...1 lines deleted...]
-      <x:c r="P59" s="16"/>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="P59" s="16" t="s">
+        <x:v>386</x:v>
+      </x:c>
       <x:c r="Q59" s="16"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="8" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D60" s="10" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="D60" s="10"/>
+      <x:c r="E60" s="10"/>
       <x:c r="F60" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G60" s="12" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H60" s="12" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I60" s="12" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="J60" s="12"/>
       <x:c r="K60" s="12"/>
       <x:c r="L60" s="12" t="s">
-        <x:v>401</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="M60" s="10">
-        <x:v>134530</x:v>
+        <x:v>134542</x:v>
       </x:c>
       <x:c r="N60" s="10" t="s">
-        <x:v>81</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="O60" s="10" t="s">
-        <x:v>81</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="P60" s="10"/>
+      <x:c r="Q60" s="10"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D61" s="16"/>
+      <x:c r="D61" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F61" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G61" s="18" t="s">
-        <x:v>403</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H61" s="18" t="s">
-        <x:v>404</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I61" s="18" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="J61" s="18"/>
       <x:c r="K61" s="18" t="s">
-        <x:v>407</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="L61" s="18" t="s">
-        <x:v>408</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="M61" s="16">
-        <x:v>104484</x:v>
+        <x:v>134743</x:v>
       </x:c>
       <x:c r="N61" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="O61" s="16" t="s">
-        <x:v>26</x:v>
-[...1 lines deleted...]
-      <x:c r="P61" s="16"/>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="P61" s="16" t="s">
+        <x:v>399</x:v>
+      </x:c>
       <x:c r="Q61" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="8" t="s">
-        <x:v>409</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C62" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C62" s="10"/>
       <x:c r="D62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E62" s="10"/>
       <x:c r="F62" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G62" s="12" t="s">
-        <x:v>410</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H62" s="12" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I62" s="12" t="s">
-        <x:v>412</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="J62" s="12"/>
       <x:c r="K62" s="12" t="s">
-        <x:v>414</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="L62" s="12"/>
       <x:c r="M62" s="10">
-        <x:v>104469</x:v>
+        <x:v>121189</x:v>
       </x:c>
       <x:c r="N62" s="10" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="O62" s="10"/>
       <x:c r="P62" s="10" t="s">
-        <x:v>81</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q62" s="10"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D63" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E63" s="16"/>
       <x:c r="F63" s="18" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G63" s="18" t="s">
-        <x:v>418</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H63" s="18" t="s">
-        <x:v>419</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I63" s="18" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J63" s="18"/>
       <x:c r="K63" s="18"/>
-      <x:c r="L63" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L63" s="18"/>
       <x:c r="M63" s="16">
-        <x:v>134478</x:v>
+        <x:v>134414</x:v>
       </x:c>
       <x:c r="N63" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="O63" s="16" t="s">
-        <x:v>312</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="P63" s="16" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="Q63" s="16"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="8" t="s">
-        <x:v>422</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D64" s="10"/>
       <x:c r="E64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F64" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G64" s="12" t="s">
-        <x:v>423</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H64" s="12" t="s">
-        <x:v>424</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I64" s="12" t="s">
-        <x:v>425</x:v>
-[...3 lines deleted...]
-      <x:c r="L64" s="12"/>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="J64" s="12" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="K64" s="12" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="L64" s="12" t="s">
+        <x:v>416</x:v>
+      </x:c>
       <x:c r="M64" s="10">
-        <x:v>134803</x:v>
+        <x:v>130789</x:v>
       </x:c>
       <x:c r="N64" s="10" t="s">
-        <x:v>426</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="O64" s="10" t="s">
-        <x:v>426</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P64" s="10"/>
       <x:c r="Q64" s="10" t="s">
-        <x:v>426</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C65" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="16"/>
+      <x:c r="C65" s="16"/>
+      <x:c r="D65" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E65" s="16"/>
       <x:c r="F65" s="18" t="s">
-        <x:v>108</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G65" s="18" t="s">
-        <x:v>428</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H65" s="18" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I65" s="18" t="s">
-        <x:v>430</x:v>
-[...2 lines deleted...]
-      <x:c r="K65" s="18"/>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J65" s="18" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="K65" s="18" t="s">
+        <x:v>422</x:v>
+      </x:c>
       <x:c r="L65" s="18" t="s">
-        <x:v>431</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="M65" s="16">
-        <x:v>134542</x:v>
+        <x:v>104760</x:v>
       </x:c>
       <x:c r="N65" s="16" t="s">
-        <x:v>432</x:v>
-[...4 lines deleted...]
-      <x:c r="P65" s="16"/>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="O65" s="16"/>
+      <x:c r="P65" s="16" t="s">
+        <x:v>424</x:v>
+      </x:c>
       <x:c r="Q65" s="16"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="8" t="s">
-        <x:v>433</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C66" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C66" s="10"/>
       <x:c r="D66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E66" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="10"/>
       <x:c r="F66" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G66" s="12" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H66" s="12" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I66" s="12" t="s">
-        <x:v>436</x:v>
-[...1 lines deleted...]
-      <x:c r="J66" s="12"/>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="J66" s="12" t="s">
+        <x:v>429</x:v>
+      </x:c>
       <x:c r="K66" s="12" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L66" s="12" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="M66" s="10">
-        <x:v>134743</x:v>
+        <x:v>133530</x:v>
       </x:c>
       <x:c r="N66" s="10" t="s">
-        <x:v>439</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="O66" s="10"/>
       <x:c r="P66" s="10" t="s">
-        <x:v>439</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="Q66" s="10"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D67" s="16"/>
       <x:c r="E67" s="16"/>
       <x:c r="F67" s="18" t="s">
-        <x:v>441</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G67" s="18" t="s">
-        <x:v>442</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H67" s="18" t="s">
-        <x:v>443</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I67" s="18" t="s">
-        <x:v>444</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="J67" s="18"/>
+      <x:c r="K67" s="18"/>
       <x:c r="L67" s="18" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="M67" s="16">
-        <x:v>104717</x:v>
+        <x:v>134606</x:v>
       </x:c>
       <x:c r="N67" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="O67" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="P67" s="16"/>
       <x:c r="Q67" s="16"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="8" t="s">
-        <x:v>449</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C68" s="10"/>
       <x:c r="D68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E68" s="10"/>
       <x:c r="F68" s="12" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G68" s="12"/>
       <x:c r="H68" s="12" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="I68" s="12"/>
       <x:c r="J68" s="12"/>
-      <x:c r="K68" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K68" s="12"/>
       <x:c r="L68" s="12"/>
       <x:c r="M68" s="10">
-        <x:v>121189</x:v>
+        <x:v>134796</x:v>
       </x:c>
       <x:c r="N68" s="10" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="O68" s="10"/>
       <x:c r="P68" s="10" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q68" s="10"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C69" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C69" s="16"/>
       <x:c r="D69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E69" s="16"/>
       <x:c r="F69" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G69" s="18" t="s">
-        <x:v>456</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H69" s="18" t="s">
-        <x:v>457</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I69" s="18" t="s">
-        <x:v>458</x:v>
-[...3 lines deleted...]
-      <x:c r="L69" s="18"/>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="J69" s="18" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="K69" s="18" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="L69" s="18" t="s">
+        <x:v>448</x:v>
+      </x:c>
       <x:c r="M69" s="16">
-        <x:v>134414</x:v>
+        <x:v>104792</x:v>
       </x:c>
       <x:c r="N69" s="16" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="O69" s="16"/>
       <x:c r="P69" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q69" s="16"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="8" t="s">
-        <x:v>459</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B70" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C70" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C70" s="10"/>
+      <x:c r="D70" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E70" s="10"/>
       <x:c r="F70" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G70" s="12" t="s">
-        <x:v>460</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H70" s="12" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I70" s="12" t="s">
-        <x:v>462</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J70" s="12" t="s">
-        <x:v>463</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K70" s="12" t="s">
-        <x:v>464</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="L70" s="12" t="s">
-        <x:v>465</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="M70" s="10">
-        <x:v>130789</x:v>
+        <x:v>130359</x:v>
       </x:c>
       <x:c r="N70" s="10" t="s">
-        <x:v>466</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="O70" s="10"/>
+      <x:c r="P70" s="10" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="Q70" s="10"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C71" s="16"/>
+      <x:c r="C71" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E71" s="16"/>
       <x:c r="F71" s="18" t="s">
-        <x:v>468</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G71" s="18" t="s">
-        <x:v>469</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H71" s="18" t="s">
-        <x:v>470</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I71" s="18" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J71" s="18" t="s">
-        <x:v>472</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="K71" s="18"/>
       <x:c r="L71" s="18" t="s">
-        <x:v>474</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="M71" s="16">
-        <x:v>133530</x:v>
+        <x:v>134482</x:v>
       </x:c>
       <x:c r="N71" s="16" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="O71" s="16"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="O71" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="P71" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q71" s="16"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="8" t="s">
-        <x:v>476</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D72" s="10"/>
-      <x:c r="E72" s="10"/>
+      <x:c r="E72" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F72" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G72" s="12"/>
       <x:c r="H72" s="12" t="s">
-        <x:v>478</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I72" s="12" t="s">
-        <x:v>479</x:v>
-[...1 lines deleted...]
-      <x:c r="J72" s="12"/>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="J72" s="12" t="s">
+        <x:v>466</x:v>
+      </x:c>
       <x:c r="K72" s="12"/>
       <x:c r="L72" s="12" t="s">
-        <x:v>480</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="M72" s="10">
-        <x:v>134606</x:v>
+        <x:v>133494</x:v>
       </x:c>
       <x:c r="N72" s="10" t="s">
-        <x:v>481</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O72" s="10" t="s">
-        <x:v>481</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P72" s="10"/>
-      <x:c r="Q72" s="10"/>
+      <x:c r="Q72" s="10" t="s">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C73" s="16"/>
       <x:c r="D73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E73" s="16"/>
       <x:c r="F73" s="18" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="G73" s="18"/>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="G73" s="18" t="s">
+        <x:v>470</x:v>
+      </x:c>
       <x:c r="H73" s="18" t="s">
-        <x:v>483</x:v>
-[...4 lines deleted...]
-      <x:c r="L73" s="18"/>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I73" s="18" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="J73" s="18" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="K73" s="18" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="L73" s="18" t="s">
+        <x:v>475</x:v>
+      </x:c>
       <x:c r="M73" s="16">
-        <x:v>134796</x:v>
+        <x:v>105026</x:v>
       </x:c>
       <x:c r="N73" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="O73" s="16"/>
       <x:c r="P73" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q73" s="16"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="8" t="s">
-        <x:v>485</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C74" s="10"/>
       <x:c r="D74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E74" s="10"/>
       <x:c r="F74" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G74" s="12" t="s">
-        <x:v>486</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H74" s="12" t="s">
-        <x:v>487</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I74" s="12" t="s">
-        <x:v>488</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="J74" s="12"/>
+      <x:c r="K74" s="12"/>
       <x:c r="L74" s="12" t="s">
-        <x:v>491</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="M74" s="10">
-        <x:v>104792</x:v>
+        <x:v>133580</x:v>
       </x:c>
       <x:c r="N74" s="10" t="s">
-        <x:v>234</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="O74" s="10"/>
       <x:c r="P74" s="10" t="s">
-        <x:v>234</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q74" s="10"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C75" s="16"/>
+      <x:c r="C75" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E75" s="16"/>
       <x:c r="F75" s="18" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G75" s="18" t="s">
-        <x:v>493</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H75" s="18" t="s">
-        <x:v>494</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I75" s="18" t="s">
-        <x:v>495</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="J75" s="18"/>
       <x:c r="K75" s="18" t="s">
-        <x:v>497</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L75" s="18" t="s">
-        <x:v>498</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="M75" s="16">
-        <x:v>130359</x:v>
+        <x:v>134226</x:v>
       </x:c>
       <x:c r="N75" s="16" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="O75" s="16"/>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="O75" s="16" t="s">
+        <x:v>488</x:v>
+      </x:c>
       <x:c r="P75" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q75" s="16"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="8" t="s">
-        <x:v>499</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C76" s="10"/>
       <x:c r="D76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E76" s="10"/>
       <x:c r="F76" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G76" s="12"/>
       <x:c r="H76" s="12" t="s">
-        <x:v>501</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="I76" s="12"/>
+      <x:c r="J76" s="12"/>
+      <x:c r="K76" s="12"/>
       <x:c r="L76" s="12" t="s">
-        <x:v>505</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="M76" s="10">
-        <x:v>104855</x:v>
+        <x:v>133373</x:v>
       </x:c>
       <x:c r="N76" s="10" t="s">
-        <x:v>506</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="O76" s="10"/>
       <x:c r="P76" s="10" t="s">
-        <x:v>506</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q76" s="10"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D77" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="E77" s="16"/>
+      <x:c r="D77" s="16"/>
+      <x:c r="E77" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F77" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G77" s="18" t="s">
-        <x:v>508</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H77" s="18" t="s">
-        <x:v>509</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I77" s="18" t="s">
-        <x:v>510</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J77" s="18" t="s">
-        <x:v>511</x:v>
-[...1 lines deleted...]
-      <x:c r="K77" s="18"/>
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="K77" s="18" t="s">
+        <x:v>498</x:v>
+      </x:c>
       <x:c r="L77" s="18" t="s">
-        <x:v>512</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="M77" s="16">
-        <x:v>134482</x:v>
+        <x:v>114924</x:v>
       </x:c>
       <x:c r="N77" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="O77" s="16" t="s">
-        <x:v>312</x:v>
-[...4 lines deleted...]
-      <x:c r="Q77" s="16"/>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="P77" s="16"/>
+      <x:c r="Q77" s="16" t="s">
+        <x:v>500</x:v>
+      </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="8" t="s">
-        <x:v>513</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D78" s="10"/>
-      <x:c r="E78" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="10"/>
       <x:c r="F78" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G78" s="12"/>
       <x:c r="H78" s="12" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I78" s="12" t="s">
-        <x:v>515</x:v>
-[...4 lines deleted...]
-      <x:c r="K78" s="12"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="J78" s="12"/>
+      <x:c r="K78" s="12" t="s">
+        <x:v>504</x:v>
+      </x:c>
       <x:c r="L78" s="12" t="s">
-        <x:v>517</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="M78" s="10">
-        <x:v>133494</x:v>
+        <x:v>133558</x:v>
       </x:c>
       <x:c r="N78" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="O78" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="P78" s="10"/>
-      <x:c r="Q78" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q78" s="10"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="14" t="s">
-        <x:v>518</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="B79" s="16"/>
+      <x:c r="C79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D79" s="16"/>
       <x:c r="E79" s="16"/>
       <x:c r="F79" s="18" t="s">
-        <x:v>519</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G79" s="18" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H79" s="18" t="s">
-        <x:v>521</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I79" s="18" t="s">
-        <x:v>522</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J79" s="18" t="s">
-        <x:v>523</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="K79" s="18"/>
       <x:c r="L79" s="18" t="s">
-        <x:v>525</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="M79" s="16">
-        <x:v>105026</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>134042</x:v>
+      </x:c>
+      <x:c r="N79" s="16"/>
+      <x:c r="O79" s="16" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="P79" s="16"/>
       <x:c r="Q79" s="16"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="8" t="s">
-        <x:v>526</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B80" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C80" s="10"/>
-      <x:c r="D80" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="E80" s="10"/>
+      <x:c r="D80" s="10"/>
+      <x:c r="E80" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F80" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="G80" s="12"/>
       <x:c r="H80" s="12" t="s">
-        <x:v>528</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="I80" s="12"/>
       <x:c r="J80" s="12"/>
       <x:c r="K80" s="12"/>
       <x:c r="L80" s="12" t="s">
-        <x:v>530</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="M80" s="10">
-        <x:v>133580</x:v>
+        <x:v>132837</x:v>
       </x:c>
       <x:c r="N80" s="10" t="s">
-        <x:v>531</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="O80" s="10"/>
-      <x:c r="P80" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="Q80" s="10"/>
+      <x:c r="P80" s="10"/>
+      <x:c r="Q80" s="10" t="s">
+        <x:v>517</x:v>
+      </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C81" s="16"/>
+      <x:c r="C81" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E81" s="16"/>
+      <x:c r="E81" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F81" s="18" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G81" s="18"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G81" s="18" t="s">
+        <x:v>519</x:v>
+      </x:c>
       <x:c r="H81" s="18" t="s">
-        <x:v>533</x:v>
-[...1 lines deleted...]
-      <x:c r="I81" s="18"/>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="I81" s="18" t="s">
+        <x:v>521</x:v>
+      </x:c>
       <x:c r="J81" s="18"/>
       <x:c r="K81" s="18"/>
       <x:c r="L81" s="18" t="s">
-        <x:v>534</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="M81" s="16">
-        <x:v>133373</x:v>
+        <x:v>133626</x:v>
       </x:c>
       <x:c r="N81" s="16" t="s">
-        <x:v>535</x:v>
-[...1 lines deleted...]
-      <x:c r="O81" s="16"/>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="O81" s="16" t="s">
+        <x:v>523</x:v>
+      </x:c>
       <x:c r="P81" s="16" t="s">
-        <x:v>535</x:v>
-[...1 lines deleted...]
-      <x:c r="Q81" s="16"/>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="Q81" s="16" t="s">
+        <x:v>523</x:v>
+      </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="8" t="s">
-        <x:v>536</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="B82" s="10"/>
       <x:c r="C82" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D82" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D82" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E82" s="10"/>
       <x:c r="F82" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G82" s="12"/>
+      <x:c r="G82" s="12" t="s">
+        <x:v>525</x:v>
+      </x:c>
       <x:c r="H82" s="12" t="s">
-        <x:v>537</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="I82" s="12" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="J82" s="12"/>
       <x:c r="K82" s="12"/>
       <x:c r="L82" s="12" t="s">
-        <x:v>539</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="M82" s="10">
-        <x:v>130533</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134506</x:v>
+      </x:c>
+      <x:c r="N82" s="10"/>
       <x:c r="O82" s="10" t="s">
-        <x:v>146</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="P82" s="10" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="Q82" s="10"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D83" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D83" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E83" s="16"/>
       <x:c r="F83" s="18" t="s">
-        <x:v>519</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G83" s="18" t="s">
-        <x:v>541</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H83" s="18" t="s">
-        <x:v>542</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I83" s="18" t="s">
-        <x:v>543</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="J83" s="18"/>
+      <x:c r="K83" s="18"/>
       <x:c r="L83" s="18" t="s">
-        <x:v>546</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="M83" s="16">
-        <x:v>114924</x:v>
+        <x:v>135070</x:v>
       </x:c>
       <x:c r="N83" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="O83" s="16" t="s">
-        <x:v>211</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="P83" s="16" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="Q83" s="16"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="8" t="s">
-        <x:v>547</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C84" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C84" s="10"/>
       <x:c r="D84" s="10"/>
       <x:c r="E84" s="10"/>
       <x:c r="F84" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G84" s="12"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G84" s="12" t="s">
+        <x:v>537</x:v>
+      </x:c>
       <x:c r="H84" s="12" t="s">
-        <x:v>548</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I84" s="12" t="s">
-        <x:v>549</x:v>
-[...1 lines deleted...]
-      <x:c r="J84" s="12"/>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="J84" s="12" t="s">
+        <x:v>540</x:v>
+      </x:c>
       <x:c r="K84" s="12" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="L84" s="12" t="s">
-        <x:v>551</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="M84" s="10">
-        <x:v>133558</x:v>
+        <x:v>121137</x:v>
       </x:c>
       <x:c r="N84" s="10" t="s">
-        <x:v>552</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="O84" s="10"/>
       <x:c r="P84" s="10"/>
       <x:c r="Q84" s="10"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="14" t="s">
-        <x:v>553</x:v>
-[...1 lines deleted...]
-      <x:c r="B85" s="16"/>
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B85" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C85" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D85" s="16"/>
+      <x:c r="D85" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E85" s="16"/>
       <x:c r="F85" s="18" t="s">
-        <x:v>519</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G85" s="18"/>
       <x:c r="H85" s="18" t="s">
-        <x:v>555</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="I85" s="18"/>
+      <x:c r="J85" s="18"/>
       <x:c r="K85" s="18"/>
       <x:c r="L85" s="18" t="s">
-        <x:v>558</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="M85" s="16">
-        <x:v>134042</x:v>
-[...1 lines deleted...]
-      <x:c r="N85" s="16"/>
+        <x:v>132697</x:v>
+      </x:c>
+      <x:c r="N85" s="16" t="s">
+        <x:v>547</x:v>
+      </x:c>
       <x:c r="O85" s="16" t="s">
-        <x:v>559</x:v>
-[...1 lines deleted...]
-      <x:c r="P85" s="16"/>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="P85" s="16" t="s">
+        <x:v>547</x:v>
+      </x:c>
       <x:c r="Q85" s="16"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="8" t="s">
-        <x:v>560</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C86" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C86" s="10"/>
       <x:c r="D86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F86" s="12" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="G86" s="12"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G86" s="12" t="s">
+        <x:v>549</x:v>
+      </x:c>
       <x:c r="H86" s="12" t="s">
-        <x:v>561</x:v>
-[...3 lines deleted...]
-      <x:c r="K86" s="12"/>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="I86" s="12" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="J86" s="12" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="K86" s="12" t="s">
+        <x:v>553</x:v>
+      </x:c>
       <x:c r="L86" s="12" t="s">
-        <x:v>562</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="M86" s="10">
-        <x:v>132837</x:v>
+        <x:v>105812</x:v>
       </x:c>
       <x:c r="N86" s="10" t="s">
-        <x:v>563</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="O86" s="10"/>
       <x:c r="P86" s="10" t="s">
-        <x:v>211</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q86" s="10" t="s">
-        <x:v>563</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D87" s="16"/>
-      <x:c r="E87" s="16"/>
+      <x:c r="E87" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F87" s="18" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G87" s="18"/>
       <x:c r="H87" s="18" t="s">
-        <x:v>566</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I87" s="18" t="s">
-        <x:v>567</x:v>
-[...4 lines deleted...]
-      <x:c r="K87" s="18"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="J87" s="18"/>
+      <x:c r="K87" s="18" t="s">
+        <x:v>558</x:v>
+      </x:c>
       <x:c r="L87" s="18" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="M87" s="16">
-        <x:v>134353</x:v>
+        <x:v>133428</x:v>
       </x:c>
       <x:c r="N87" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="O87" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P87" s="16"/>
-      <x:c r="Q87" s="16"/>
+      <x:c r="Q87" s="16" t="s">
+        <x:v>234</x:v>
+      </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="8" t="s">
-        <x:v>571</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F88" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G88" s="12" t="s">
-        <x:v>572</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H88" s="12" t="s">
-        <x:v>573</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I88" s="12" t="s">
-        <x:v>574</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J88" s="12"/>
       <x:c r="K88" s="12"/>
       <x:c r="L88" s="12" t="s">
-        <x:v>575</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="M88" s="10">
-        <x:v>133626</x:v>
+        <x:v>134531</x:v>
       </x:c>
       <x:c r="N88" s="10" t="s">
-        <x:v>576</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O88" s="10" t="s">
-        <x:v>576</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P88" s="10" t="s">
-        <x:v>576</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q88" s="10" t="s">
-        <x:v>576</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="14" t="s">
-        <x:v>577</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="B89" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C89" s="16"/>
+      <x:c r="D89" s="16"/>
       <x:c r="E89" s="16"/>
       <x:c r="F89" s="18" t="s">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G89" s="18" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H89" s="18" t="s">
-        <x:v>579</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I89" s="18" t="s">
-        <x:v>580</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J89" s="18"/>
       <x:c r="K89" s="18"/>
       <x:c r="L89" s="18" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="M89" s="16">
-        <x:v>134506</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>134881</x:v>
+      </x:c>
+      <x:c r="N89" s="16" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="O89" s="16"/>
+      <x:c r="P89" s="16"/>
       <x:c r="Q89" s="16"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="8" t="s">
-        <x:v>583</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B90" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C90" s="10"/>
-      <x:c r="D90" s="10"/>
+      <x:c r="D90" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E90" s="10"/>
       <x:c r="F90" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G90" s="12" t="s">
-        <x:v>584</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H90" s="12" t="s">
-        <x:v>585</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I90" s="12" t="s">
-        <x:v>586</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="J90" s="12"/>
+      <x:c r="K90" s="12"/>
       <x:c r="L90" s="12" t="s">
-        <x:v>589</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="M90" s="10">
-        <x:v>129245</x:v>
+        <x:v>135101</x:v>
       </x:c>
       <x:c r="N90" s="10" t="s">
-        <x:v>162</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="O90" s="10"/>
-      <x:c r="P90" s="10"/>
+      <x:c r="P90" s="10" t="s">
+        <x:v>543</x:v>
+      </x:c>
       <x:c r="Q90" s="10"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C91" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C91" s="16"/>
       <x:c r="D91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E91" s="16"/>
       <x:c r="F91" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G91" s="18" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H91" s="18" t="s">
-        <x:v>592</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I91" s="18" t="s">
-        <x:v>593</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="J91" s="18"/>
-      <x:c r="K91" s="18"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="K91" s="18" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="L91" s="18"/>
       <x:c r="M91" s="16">
-        <x:v>134239</x:v>
+        <x:v>134589</x:v>
       </x:c>
       <x:c r="N91" s="16" t="s">
-        <x:v>595</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="O91" s="16"/>
       <x:c r="P91" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q91" s="16"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="8" t="s">
-        <x:v>596</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C92" s="10"/>
+      <x:c r="C92" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D92" s="10"/>
-      <x:c r="E92" s="10"/>
+      <x:c r="E92" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F92" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G92" s="12" t="s">
-        <x:v>597</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H92" s="12" t="s">
-        <x:v>598</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I92" s="12" t="s">
-        <x:v>599</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="J92" s="12" t="s">
-        <x:v>600</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="K92" s="12" t="s">
-        <x:v>601</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="L92" s="12" t="s">
-        <x:v>602</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="M92" s="10">
-        <x:v>121137</x:v>
+        <x:v>107314</x:v>
       </x:c>
       <x:c r="N92" s="10" t="s">
-        <x:v>603</x:v>
-[...1 lines deleted...]
-      <x:c r="O92" s="10"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="O92" s="10" t="s">
+        <x:v>589</x:v>
+      </x:c>
       <x:c r="P92" s="10"/>
-      <x:c r="Q92" s="10"/>
+      <x:c r="Q92" s="10" t="s">
+        <x:v>589</x:v>
+      </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D93" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D93" s="16"/>
       <x:c r="E93" s="16"/>
       <x:c r="F93" s="18" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="G93" s="18"/>
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="G93" s="18" t="s">
+        <x:v>592</x:v>
+      </x:c>
       <x:c r="H93" s="18" t="s">
-        <x:v>605</x:v>
-[...3 lines deleted...]
-      <x:c r="K93" s="18"/>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="I93" s="18" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="J93" s="18" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="K93" s="18" t="s">
+        <x:v>596</x:v>
+      </x:c>
       <x:c r="L93" s="18" t="s">
-        <x:v>606</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="M93" s="16">
-        <x:v>132697</x:v>
+        <x:v>106018</x:v>
       </x:c>
       <x:c r="N93" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="O93" s="16" t="s">
-        <x:v>607</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="P93" s="16"/>
       <x:c r="Q93" s="16"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="8" t="s">
-        <x:v>608</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C94" s="10"/>
       <x:c r="D94" s="10"/>
-      <x:c r="E94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="10"/>
       <x:c r="F94" s="12" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="G94" s="12"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="G94" s="12" t="s">
+        <x:v>599</x:v>
+      </x:c>
       <x:c r="H94" s="12" t="s">
-        <x:v>609</x:v>
-[...1 lines deleted...]
-      <x:c r="I94" s="12"/>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="I94" s="12" t="s">
+        <x:v>601</x:v>
+      </x:c>
       <x:c r="J94" s="12"/>
       <x:c r="K94" s="12"/>
-      <x:c r="L94" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="L94" s="12"/>
       <x:c r="M94" s="10">
-        <x:v>130515</x:v>
+        <x:v>134900</x:v>
       </x:c>
       <x:c r="N94" s="10" t="s">
-        <x:v>611</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="O94" s="10"/>
       <x:c r="P94" s="10"/>
-      <x:c r="Q94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q94" s="10"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B95" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C95" s="16"/>
       <x:c r="D95" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E95" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E95" s="16"/>
       <x:c r="F95" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G95" s="18" t="s">
-        <x:v>613</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H95" s="18" t="s">
-        <x:v>614</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I95" s="18" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J95" s="18" t="s">
-        <x:v>616</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K95" s="18" t="s">
-        <x:v>617</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="L95" s="18" t="s">
-        <x:v>618</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="M95" s="16">
-        <x:v>105812</x:v>
+        <x:v>110357</x:v>
       </x:c>
       <x:c r="N95" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="O95" s="16"/>
       <x:c r="P95" s="16" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="Q95" s="16"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B96" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C96" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D96" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D96" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E96" s="10"/>
       <x:c r="F96" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G96" s="12"/>
       <x:c r="H96" s="12" t="s">
-        <x:v>620</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I96" s="12" t="s">
-        <x:v>621</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J96" s="12"/>
-      <x:c r="K96" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K96" s="12"/>
       <x:c r="L96" s="12" t="s">
-        <x:v>623</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="M96" s="10">
-        <x:v>133428</x:v>
+        <x:v>133608</x:v>
       </x:c>
       <x:c r="N96" s="10" t="s">
-        <x:v>624</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="O96" s="10" t="s">
-        <x:v>624</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="P96" s="10" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="Q96" s="10"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C97" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C97" s="16"/>
       <x:c r="D97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F97" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G97" s="18" t="s">
-        <x:v>626</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H97" s="18" t="s">
-        <x:v>627</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I97" s="18" t="s">
-        <x:v>628</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J97" s="18"/>
-      <x:c r="K97" s="18"/>
+      <x:c r="K97" s="18" t="s">
+        <x:v>621</x:v>
+      </x:c>
       <x:c r="L97" s="18" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="M97" s="16">
-        <x:v>134531</x:v>
+        <x:v>130426</x:v>
       </x:c>
       <x:c r="N97" s="16" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="O97" s="16"/>
       <x:c r="P97" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q97" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="8" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C98" s="10"/>
+      <x:c r="C98" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D98" s="10"/>
-      <x:c r="E98" s="10"/>
+      <x:c r="E98" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F98" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G98" s="12" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H98" s="12" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I98" s="12" t="s">
-        <x:v>633</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="J98" s="12"/>
       <x:c r="K98" s="12"/>
       <x:c r="L98" s="12" t="s">
-        <x:v>634</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="M98" s="10">
-        <x:v>134881</x:v>
+        <x:v>134595</x:v>
       </x:c>
       <x:c r="N98" s="10" t="s">
-        <x:v>635</x:v>
-[...1 lines deleted...]
-      <x:c r="O98" s="10"/>
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="O98" s="10" t="s">
+        <x:v>628</x:v>
+      </x:c>
       <x:c r="P98" s="10"/>
-      <x:c r="Q98" s="10"/>
+      <x:c r="Q98" s="10" t="s">
+        <x:v>628</x:v>
+      </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C99" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C99" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D99" s="16"/>
       <x:c r="E99" s="16"/>
       <x:c r="F99" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G99" s="18" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H99" s="18" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I99" s="18" t="s">
-        <x:v>639</x:v>
-[...1 lines deleted...]
-      <x:c r="J99" s="18"/>
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="J99" s="18" t="s">
+        <x:v>633</x:v>
+      </x:c>
       <x:c r="K99" s="18" t="s">
-        <x:v>640</x:v>
-[...1 lines deleted...]
-      <x:c r="L99" s="18"/>
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="L99" s="18" t="s">
+        <x:v>635</x:v>
+      </x:c>
       <x:c r="M99" s="16">
-        <x:v>134589</x:v>
+        <x:v>106370</x:v>
       </x:c>
       <x:c r="N99" s="16" t="s">
-        <x:v>641</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="O99" s="16" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="P99" s="16"/>
       <x:c r="Q99" s="16"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="8" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E100" s="10"/>
+      <x:c r="E100" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F100" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G100" s="12"/>
       <x:c r="H100" s="12" t="s">
-        <x:v>643</x:v>
-[...1 lines deleted...]
-      <x:c r="I100" s="12"/>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="I100" s="12" t="s">
+        <x:v>638</x:v>
+      </x:c>
       <x:c r="J100" s="12"/>
-      <x:c r="K100" s="12"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="K100" s="12" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="L100" s="12"/>
       <x:c r="M100" s="10">
-        <x:v>133349</x:v>
+        <x:v>132441</x:v>
       </x:c>
       <x:c r="N100" s="10" t="s">
-        <x:v>645</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="O100" s="10" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="P100" s="10" t="s">
-        <x:v>645</x:v>
-[...1 lines deleted...]
-      <x:c r="Q100" s="10"/>
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="Q100" s="10" t="s">
+        <x:v>640</x:v>
+      </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D101" s="16"/>
+      <x:c r="D101" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F101" s="18" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G101" s="18"/>
       <x:c r="H101" s="18" t="s">
-        <x:v>649</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="I101" s="18"/>
+      <x:c r="J101" s="18"/>
+      <x:c r="K101" s="18"/>
       <x:c r="L101" s="18" t="s">
-        <x:v>653</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="M101" s="16">
-        <x:v>107314</x:v>
+        <x:v>133545</x:v>
       </x:c>
       <x:c r="N101" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="O101" s="16" t="s">
-        <x:v>654</x:v>
-[...1 lines deleted...]
-      <x:c r="P101" s="16"/>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="P101" s="16" t="s">
+        <x:v>301</x:v>
+      </x:c>
       <x:c r="Q101" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="8" t="s">
-        <x:v>655</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D102" s="10"/>
       <x:c r="E102" s="10"/>
       <x:c r="F102" s="12" t="s">
-        <x:v>441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="G102" s="12"/>
       <x:c r="H102" s="12" t="s">
-        <x:v>657</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="I102" s="12"/>
+      <x:c r="J102" s="12"/>
+      <x:c r="K102" s="12"/>
       <x:c r="L102" s="12" t="s">
-        <x:v>661</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="M102" s="10">
-        <x:v>106018</x:v>
+        <x:v>132236</x:v>
       </x:c>
       <x:c r="N102" s="10" t="s">
-        <x:v>466</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="O102" s="10" t="s">
-        <x:v>466</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P102" s="10"/>
       <x:c r="Q102" s="10"/>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C103" s="16"/>
-      <x:c r="D103" s="16"/>
+      <x:c r="D103" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E103" s="16"/>
       <x:c r="F103" s="18" t="s">
-        <x:v>279</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G103" s="18" t="s">
-        <x:v>663</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H103" s="18" t="s">
-        <x:v>664</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I103" s="18" t="s">
-        <x:v>665</x:v>
-[...3 lines deleted...]
-      <x:c r="L103" s="18"/>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="J103" s="18" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="K103" s="18" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="L103" s="18" t="s">
+        <x:v>652</x:v>
+      </x:c>
       <x:c r="M103" s="16">
-        <x:v>134900</x:v>
+        <x:v>107323</x:v>
       </x:c>
       <x:c r="N103" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="O103" s="16"/>
-      <x:c r="P103" s="16"/>
+      <x:c r="P103" s="16" t="s">
+        <x:v>653</x:v>
+      </x:c>
       <x:c r="Q103" s="16"/>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="8" t="s">
-        <x:v>667</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D104" s="10"/>
       <x:c r="E104" s="10"/>
       <x:c r="F104" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G104" s="12"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G104" s="12" t="s">
+        <x:v>655</x:v>
+      </x:c>
       <x:c r="H104" s="12" t="s">
-        <x:v>668</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I104" s="12" t="s">
-        <x:v>669</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="J104" s="12"/>
       <x:c r="K104" s="12"/>
       <x:c r="L104" s="12" t="s">
-        <x:v>671</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="M104" s="10">
-        <x:v>133504</x:v>
+        <x:v>133449</x:v>
       </x:c>
       <x:c r="N104" s="10" t="s">
-        <x:v>179</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="O104" s="10" t="s">
-        <x:v>179</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P104" s="10"/>
       <x:c r="Q104" s="10"/>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C105" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C105" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D105" s="16"/>
       <x:c r="E105" s="16"/>
       <x:c r="F105" s="18" t="s">
-        <x:v>673</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G105" s="18" t="s">
-        <x:v>674</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H105" s="18" t="s">
-        <x:v>675</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I105" s="18" t="s">
-        <x:v>676</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J105" s="18" t="s">
-        <x:v>677</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K105" s="18" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="L105" s="18" t="s">
-        <x:v>679</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="M105" s="16">
-        <x:v>110357</x:v>
+        <x:v>107325</x:v>
       </x:c>
       <x:c r="N105" s="16" t="s">
-        <x:v>680</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="O105" s="16" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="P105" s="16"/>
       <x:c r="Q105" s="16"/>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="8" t="s">
-        <x:v>681</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B106" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C106" s="10" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C106" s="10"/>
+      <x:c r="D106" s="10"/>
       <x:c r="E106" s="10"/>
       <x:c r="F106" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G106" s="12"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G106" s="12" t="s">
+        <x:v>669</x:v>
+      </x:c>
       <x:c r="H106" s="12" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I106" s="12" t="s">
-        <x:v>683</x:v>
-[...2 lines deleted...]
-      <x:c r="K106" s="12"/>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="J106" s="12" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="K106" s="12" t="s">
+        <x:v>673</x:v>
+      </x:c>
       <x:c r="L106" s="12" t="s">
-        <x:v>684</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="M106" s="10">
-        <x:v>133608</x:v>
+        <x:v>106532</x:v>
       </x:c>
       <x:c r="N106" s="10" t="s">
-        <x:v>685</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="O106" s="10"/>
+      <x:c r="P106" s="10"/>
       <x:c r="Q106" s="10"/>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B107" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C107" s="16"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C107" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D107" s="16"/>
+      <x:c r="E107" s="16"/>
       <x:c r="F107" s="18" t="s">
-        <x:v>37</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G107" s="18" t="s">
-        <x:v>687</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H107" s="18" t="s">
-        <x:v>688</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I107" s="18" t="s">
-        <x:v>689</x:v>
-[...1 lines deleted...]
-      <x:c r="J107" s="18"/>
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="J107" s="18" t="s">
+        <x:v>680</x:v>
+      </x:c>
       <x:c r="K107" s="18" t="s">
-        <x:v>690</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="L107" s="18" t="s">
-        <x:v>691</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="M107" s="16">
-        <x:v>130426</x:v>
+        <x:v>107332</x:v>
       </x:c>
       <x:c r="N107" s="16" t="s">
-        <x:v>576</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="O107" s="16" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="P107" s="16"/>
+      <x:c r="Q107" s="16"/>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="8" t="s">
-        <x:v>692</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C108" s="10"/>
+      <x:c r="C108" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D108" s="10"/>
-      <x:c r="E108" s="10"/>
+      <x:c r="E108" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F108" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G108" s="12"/>
       <x:c r="H108" s="12" t="s">
-        <x:v>693</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="I108" s="12"/>
       <x:c r="J108" s="12"/>
-      <x:c r="K108" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K108" s="12"/>
       <x:c r="L108" s="12" t="s">
-        <x:v>696</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="M108" s="10">
-        <x:v>132696</x:v>
+        <x:v>133732</x:v>
       </x:c>
       <x:c r="N108" s="10" t="s">
-        <x:v>26</x:v>
-[...1 lines deleted...]
-      <x:c r="O108" s="10"/>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="O108" s="10" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="P108" s="10"/>
-      <x:c r="Q108" s="10"/>
+      <x:c r="Q108" s="10" t="s">
+        <x:v>241</x:v>
+      </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E109" s="16"/>
       <x:c r="F109" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G109" s="18"/>
       <x:c r="H109" s="18" t="s">
-        <x:v>699</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I109" s="18" t="s">
-        <x:v>700</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="J109" s="18"/>
+      <x:c r="K109" s="18"/>
       <x:c r="L109" s="18" t="s">
-        <x:v>703</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="M109" s="16">
-        <x:v>106280</x:v>
+        <x:v>133691</x:v>
       </x:c>
       <x:c r="N109" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="O109" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P109" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q109" s="16"/>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="8" t="s">
-        <x:v>705</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C110" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C110" s="10"/>
+      <x:c r="D110" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E110" s="10"/>
       <x:c r="F110" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G110" s="12" t="s">
-        <x:v>706</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H110" s="12" t="s">
-        <x:v>707</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I110" s="12" t="s">
-        <x:v>708</x:v>
-[...2 lines deleted...]
-      <x:c r="K110" s="12"/>
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="J110" s="12" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="K110" s="12" t="s">
+        <x:v>695</x:v>
+      </x:c>
       <x:c r="L110" s="12" t="s">
-        <x:v>709</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="M110" s="10">
-        <x:v>134595</x:v>
+        <x:v>126223</x:v>
       </x:c>
       <x:c r="N110" s="10" t="s">
-        <x:v>710</x:v>
-[...613 lines deleted...]
-      <x:c r="Q124" s="10"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="O110" s="10"/>
+      <x:c r="P110" s="10" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q110" s="10"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="A1:Q1"/>
     <x:mergeCell ref="A2:A3"/>
     <x:mergeCell ref="B2:E2"/>
     <x:mergeCell ref="G2:K2"/>
     <x:mergeCell ref="L2:L3"/>
     <x:mergeCell ref="M2:M3"/>
     <x:mergeCell ref="N2:Q2"/>
   </x:mergeCells>
   <x:printOptions gridLines="1"/>
   <x:pageMargins left="0.25" right="0.25" top="0.35" bottom="0.25" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="120" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" errors="NA" horizontalDpi="300" verticalDpi="300"/>
   <x:headerFooter>
-    <x:oddFooter>&amp;"Calibri,Regular"&amp;6&amp;KB8B8B8 Copyright ® 2002 - 2025
+    <x:oddFooter>&amp;"Calibri,Regular"&amp;6&amp;KB8B8B8 Copyright ® 2002 - 2026
 Hervey, Incorporated, All rights reserved.
 CityBOTS™ and VendorBOTS™ are registered trademarks of Hervey, Incorporated.</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>Report</cp:category>
   <cp:contentStatus>Public</cp:contentStatus>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>CityBOTS</dc:creator>
   <dc:description>Vendors</dc:description>
   <cp:keywords>CityBOTS VendorBOTS Business Opportunity Tracking System Compliance Prompt Pay Certification Workforce</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>Vendors List</dc:subject>
-  <dc:title>Vendors List - 10/19/2025 12:20:12 AM</dc:title>
+  <dc:title>Vendors List - 4/1/2026 12:20:12 AM</dc:title>
 </cp:coreProperties>
 </file>