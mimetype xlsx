--- v1 (2026-04-01)
+++ v2 (2026-05-08)
@@ -1,2171 +1,4231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R9abe2905ffbd4cc4" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R56a6d0ab33e64c2a" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R36ed4eb3a5d44552" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R5c14e821c2fd46e0" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="VendorList" sheetId="1" r:id="R0e2175559d5c4479"/>
+    <x:sheet name="VendorList" sheetId="1" r:id="Ref483f5cb7244c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="697">
-[...1 lines deleted...]
-    <x:t>CityBOTS - PEP Certification List [107 - Current as of Wednesday, April 1, 2026 at 12:20 AM]</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="749">
+  <x:si>
+    <x:t>CityBOTS - PEP Certification List [112 - Current as of Friday, May 8, 2026 at 12:20 AM]</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certifications</x:t>
   </x:si>
   <x:si>
     <x:t>SBE</x:t>
   </x:si>
   <x:si>
     <x:t>MBE</x:t>
   </x:si>
   <x:si>
     <x:t>WBE</x:t>
   </x:si>
   <x:si>
     <x:t>DLSB</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
     <x:t>Combined</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Names</x:t>
   </x:si>
   <x:si>
     <x:t>Emails</x:t>
   </x:si>
   <x:si>
     <x:t>Phones</x:t>
   </x:si>
   <x:si>
     <x:t>Faxes</x:t>
   </x:si>
   <x:si>
     <x:t>Addresses</x:t>
   </x:si>
   <x:si>
-    <x:t>Certified Work Types</x:t>
+    <x:t>Work Types</x:t>
   </x:si>
   <x:si>
     <x:t>VBOTSId</x:t>
   </x:si>
   <x:si>
     <x:t>A to Z Maintenance</x:t>
   </x:si>
   <x:si>
     <x:t>X</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenneth Block</x:t>
   </x:si>
   <x:si>
     <x:t>kblock@woh.rr.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 830-2022</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 335-5388</x:t>
   </x:si>
   <x:si>
     <x:t>1382 Sussex Road, Troy, OH 45373</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-90923] - Building Construction, Residential (Apartments, Etc.), [NIGP-91008] - Concrete Raising And Undersealing Services, [NIGP-91430] - Concrete</x:t>
+    <x:t>[NAICS-236118] - Residential Remodelers
+[NAICS-238110] - Poured Concrete Foundation and Structure Contractors
+[NAICS-238990] - All Other Specialty Trade Contractors
+[NAICS-561730] - Landscaping Services
+[NIGP-90923] - Building Construction, Residential (Apartments, Etc.)
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-91008] - Concrete Raising And Undersealing Services
+[NIGP-91430] - Concrete
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96842] - General Construction
+[NIGP-96874] - Street Sweeping Services</x:t>
   </x:si>
   <x:si>
     <x:t>5/5/2027</x:t>
   </x:si>
   <x:si>
     <x:t>A-1 Tree Care Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>randy@a-1treeohio.com</x:t>
   </x:si>
   <x:si>
     <x:t>(888) 371-1431</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96888] - Tree And Shrub Removal Services, [NIGP-98888] - Tree Trimming And Pruning Services, [NIGP-96848] - Clearing / Grubbing Fence Lines, [NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control), [NIGP-96850] - Leaf, Bush, Tree Limb Collection, [NIGP-98814] - Erosion Control Services</x:t>
+    <x:t>[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96850] - Leaf, Bush, Tree Limb Collection
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-98814] - Erosion Control Services
+[NIGP-98888] - Tree Trimming And Pruning Services
+[NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control)</x:t>
   </x:si>
   <x:si>
     <x:t>1/8/2027</x:t>
   </x:si>
   <x:si>
     <x:t>American Patriot Trucking, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Eric Benson</x:t>
   </x:si>
   <x:si>
     <x:t>ampatco3@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 241-9691</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-74500] - Road And Highway Building Materials (Asphaltic)
+[NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
+[NIGP-96239] - Hauling Services
+[NIGP-96800] - Public Works And Related Services</x:t>
+  </x:si>
+  <x:si>
     <x:t>6/2/2027</x:t>
   </x:si>
   <x:si>
     <x:t>American Services and Protection LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Aaron Harper</x:t>
   </x:si>
   <x:si>
-    <x:t>philana@asapllc.us, philanaharper@americanservicesandprotection.com</x:t>
-[...2 lines deleted...]
-    <x:t>(614) 774-3500, (614) 884-0177</x:t>
+    <x:t>philana@asapllc.us
+philanaharper@americanservicesandprotection.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(614) 774-3500
+(614) 884-0177</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 737-9803</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-99000] - Security, Fire, Safety, And Emergency Services, [NIGP-99067] - Patrol Services, [NIGP-99046] - Guard And Security Services, [NIGP-99005] - Alarm Services, [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency, [NIGP-99025] - Crime Prevention Services, [NIGP-99052] - Investigative Services</x:t>
+    <x:t>[NIGP-99000] - Security, Fire, Safety, And Emergency Services
+[NIGP-99005] - Alarm Services
+[NIGP-99025] - Crime Prevention Services
+[NIGP-99046] - Guard And Security Services
+[NIGP-99052] - Investigative Services
+[NIGP-99067] - Patrol Services
+[NIGP-99099] - Misc. Security, Fire, Safety, and Emergency</x:t>
   </x:si>
   <x:si>
     <x:t>2/26/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apex Alliance Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyrone Bonner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>col.bonner@bsi-security.org
+cs@apexagroup.com
+tbonner@apexagroup.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 277-9458
+(937) 829-5546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 277-5703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1712 W. Third Street, Dayton, OH 45417 
+40 S. Main Street, Dayton, OH 45402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-561621] - Security Systems Services (except Locksmiths)
+[NIGP-34015] - Fire And Medical Alert Systems
+[NIGP-34017] - Fire and Security Alarm Systems, Custom Installati
+[NIGP-68002] - Access Control Systems And Security Systems
+[NIGP-68004] - Ammunition
+[NIGP-68008] - Police Protection Equipment (Body Armor And Riot Shields) And Supplies
+[NIGP-68012] - Belts, Cases, Holsters, Scabbards, Etc.
+[NIGP-68050] - Guns, Stun (Nonlethal)
+[NIGP-90678] - Security Systems; Intruder And Smoke Detection - Architectural
+[NIGP-91838] - Education And Training Consulting
+[NIGP-91865] - Human Relations Consulting
+[NIGP-91893] - Security/Safety Consulting
+[NIGP-92435] - In-Service Training (For Employees)
+[NIGP-93673] - Security And Access Systems Maintenance And Repair
+[NIGP-95285] - Support Services
+[NIGP-96120] - Correctional Facility Management Services
+[NIGP-96151] - Lobby Services
+[NIGP-96480] - Security Guards
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-99005] - Alarm Services
+[NIGP-99027] - Crossing Guard Services
+[NIGP-99046] - Guard And Security Services
+[NIGP-99067] - Patrol Services
+[NIGP-99099] - Misc. Security, Fire, Safety, and Emergency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/18/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Apex Mechanical Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Bob Magee
 Maria Magee</x:t>
   </x:si>
   <x:si>
     <x:t>mmagee@apexmechsys.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8200</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-48500] - Janitorial Supplies, General Line
+[NIGP-67099] - Misc. Plumbing Equipt. &amp; Supplies
+[NIGP-82068] - Heat Exchangers, Accessories, And Parts
+[NIGP-88532] - Boiler Water Chemical Treating Compounds
+[NIGP-90644] - Heating; Ventilating; Air Conditioning - Architectural Services
+[NIGP-96223] - Chemical Treatment Of Boiler And Tower Water
+[NIGP-96820] - Building Construction</x:t>
   </x:si>
   <x:si>
     <x:t>9/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Associated Excavating Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Carol Van Zant
 Carol VanZant
 Carol Van</x:t>
   </x:si>
   <x:si>
-    <x:t>associatedexcinc@aol.com, mikevassocexc@aol.com, mikevassoexc@aol.com</x:t>
+    <x:t>associatedexcinc@aol.com
+mikevassocexc@aol.com
+mikevassoexc@aol.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 833-5681</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 833-5721, (513) 898-2215</x:t>
-[...5 lines deleted...]
-    <x:t>[NIGP-06006] - Axles, Trailers And Trucks, Tandem And Single, [NAICS2007-237110] - Water and Sewer Line and Related Structures Construction, [NAICS2007-238910] - Site Preparation Contractors, [NIGP-91223] - Construction, General (Digging, Ditching, Road Grading, Rock Stabilization, Etc.), [NIGP-91240] - Demolition Services</x:t>
+    <x:t>(937) 833-5721
+(513) 898-2215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10532 Westbrook Road, Brookville, OH 45309 
+10532 Westbrook Rd., Brookville, OH 45309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237110] - Water and Sewer Line and Related Structures Construction
+[NAICS-238910] - Site Preparation Contractors
+[NIGP-06006] - Axles, Trailers And Trucks, Tandem And Single
+[NIGP-21015] - Bricks, Concrete
+[NIGP-90974] - Site Work
+[NIGP-91223] - Construction, General (Digging, Ditching, Road Grading, Rock Stabilization, Etc.)
+[NIGP-91240] - Demolition Services
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96832] - Demolition
+[NIGP-96833] - Ditch Maintenance
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96865] - Pipe Line Construction and Repair (Including Remov
+[NIGP-96869] - Sewer Maintenance and Repair
+[NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>6/4/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Asure 1 Developments</x:t>
   </x:si>
   <x:si>
     <x:t>Shari L.</x:t>
   </x:si>
   <x:si>
     <x:t>slrogers555@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 789-0729</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-90641] - Construction Management, [NIGP-90638] - General Construction - Architectural</x:t>
+    <x:t>[NIGP-90638] - General Construction - Architectural
+[NIGP-90641] - Construction Management</x:t>
   </x:si>
   <x:si>
     <x:t>8/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Produce LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvester Ballard</x:t>
   </x:si>
   <x:si>
     <x:t>sylvesterballard@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 223-1446</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 278-0042</x:t>
   </x:si>
   <x:si>
     <x:t>104 Salem Ave., Dayton, OH 45406</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items</x:t>
+    <x:t>[NAICS-424490] - Other Grocery and Related Products Merchant Wholesalers
+[NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items</x:t>
   </x:si>
   <x:si>
     <x:t>9/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Belgray Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Joshua Boone</x:t>
   </x:si>
   <x:si>
     <x:t>kipp@belgrayinc.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 545-0577, (937) 366-6567</x:t>
-[...8 lines deleted...]
-    <x:t>[NIGP-96868] - Sewer and Storm Drain Construction, [NIGP-96874] - Street Sweeping Services, [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-96820] - Building Construction, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-96800] - Public Works And Related Services, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-98863] - Park Area Construction/Renovation, [NIGP-91831] - Construction Consulting, [NIGP-96842] - General Construction, [NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
+    <x:t>(937) 545-0577
+(937) 366-6567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 220-9953
+(937) 366-6700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266 E. Locust St, Wilmington, OH 45177 
+820 E. Monument Ave., Dayton, OH 45402 
+266 E. Locust ST, Wilmington, OH 45177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-236116] - New Multifamily Housing Construction (except Operative Builders)
+[NAICS-236210] - Industrial Building Construction
+[NAICS-236220] - Commercial and Institutional Building Construction
+[NAICS-238910] - Site Preparation Contractors
+[NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-91831] - Construction Consulting
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96820] - Building Construction
+[NIGP-96842] - General Construction
+[NIGP-96868] - Sewer and Storm Drain Construction
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-98863] - Park Area Construction/Renovation
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>3/3/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Big Boi Trucking &amp; Paving</x:t>
   </x:si>
   <x:si>
     <x:t>Larry R.</x:t>
   </x:si>
   <x:si>
     <x:t>truckingllcbigboi@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(863) 624-2491</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt), [NIGP-96814] - Alley Resurfacing (Paving), [NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.), [NIGP-96832] - Demolition</x:t>
+    <x:t>[NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt)
+[NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots
+[NIGP-96814] - Alley Resurfacing (Paving)
+[NIGP-96832] - Demolition
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair
+[NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S</x:t>
   </x:si>
   <x:si>
     <x:t>7/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>7/19/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Billy Back Excavating Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SERVICE, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Billy Back</x:t>
   </x:si>
   <x:si>
-    <x:t>bbexcavate@gmail.com, bbexcavate@sbcglobal.net</x:t>
-[...2 lines deleted...]
-    <x:t>(937) 845-4201, (937) 233-4220</x:t>
+    <x:t>bbexcavate@gmail.com
+bbexcavate@sbcglobal.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 845-4201
+(937) 233-4220</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 845-4202</x:t>
   </x:si>
   <x:si>
-    <x:t>P.O. Box 403, New Carlisle, OH 45344 , 4443 N. Hyland Ave., Dayton, OH 45424 , PO Box 403, New Carlisle, OH 45344</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-96841] - Fire Escape Construction and Repair, [NIGP-90974] - Site Work, [NIGP-96865] - Pipe Line Construction and Repair (Including Remov, [NIGP-98826] - Flood Control Services, [NIGP-96863] - Relocation And/Or Removal Services For Utility Works, [NIGP-96859] - New Street Construction and Repair (Not Major Stre, [NIGP-96820] - Building Construction, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96893] - Well Pointing Services (Dewatering), [NIGP-91068] - Septic Tank Maintenance And Repair Services (Includes Absorption/Leach Field Construction), [NIGP-96842] - General Construction, [NIGP-96800] - Public Works And Related Services, [NIGP-96850] - Leaf, Bush, Tree Limb Collection, [NIGP-96873] - Storm Drain Cleaning, Repair, And Sludge Removal Services, [NIGP-91069] - Shelters, Carports, Portable Buildings, Etc. Maintenance And Repair, [NIGP-98865] - Parks Systems Technical Services, [NIGP-96833] - Ditch Maintenance, [NIGP-96839] - Excavating and Tunneling, [NIGP-98886] - Tennis and Sports Court Repair and Renovation, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-96888] - Tree And Shrub Removal Services, [NIGP-96445] - General Construction Workers and Heavy Equipment O, [NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc., [NIGP-96843] - Golf Course Construction, Maintenance and Repair, [NIGP-96872] - Snow And Ice Removal Services, [NIGP-90900] - Building Construction Services, New, [NIGP-96819] - Bridge Reconstruction/Rehabilitation, [NIGP-91060] - Plumbing Maintenance And Repair (Includes Toilets, Etc.), [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96832] - Demolition, [NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.), [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-96869] - Sewer Maintenance and Repair, [NIGP-96868] - Sewer and Storm Drain Construction, [NIGP-98803] - Athletic Field Maintenance, [NIGP-96897] - Wrecking And Removal Services, [NIGP-96239] - Hauling Services, [NIGP-90977] - Special Construction: Observatory, Security, Special Rooms, Etc., [NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control), [NIGP-96875] - Streetscaping Services, [NIGP-98814] - Erosion Control Services, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-98875] - Roadside Maintenance Services (Including Mowing, Etc.), [NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park, [NIGP-96853] - Major Streets - Intermittent Resurfacing, [NIGP-96848] - Clearing / Grubbing Fence Lines, [NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building), [NIGP-96825] - Corrosion Control Services, [NIGP-96874] - Street Sweeping Services, [NIGP-96834] - Dredging Services, [NIGP-91070] - Sludge Removal, Building (To Include Grease Trap Cleaning), [NIGP-96821] - Building Repair, [NAICS2007-238910] - Site Preparation Contractors, [NIGP-91078] - Weather And Waterproofing Maintenance And Repair Services, [NIGP-98859] - Mulch/Compost Production Services, [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-98815] - Fence Installation, Maintenance And Repair, [NIGP-96862] - Pavement Data Collection Services, [NIGP-98841] - Irrigation System Construction, [NIGP-96836] - Dust Control Watering, [NIGP-91063] - Public Utilities: Water, Sewer And Gas Maintenance And Repair, [NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type), [NIGP-98888] - Tree Trimming And Pruning Services</x:t>
+    <x:t>P.O. Box 403, New Carlisle, OH 45344 
+4443 N. Hyland Ave., Dayton, OH 45424 
+PO Box 403, New Carlisle, OH 45344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238910] - Site Preparation Contractors
+[NIGP-90900] - Building Construction Services, New
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90974] - Site Work
+[NIGP-90977] - Special Construction: Observatory, Security, Special Rooms, Etc.
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91060] - Plumbing Maintenance And Repair (Includes Toilets, Etc.)
+[NIGP-91063] - Public Utilities: Water, Sewer And Gas Maintenance And Repair
+[NIGP-91068] - Septic Tank Maintenance And Repair Services (Includes Absorption/Leach Field Construction)
+[NIGP-91069] - Shelters, Carports, Portable Buildings, Etc. Maintenance And Repair
+[NIGP-91070] - Sludge Removal, Building (To Include Grease Trap Cleaning)
+[NIGP-91078] - Weather And Waterproofing Maintenance And Repair Services
+[NIGP-91099] - Misc. Building Maintenance and Repair Services
+[NIGP-96239] - Hauling Services
+[NIGP-96445] - General Construction Workers and Heavy Equipment O
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96819] - Bridge Reconstruction/Rehabilitation
+[NIGP-96820] - Building Construction
+[NIGP-96821] - Building Repair
+[NIGP-96825] - Corrosion Control Services
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96832] - Demolition
+[NIGP-96833] - Ditch Maintenance
+[NIGP-96834] - Dredging Services
+[NIGP-96836] - Dust Control Watering
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-96841] - Fire Escape Construction and Repair
+[NIGP-96842] - General Construction
+[NIGP-96843] - Golf Course Construction, Maintenance and Repair
+[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96850] - Leaf, Bush, Tree Limb Collection
+[NIGP-96853] - Major Streets - Intermittent Resurfacing
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair
+[NIGP-96859] - New Street Construction and Repair (Not Major Stre
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96863] - Relocation And/Or Removal Services For Utility Works
+[NIGP-96865] - Pipe Line Construction and Repair (Including Remov
+[NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)
+[NIGP-96868] - Sewer and Storm Drain Construction
+[NIGP-96869] - Sewer Maintenance and Repair
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96872] - Snow And Ice Removal Services
+[NIGP-96873] - Storm Drain Cleaning, Repair, And Sludge Removal Services
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96875] - Streetscaping Services
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-96893] - Well Pointing Services (Dewatering)
+[NIGP-96897] - Wrecking And Removal Services
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
+[NIGP-98803] - Athletic Field Maintenance
+[NIGP-98814] - Erosion Control Services
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-98826] - Flood Control Services
+[NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)
+[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
+[NIGP-98841] - Irrigation System Construction
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)
+[NIGP-98859] - Mulch/Compost Production Services
+[NIGP-98865] - Parks Systems Technical Services
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-98875] - Roadside Maintenance Services (Including Mowing, Etc.)
+[NIGP-98886] - Tennis and Sports Court Repair and Renovation
+[NIGP-98888] - Tree Trimming And Pruning Services
+[NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control)
+[NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Brahan LLC,</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES, SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Cristina Elliot</x:t>
   </x:si>
   <x:si>
     <x:t>crissy@bra-han.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 706-0492</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 779-1053</x:t>
   </x:si>
   <x:si>
-    <x:t>7723 Tylers Place Blvd #138, West Chester, OH 45069 , 7723 Tylers Place Blvd., #138, West Chester, OH 45069</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-28099] - Misc. Electrical Cable &amp; Wire, [NIGP-72092] - Pump Parts, All Kinds, [NIGP-67098] - Water Main Pipe, Fittings and Related Supplies, [NIGP-72099] - Misc. Pumping Equipt. &amp; Supplies, [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies</x:t>
+    <x:t>7723 Tylers Place Blvd #138, West Chester, OH 45069 
+7723 Tylers Place Blvd., #138, West Chester, OH 45069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238330] - Flooring Contractors
+[NAICS-423390] - Other Construction Material Merchant Wholesalers
+[NAICS-423720] - Plumbing and Heating Equipment and Supplies (Hydronics) Merchant Wholesalers
+[NIGP-28008] - Appliance, Fixture, And Portable Cables And Wires (Up To 600V): Types S, Sj, Sjo, So, Spt, Tf, Tff, Etc.
+[NIGP-28016] - Bare Cables And Wires: Type Acsr, Bare Copper, Bare Aluminum, Etc.
+[NIGP-28024] - Building Cables And Wires, Single And Multiconductor: Types Nm, Thwn, Tw, Thw, Thhn, Xhhw, Rhw, Rr, Romex, Etc.
+[NIGP-28028] - Cathodic Cable (Protection)
+[NIGP-28029] - Communications Cable
+[NIGP-28030] - Control Cables And Wires, Solid And Stranded, Single And Multiconductor (Up To 600V, For Use In Boiler Controls, Fire Alarms, Motors, Etc.)
+[NIGP-28040] - Guy Wires And Cables: Guy Strand, Sm, Hs, Ehs, Etc.
+[NIGP-28050] - Heating Cables And Wires (Up To 277V): Lead Covered, Neoprene Jacket, Etc.
+[NIGP-28058] - High Voltage Cables And Wires (601-15,000V), Solid And Stranded, Single And Multiconductor
+[NIGP-28065] - Submarine Wire And Cable
+[NIGP-28070] - Telephone Cables And Wires, Single And Multiconductor, Clad Steel And Copper
+[NIGP-28075] - Ties And Anchors, Cable And Wiring
+[NIGP-28080] - Underground Cables And Wires, Solid And Stranded, Single And Multiconductor, Aluminum And Copper: Types Uf, Urd, Use, Xlp, Etc.
+[NIGP-28090] - Weatherproof Cables And Wires, Solid And Stranded, Single And Multiconductor, Aluminum And Copper: Types Rr, Wp, Etc.
+[NIGP-28099] - Misc. Electrical Cable &amp; Wire
+[NIGP-28502] - Analyzer, Electric Power Demand
+[NIGP-28503] - Arresters, Lightning
+[NIGP-28504] - Back-Up Systems, Battery Operated (Emergency)
+[NIGP-28505] - Beacon Light Systems Complete For Buildings, Roadside, Etc. (See Class 120 For Marine Beacons)
+[NIGP-28506] - Ballasts, All Kinds
+[NIGP-28507] - Bulb And Fixture, Changer/Remover
+[NIGP-28508] - Bus Bars, Duct, And Accessories
+[NIGP-28509] - Cabinets, Electrical Service Entrance
+[NIGP-28510] - Cable Accessories: Clamps, Clasps, Clips, Closures, Reels, Splices, Wrappings, Etc.
+[NIGP-28511] - Capacitors, Motor Starting And Running
+[NIGP-28514] - Circuit Breakers, Load Centers, Boxes, And Panelboards
+[NIGP-28515] - Coatings, Protective, Electrical
+[NIGP-28516] - Commutators, Resurfacers, Stone
+[NIGP-28517] - Conduit And Fittings, Fiber And Asbestos-Cement
+[NIGP-28518] - Conduit And Fittings, Cast Iron And Malleable Iron
+[NIGP-28519] - Conduit And Fittings, Plastic/Pvc
+[NIGP-28521] - Conduit And Fittings, Aluminum
+[NIGP-28522] - Conduit And Fittings, Rubber
+[NIGP-28523] - Conduit Fittings, Steel: Boxes, Bushings, Clamps, Connectors, Covers, Locknuts, Straps, Etc.
+[NIGP-28526] - Conduit, Steel
+[NIGP-28527] - Control Devices, Lighting (Including Photocells, Multiple Relays, Lighting Contactors)
+[NIGP-28528] - Cutouts, Pole Line Type
+[NIGP-28529] - Dimmers, Light (See Class 855 For Theatre Dimmers)
+[NIGP-28531] - Fluorescent Tube Crushers And Diposers
+[NIGP-28532] - Fluorescent And Hid Lamp Energy Saving Devices
+[NIGP-28534] - Fuses, Fuse Blocks And Holders, Links, Etc.
+[NIGP-28535] - Gaskets, Meter
+[NIGP-28536] - Gates, Electric (Including Card Readers, Etc.)
+[NIGP-28537] - Generators, Portable, Engine Driven (Including Fog And Mist Types)
+[NIGP-28539] - Generators, Stationary Type (Not Automotive)
+[NIGP-28540] - Grounding Rods And Fittings
+[NIGP-28541] - Hose, Protective Line
+[NIGP-28542] - Insulation Materials And Insulators: Compounds, Varnish, Etc.
+[NIGP-28544] - Isolation System (For Computer Center)
+[NIGP-28545] - Lamps, Projector
+[NIGP-28546] - Lamps: Construction Equipment, And Miniature
+[NIGP-28547] - Lamps: Decorative, Household
+[NIGP-28548] - Lamps: Desk, Floor, And Table
+[NIGP-28550] - Lamps: Fluorescent, Incandescent, Mercury Vapor, Quartz, And Sodium Vapor
+[NIGP-28551] - Lamps: Scientific Instrument: Microscope, Oscilloscope, Etc.
+[NIGP-28552] - Lamps: Portable, Shop, And Work Site
+[NIGP-28553] - Lens And Reflectors, Replacement
+[NIGP-28554] - Lighting Fixtures, Indoor: All Kinds And Parts (Including Lampholders And Recycled Types)
+[NIGP-28556] - Lighting Fixtures, Outdoor: Floodlights, Spotlights, Yard Lights, And All Other Weatherproof Fixtures (Except Streetlights) (Including Recycled Types)
+[NIGP-28558] - Lighting Units, Emergency, Battery Operated; And Batteries
+[NIGP-28559] - Light Meters And Reflectometers (For Office Illumination Measurement, Reflectivity, Etc. (Not Photographic Or Lab)
+[NIGP-28560] - Locators, Cable
+[NIGP-28561] - Meters, Indicating And Recording Of Power Consumption
+[NIGP-28562] - Meters, Indicating And Recording (Of Powerline Fluctuations -Voltage Or Amperage -Not Hand Tool Type)
+[NIGP-28564] - Motor Controllers, Contactors, Push Button Stations, Relays, Safety Switches, Starters, Coils And Brushes
+[NIGP-28568] - Motors And Parts, Fractional H.P. Electric
+[NIGP-28570] - Motors And Parts, Integral H.P., Single Phase, Electric
+[NIGP-28571] - Motors And Parts, Integral H.P., Three Phase, Electric
+[NIGP-28572] - Resistors (Non-Electronic)
+[NIGP-28573] - Relays (Non-Electronic)
+[NIGP-28574] - Pole Line Hardware: Anchors, Arms, Bolts, Braces, Brackets, Clevises, Connections, Insulators, Plates, Pole Steps, Racks, Rods, Shackles, Straps, Thimbles, Washers, Etc.
+[NIGP-28575] - Repair Kits (For Contactors)
+[NIGP-28576] - Street And Highway Lighting Luminaires, Accessories And Parts
+[NIGP-28577] - Square Duct And Fittings
+[NIGP-28578] - Structural Supports And Racks, Mechanical Type: Angles, Braces, Brackets, Channels, Clips, Fittings, Spring-Nuts, Etc.
+[NIGP-28579] - Switches, Miscellaneous
+[NIGP-28581] - Tools, Electricians' And Lineman'S (Including Cable Fault Locators, Cable Pullers, Press Boosters And Heads, Hotsticks, Testing Equip., Etc.) (See 285-30 For Dielectric Tools)
+[NIGP-28583] - Towers, Light
+[NIGP-28584] - Transformers, Transmission Line Type
+[NIGP-28586] - Transformers, Power Distribution (Including Fluid Filled, Pad And Pole Mount)
+[NIGP-28588] - Tube Guard And Safety Sleeves (For Fluorescent Fixtures)
+[NIGP-28589] - Unilets
+[NIGP-28590] - Voltage Line Thermostats, Inverters, Converters, Spike And Surge Controllers
+[NIGP-28591] - Valves, Electro Pneumatic
+[NIGP-28592] - Wire And Cable Markers And Marker Ties
+[NIGP-28593] - Wire Molding, Raceways, Accessories, And Fittings
+[NIGP-28595] - Wiring Devices: Adapters, Caps, Connectors, Extension Cords, Fluorescent And Hp Starters, Outlets, Plates And Covers, Plugs, Receptacles, Switches, Terminals, Etc.(Incl.Recycled Electrical Products, Supplies)
+[NIGP-28599] - Misc. Electrical Equipt. &amp; Supplies
+[NIGP-28706] - Amplifiers And Preamplifiers (Not For Sound Systems Or Tv Antennas)
+[NIGP-28712] - Batteries And Hardware For Electronic Equipment (Including Recycled Types)
+[NIGP-28718] - Chemicals For Electronics Use: Antistatic, Cleaning, Degreasing, Etching, Metal Stripping, Solvent, Etc.
+[NIGP-28724] - Circuit Boards, Modular, Printed (Pcb), And Proto
+[NIGP-28730] - Detectors (Electron, Photon) And Detector Arrays
+[NIGP-28736] - Metal Items: Boxes, Cabinets, Chassis, Panels, Racks, Etc.
+[NIGP-28742] - Microprocessors (Cpu Chips, Etc.)
+[NIGP-28748] - Microwave Equipment And Accessories: Band Pass Filters, Coaxial Attenuators, Couplers, Switchers, Tellurometers, Tuners, Wave Guides (Not Communication Type)
+[NIGP-28754] - Power Supplies, Computer Room
+[NIGP-28755] - Power Supplies (Not Computer Room)
+[NIGP-28760] - Repair Equipment, Electronic: Cleaning, Desoldering, Soldering, Etc.
+[NIGP-28766] - Replacement And Component Parts: Capacitors, Chokes, Coils, Panel Meters, Potentiometers, Relays, Resistors, Solenoids, Transistors, Transformers, Etc.
+[NIGP-28772] - Shelf Hardware, Electronic: Adapters, Clips, Connectors, Dielectrics, Jacks, Lugs, Plugs, Sockets, Solder, Switches, Terminals, Etc.
+[NIGP-28778] - Teaching And Demonstration Units: Electronic Kits, Etc.
+[NIGP-28780] - Testing Equipment And Systems, Electronic Meter
+[NIGP-28784] - Tubes, Electron Multiplier And Photomultiplier; And Accessories
+[NIGP-28790] - Tubes, Electronic: Cathode Ray, Power, Receiving, Thyratron, Transmitting, Etc.
+[NIGP-28796] - Wire And Cable, Electronic: Audio, Coaxial, Hook-Up, Lead-In, Etc.
+[NIGP-28799] - Misc. Electronic Components, Parts, etc.
+[NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
+[NIGP-65805] - Pipe, Aluminum
+[NIGP-65809] - Pipe, Asbestos-Cement
+[NIGP-65818] - Pipe, Bituminized Fiber
+[NIGP-65822] - Pipe, Brass
+[NIGP-65828] - Pipe, Cast Iron
+[NIGP-65830] - Pipe, Chrome
+[NIGP-65831] - Pipe, Clay (Terra Cotta)
+[NIGP-65834] - Pipe, Concrete
+[NIGP-65835] - Pipe, Copper
+[NIGP-65841] - Pipe, Fiberglass
+[NIGP-65846] - Pipe, Iron (Includes Ductile Iron Pipe)
+[NIGP-65850] - Pipe, Lead
+[NIGP-65856] - Pipe, Plastic (Incls. Fiber Reinforced Plastic Pipe, Polybutylene Pipe)
+[NIGP-65858] - Pipe, Polyethylene
+[NIGP-65860] - Pipe, Pvc (Polyvinyl Chloride)
+[NIGP-65874] - Pipe, Soil
+[NIGP-65877] - Pipe, Stainless Steel
+[NIGP-65880] - Pipe, Steel
+[NIGP-65882] - Pipe, Steel, Wrought
+[NIGP-65888] - Tubing, Brass, Bronze, And Copper (See 570-91 For Structural Tubing)
+[NIGP-65891] - Tubing, Plastic And Pvc
+[NIGP-65894] - Tubing, Stainless Steel (See 570-91 For Structural Tubing)
+[NIGP-65895] - Tubing, Steel
+[NIGP-65899] - Misc. Pipe &amp; Tubing
+[NIGP-65906] - Adapters
+[NIGP-65917] - Bends
+[NIGP-65924] - Bushings
+[NIGP-65927] - Caps
+[NIGP-65930] - Connectors
+[NIGP-65933] - Couplings
+[NIGP-65936] - Crosses, Crossovers, Curves
+[NIGP-65940] - Elbows, Steel
+[NIGP-65941] - Elbows (Other Than Steel)
+[NIGP-65942] - Ells
+[NIGP-65944] - Ferrules, Flanges, Glands
+[NIGP-65947] - Hubs, Increasers, Inserts, Joints
+[NIGP-65950] - Laterals, Nipples
+[NIGP-65954] - Offsets, Plugs, Pipe Rests
+[NIGP-65965] - Reducers
+[NIGP-65973] - Saddles, Sleeves, Straps
+[NIGP-65984] - Tees, Steel
+[NIGP-65985] - Tees (Other Than Steel)
+[NIGP-65987] - Unions
+[NIGP-65994] - Wyes (Y)
+[NIGP-65999] - Misc. Pipe Fittings
+[NIGP-67098] - Water Main Pipe, Fittings and Related Supplies
+[NIGP-72003] - Asphalt Pumps
+[NIGP-72004] - Automatic Fueling Systems, Accessories And Parts
+[NIGP-72006] - Barrel Pumps (Drum Pumps), Rotary And Plunger Types, Hand Operated
+[NIGP-72010] - Boom Pumps And Parts, Concrete
+[NIGP-72012] - Booster Or Circulating Pumps, In-Line
+[NIGP-72013] - Cavity Pumps, Progressive
+[NIGP-72015] - Centrifugal Pumps, Portable
+[NIGP-72018] - Centrifugal Pumps, Stationary
+[NIGP-72020] - Control Devices For Motor Fuel Dispensing/Security/Management
+[NIGP-72027] - Fire Equipment Pumps And Pump Parts
+[NIGP-72033] - Gasoline, Compressed Natural Gas (Cng), Liquified Petroleum Gas (Lpg), And Diesel Fuel Pumps, Service Station Type
+[NIGP-72036] - Hydraulic Pumps, Hand And Motor Driven
+[NIGP-72041] - Meters And Dispensers For Fuel, Oil, And Lubricants
+[NIGP-72042] - Packing, Pump
+[NIGP-72045] - Piston Pumps And Parts
+[NIGP-72052] - Propeller Pumps, Vertical
+[NIGP-72055] - Proportioning Pumps: Chemical Feed, Metering, Positive Displacement, And Injector Pumps (See Also Class 820)
+[NIGP-72061] - Rotary Pumps, Gear Or Roller Type, Power Driven
+[NIGP-72063] - Sampling Pump Systems And Accessories
+[NIGP-72064] - Sewage And Sludge Pumps, Submersible
+[NIGP-72067] - Sewage And Sludge Pumps, Surface Mounted
+[NIGP-72073] - Sump Pumps, Submersible And Non-Submersible
+[NIGP-72079] - Trash Pumps, Portable, Engine-Driven
+[NIGP-72084] - Water Well Accessories: Drive Points, Foot Valves And Strainers, Leather Cups, Sucker Rods, Well Cyclinders, Etc.
+[NIGP-72090] - Well Pumps, All Kinds
+[NIGP-72092] - Pump Parts, All Kinds
+[NIGP-72099] - Misc. Pumping Equipt. &amp; Supplies</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Branch's Consulting LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Donald Branch</x:t>
   </x:si>
   <x:si>
     <x:t>branchsll@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 657-6555</x:t>
   </x:si>
   <x:si>
-    <x:t>1050 Hyde Park, Dayton, OH 45429 , 1050 Hyde Park, Dayton, OH 45459</x:t>
+    <x:t>1050 Hyde Park, Dayton, OH 45429 
+1050 Hyde Park, Dayton, OH 45459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-561730] - Landscaping Services</x:t>
   </x:si>
   <x:si>
     <x:t>3/5/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Brothers Painting &amp; Restoration LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Toopes</x:t>
   </x:si>
   <x:si>
-    <x:t>khoes@brianbrospainting.com, crohrer@brianbrospainting.com</x:t>
+    <x:t>khoes@brianbrospainting.com
+crohrer@brianbrospainting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 773-3458</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 773-5736</x:t>
   </x:si>
   <x:si>
-    <x:t>4808 Versailles Road, Piqua, OH 45356 , 4808 W. Versailles Road, Piqua, OH 45356</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-91461] - Painting, [NAICS2007-238320] - Painting and Wall Covering Contractors, [NAICS2007-238390] - Other Building Finishing Contractors</x:t>
+    <x:t>4808 Versailles Road, Piqua, OH 45356 
+4808 W. Versailles Road, Piqua, OH 45356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238320] - Painting and Wall Covering Contractors
+[NAICS-238390] - Other Building Finishing Contractors
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91079] - Window Installation, Maintenance And Repair (Metal)
+[NIGP-91461] - Painting
+[NIGP-96861] - Pavement Marking Services (Including Removal Of Markings)</x:t>
   </x:si>
   <x:si>
     <x:t>1/24/2027</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>2/18/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BSI Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Watson
 Bryan Watson</x:t>
   </x:si>
   <x:si>
-    <x:t>bsi.trucking20@gmail.com, bsitrucking20@gmail.com</x:t>
+    <x:t>bsi.trucking20@gmail.com
+bsitrucking20@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 617-0782</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 841-0261</x:t>
   </x:si>
   <x:si>
     <x:t>5944 Rhode Island Avenue, Cincinnati, OH 45237</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96239] - Hauling Services, [NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)</x:t>
+    <x:t>[NIGP-96239] - Hauling Services
+[NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)</x:t>
   </x:si>
   <x:si>
     <x:t>11/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Care Task LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tastee Smith</x:t>
   </x:si>
   <x:si>
     <x:t>caretaskllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-1286</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-07000] - Automotive Vehicles And Related Transportation Equipment, [NIGP-94800] - Health Related Services (For Human Services See Class 952), [NIGP-60578] - Seal, Notary And Departmental</x:t>
+    <x:t>[NIGP-07000] - Automotive Vehicles And Related Transportation Equipment
+[NIGP-60578] - Seal, Notary And Departmental
+[NIGP-94800] - Health Related Services (For Human Services See Class 952)</x:t>
   </x:si>
   <x:si>
     <x:t>7/23/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Carters Complete Services LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shane Carter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>carterscomplete@icloud.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 329-8611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies
+[NIGP-15510] - Buildings, Large, Prefabricated (Over 500 Sq.Ft.)
+[NIGP-15512] - Building (500 Sq.Ft. And Under)
+[NIGP-15599] - Misc. Buildings &amp; Structures
+[NIGP-21015] - Bricks, Concrete
+[NIGP-31580] - Mortars And/Or Grouts
+[NIGP-33010] - Fencing, Concrete Or Rock
+[NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
+[NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
+[NIGP-36085] - Tile, Vinyl
+[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
+[NIGP-77077] - Shingles, Composition, Asphalt
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91831] - Construction Consulting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/22/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centerville Landscaping Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Connie Yokum</x:t>
   </x:si>
   <x:si>
-    <x:t>staci@centervillelandscape.com, JC@centervillelandscape.com</x:t>
+    <x:t>staci@centervillelandscape.com
+JC@centervillelandscape.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 433-2210</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc., [NIGP-98841] - Irrigation System Construction, [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services, [NIGP-91831] - Construction Consulting, [NIGP-98815] - Fence Installation, Maintenance And Repair, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
-[...2 lines deleted...]
-    <x:t>Central Solutions LLC</x:t>
+    <x:t>[NIGP-91831] - Construction Consulting
+[NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
+[NIGP-98841] - Irrigation System Construction
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Solutions</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, SUPPLIES, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Morris  Brown</x:t>
   </x:si>
   <x:si>
     <x:t>morris.brown16@yahoo.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 333-1400, (937) 602-0453</x:t>
+    <x:t>(937) 333-1400
+(937) 602-0453</x:t>
   </x:si>
   <x:si>
     <x:t>4201 Brenau Ave Suite 3, Kettering, OH 45429</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products, [NIGP-93959] - Office Equipment, Filing Systems, Etc., Maintenance And Repair, [NIGP-04518] - Cleaners And Sweepers, Hand-Operated, [NIGP-26500] - Draperies, Curtains, And Upholstery Material (Including Automobile), [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies, [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire), [NIGP-54500] - Machinery And Hardware, Industrial, [NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies, [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies, [NIGP-54000] - Lumber And Related Products, [NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740), [NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged, [NIGP-48500] - Janitorial Supplies, General Line, [NIGP-19000] - Chemicals And Solvents, Commercial (In Bulk), [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products, [NIGP-93960] - Office Machines And Mechanical Aids, Small, Maintenance And Repair, [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies, [NIGP-04500] - Appliances And Equipment, Household Type, [NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel</x:t>
+    <x:t>[NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740)
+[NIGP-04500] - Appliances And Equipment, Household Type
+[NIGP-04518] - Cleaners And Sweepers, Hand-Operated
+[NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products
+[NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies
+[NIGP-19000] - Chemicals And Solvents, Commercial (In Bulk)
+[NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged
+[NIGP-26500] - Draperies, Curtains, And Upholstery Material (Including Automobile)
+[NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
+[NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
+[NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel
+[NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies
+[NIGP-48500] - Janitorial Supplies, General Line
+[NIGP-54000] - Lumber And Related Products
+[NIGP-54500] - Machinery And Hardware, Industrial
+[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
+[NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies
+[NIGP-93959] - Office Equipment, Filing Systems, Etc., Maintenance And Repair
+[NIGP-93960] - Office Machines And Mechanical Aids, Small, Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Clear Consulting INC</x:t>
   </x:si>
   <x:si>
     <x:t>C corp
 Beth Weber</x:t>
   </x:si>
   <x:si>
     <x:t>bweber@clearconsultinginc.com</x:t>
   </x:si>
   <x:si>
-    <x:t>, (513) 702-6117</x:t>
+    <x:t xml:space="preserve">
+(513) 702-6117</x:t>
   </x:si>
   <x:si>
     <x:t>280 E. Sharon Rd, Cincinnati, OH 45246</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-92517] - Civil Engineering, [NIGP-92596] - Waste Water Treatment Engineering</x:t>
+    <x:t>[NIGP-30200] - ENGINEERING SERVICES
+[NIGP-30299] - Misc. Engineering Services
+[NIGP-90616] - Chemical Processing And Storage - Architectural
+[NIGP-90641] - Construction Management
+[NIGP-90645] - Cost Estimating
+[NIGP-90664] - Planning, Urban (Community, Regional, Areawide, And State)
+[NIGP-90666] - Planning, Site (Installation And Project)
+[NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
+[NIGP-90694] - Water Supply, Treatment And Distribution - Architectural
+[NIGP-90699] - Misc. Architect and Other Professional Design
+[NIGP-90701] - Hydraulics and Pneumatics
+[NIGP-90741] - Pipelines (Cross-Country, Liquid and Gas)
+[NIGP-90742] - Geotechnical -  Soils
+[NIGP-90743] - Planning (Site, Installation, and Project)
+[NIGP-90745] - Plumbing and Piping Design
+[NIGP-90764] - Sewage Collection, Treatment and Disposal
+[NIGP-90769] - Solid Wastes; Incineration; Land Fill
+[NIGP-90774] - Storm Water Handling and Facilities
+[NIGP-90789] - Value Analysis; Life-Cycle Costing
+[NIGP-90793] - Water Resources; Hydrology; Ground Water
+[NIGP-90795] - Water Supply, Treatment and Distribution
+[NIGP-90799] - Misc. Architect-Engineer and Related Services
+[NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
+[NIGP-91502] - Advertising (Notice Of Bid Solicitation)
+[NIGP-91806] - Administrative Consulting
+[NIGP-91812] - Analytical Studies And Surveys (Consulting)
+[NIGP-91826] - Communications: Public Relations Consulting
+[NIGP-91831] - Construction Consulting
+[NIGP-91842] - Engineering Consulting
+[NIGP-91843] - Environmental Consulting
+[NIGP-91846] - Feasibility Studies (Consulting)
+[NIGP-91875] - Management Consulting
+[NIGP-92517] - Civil Engineering
+[NIGP-92525] - Designing
+[NIGP-92535] - Environmental Engineering
+[NIGP-92570] - Municipal Engineering
+[NIGP-92586] - Surveyor Services, Land
+[NIGP-92596] - Waste Water Treatment Engineering
+[NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
+[NIGP-92599] - Misc. Engineering Services, Professional
+[NIGP-96117] - Construction Management
+[NIGP-96121] - Cost Estimating
+[NIGP-96199] - Misc. Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Coldwater Consulting, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kristen Risch</x:t>
   </x:si>
   <x:si>
     <x:t>kdrisch@coldwaterconsultants.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(614) 948-3313, (740) 936-5368</x:t>
-[...5 lines deleted...]
-    <x:t>[NIGP-90675] - Forestry and Forest Products, [NIGP-90708] - Irrigation; Drainage, [NIGP-90638] - General Construction - Architectural, [NAICS2007-541690] - Other Scientific and Technical Consulting Services, [NIGP-90639] - Conservation and Resource Management, [NIGP-91843] - Environmental Consulting, [NIGP-96119] - Conservation and Resource Management, [NIGP-90772] - Safety Engineering And Accident Studies; Osha Studies, [NIGP-90672] - Recreation Facilities (Parks, Marinas, Etc.) - Architectural Services, [NAICS2007-541620] - Environmental Consulting Services, [NIGP-92525] - Designing, [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-90743] - Planning (Site, Installation, and Project), [NIGP-91842] - Engineering Consulting, [NIGP-96273] - Restoration/Reclamation Services Of Land And Other Properties, [NIGP-90673] - Fisheries; Fish Ladders, [NIGP-90647] - Dams (Concrete; Arch), [NIGP-90655] - Ecological and Archeological Investigations, [NIGP-96132] - Environmental Impact Studies, [NIGP-90760] - Rivers; Canals; Waterways; Flood Control, [NIGP-90665] - Environmental Impact Studies, Assessments or State, [NIGP-90666] - Planning, Site (Installation And Project), [NIGP-92517] - Civil Engineering, [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural, [NIGP-96121] - Cost Estimating, [NIGP-92528] - Drainage Engineering, [NIGP-90764] - Sewage Collection, Treatment and Disposal, [NIGP-91875] - Management Consulting, [NIGP-90774] - Storm Water Handling and Facilities, [NIGP-96252] - Mapping Services (Including Cartography And Surveying Services, Not Aerial)(See 920-33 For Digitized Mapping Services), [NIGP-92561] - Land Development And Planning/Engineering, [NIGP-90641] - Construction Management, [NIGP-90793] - Water Resources; Hydrology; Ground Water, [NIGP-96117] - Construction Management, [NIGP-91846] - Feasibility Studies (Consulting), [NIGP-92523] - Dam Engineering, [NIGP-90756] - Recreation Facilities (Parks, Marinas, etc.), [NIGP-90632] - Fisheries; Fish Ladders - Architectural, [NIGP-91831] - Construction Consulting, [NAICS2007-541330] - Engineering Services, [NIGP-91881] - Natural Disasters (Fire, Flood, Wind, Quakes) Consulting, [NIGP-90645] - Cost Estimating, [NIGP-92586] - Surveyor Services, Land, [NIGP-92535] - Environmental Engineering, [NIGP-90654] - Irrigation; Drainage; Flood Control - Architectural, [NIGP-96143] - Hydrological And Oceanography Services</x:t>
+    <x:t>(614) 948-3313
+(740) 936-5368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4919 Whistlewood Lane, Columbus, OH 43081 
+46 W. Columbus Street, PO Box 146, Galena, OH 43021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-541330] - Engineering Services
+[NAICS-541620] - Environmental Consulting Services
+[NAICS-541690] - Other Scientific and Technical Consulting Services
+[NIGP-90632] - Fisheries; Fish Ladders - Architectural
+[NIGP-90638] - General Construction - Architectural
+[NIGP-90639] - Conservation and Resource Management
+[NIGP-90641] - Construction Management
+[NIGP-90645] - Cost Estimating
+[NIGP-90647] - Dams (Concrete; Arch)
+[NIGP-90654] - Irrigation; Drainage; Flood Control - Architectural
+[NIGP-90655] - Ecological and Archeological Investigations
+[NIGP-90665] - Environmental Impact Studies, Assessments or State
+[NIGP-90666] - Planning, Site (Installation And Project)
+[NIGP-90672] - Recreation Facilities (Parks, Marinas, Etc.) - Architectural Services
+[NIGP-90673] - Fisheries; Fish Ladders
+[NIGP-90675] - Forestry and Forest Products
+[NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
+[NIGP-90708] - Irrigation; Drainage
+[NIGP-90743] - Planning (Site, Installation, and Project)
+[NIGP-90756] - Recreation Facilities (Parks, Marinas, etc.)
+[NIGP-90760] - Rivers; Canals; Waterways; Flood Control
+[NIGP-90764] - Sewage Collection, Treatment and Disposal
+[NIGP-90772] - Safety Engineering And Accident Studies; Osha Studies
+[NIGP-90774] - Storm Water Handling and Facilities
+[NIGP-90793] - Water Resources; Hydrology; Ground Water
+[NIGP-91831] - Construction Consulting
+[NIGP-91842] - Engineering Consulting
+[NIGP-91843] - Environmental Consulting
+[NIGP-91846] - Feasibility Studies (Consulting)
+[NIGP-91875] - Management Consulting
+[NIGP-91881] - Natural Disasters (Fire, Flood, Wind, Quakes) Consulting
+[NIGP-92517] - Civil Engineering
+[NIGP-92523] - Dam Engineering
+[NIGP-92525] - Designing
+[NIGP-92528] - Drainage Engineering
+[NIGP-92535] - Environmental Engineering
+[NIGP-92561] - Land Development And Planning/Engineering
+[NIGP-92586] - Surveyor Services, Land
+[NIGP-92599] - Misc. Engineering Services, Professional
+[NIGP-96117] - Construction Management
+[NIGP-96119] - Conservation and Resource Management
+[NIGP-96121] - Cost Estimating
+[NIGP-96132] - Environmental Impact Studies
+[NIGP-96143] - Hydrological And Oceanography Services
+[NIGP-96252] - Mapping Services (Including Cartography And Surveying Services, Not Aerial)(See 920-33 For Digitized Mapping Services)
+[NIGP-96273] - Restoration/Reclamation Services Of Land And Other Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Command Roofing Company</x:t>
   </x:si>
   <x:si>
     <x:t>Jessica Phlipot
 Mike Davis</x:t>
   </x:si>
   <x:si>
-    <x:t>contrcommandrfg@aol.com, info@commandroofing.com</x:t>
-[...2 lines deleted...]
-    <x:t>(937) 298-1155, (513) 298-1155</x:t>
+    <x:t>contrcommandrfg@aol.com
+info@commandroofing.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 298-1155
+(513) 298-1155</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 298-7949</x:t>
   </x:si>
   <x:si>
     <x:t>2485 Arbor Blvd, Moraine, OH 45439</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-77023] - Cements And Mastics, Roofing, [NIGP-77042] - Flashing, Plastic, [NIGP-77038] - Felt, Roofing (Rolls), [NIGP-57054] - Sheet Metal, Fabricated (Custom-Made Sheet Metal Items), [NIGP-77056] - Roofing, Aluminum: Corrugated, V-Crimp, Etc., [NIGP-77026] - Coatings, Roof, All Kinds, [NIGP-77053] - Primers, Roofing, [NIGP-77041] - Flashing, Eave Strips, Gravel Guards, Ridge Rolls, Valleys, Etc. (Metal), [NIGP-77066] - Roofing, Malleable Iron, [NIGP-77077] - Shingles, Composition, Asphalt, [NIGP-77045] - Insulation, Roof, All Kinds, [NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs), [NIGP-77000] - Roofing, [NIGP-77048] - Paper, Roofing, [NIGP-77082] - Shingles, Wood, [NIGP-91066] - Roofing, Gutters, And Downspouts Maintenance And Repair, [NIGP-77072] - Roofing Supplies (Not Otherwise Classified), [NIGP-77020] - Caps, Roofing, [NIGP-77068] - Roofing, Plastic And Fiberglass: Corrugated, Etc., [NIGP-77015] - Bolts, Clips, Fasteners, Etc. (For Sheet Roofing), [NIGP-77018] - Cant Strips (Expansion Joint Fillers), [NIGP-77078] - Shingles, Fiberglass, [NIGP-77070] - Roofing Repair Kits, [NIGP-91053] - Metal Work Maintenance And Repair (Incl. Metal Refinishing Services), [NIGP-77080] - Shingles, Metal, [NIGP-77099] - Misc. Roofing, [NIGP-77060] - Roofing, Baked Enamel Sheet Steel: Corrugated, V-Crimp, Etc., [NIGP-77093] - Waterproofing Membrane And Base Sheet, [NIGP-77074] - Shingles, Asbestos, [NIGP-77073] - Roofing, Tin, [NIGP-77062] - Roofing, Composition: Rolls, [NIGP-77065] - Roofing, Galvanized Sheet Metal: Corrugated, V-Crimp, Etc., [NIGP-77083] - Skylights, All Types, [NIGP-77009] - Asphalt, Roofing</x:t>
+    <x:t>[NIGP-57054] - Sheet Metal, Fabricated (Custom-Made Sheet Metal Items)
+[NIGP-77000] - Roofing
+[NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
+[NIGP-77009] - Asphalt, Roofing
+[NIGP-77015] - Bolts, Clips, Fasteners, Etc. (For Sheet Roofing)
+[NIGP-77018] - Cant Strips (Expansion Joint Fillers)
+[NIGP-77020] - Caps, Roofing
+[NIGP-77023] - Cements And Mastics, Roofing
+[NIGP-77026] - Coatings, Roof, All Kinds
+[NIGP-77038] - Felt, Roofing (Rolls)
+[NIGP-77041] - Flashing, Eave Strips, Gravel Guards, Ridge Rolls, Valleys, Etc. (Metal)
+[NIGP-77042] - Flashing, Plastic
+[NIGP-77045] - Insulation, Roof, All Kinds
+[NIGP-77048] - Paper, Roofing
+[NIGP-77053] - Primers, Roofing
+[NIGP-77056] - Roofing, Aluminum: Corrugated, V-Crimp, Etc.
+[NIGP-77060] - Roofing, Baked Enamel Sheet Steel: Corrugated, V-Crimp, Etc.
+[NIGP-77062] - Roofing, Composition: Rolls
+[NIGP-77065] - Roofing, Galvanized Sheet Metal: Corrugated, V-Crimp, Etc.
+[NIGP-77066] - Roofing, Malleable Iron
+[NIGP-77068] - Roofing, Plastic And Fiberglass: Corrugated, Etc.
+[NIGP-77070] - Roofing Repair Kits
+[NIGP-77072] - Roofing Supplies (Not Otherwise Classified)
+[NIGP-77073] - Roofing, Tin
+[NIGP-77074] - Shingles, Asbestos
+[NIGP-77077] - Shingles, Composition, Asphalt
+[NIGP-77078] - Shingles, Fiberglass
+[NIGP-77080] - Shingles, Metal
+[NIGP-77082] - Shingles, Wood
+[NIGP-77083] - Skylights, All Types
+[NIGP-77093] - Waterproofing Membrane And Base Sheet
+[NIGP-77099] - Misc. Roofing
+[NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
+[NIGP-91053] - Metal Work Maintenance And Repair (Incl. Metal Refinishing Services)
+[NIGP-91066] - Roofing, Gutters, And Downspouts Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>Companies By Design LLC</x:t>
   </x:si>
   <x:si>
     <x:t>refreshpropsolutions@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Concrete Coring Company</x:t>
   </x:si>
   <x:si>
     <x:t>Dave Dave
 Linda Holmes
 Heather  Henderson
 Dave [MISSING]</x:t>
   </x:si>
   <x:si>
-    <x:t>shimes1307@woh.rr.com, h3henderson@gmail.com</x:t>
-[...2 lines deleted...]
-    <x:t>(937) 324-5587, (937) 864-7325, (937) 206-4236</x:t>
+    <x:t>shimes1307@woh.rr.com
+h3henderson@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 324-5587
+(937) 864-7325
+(937) 206-4236</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 864-2007</x:t>
   </x:si>
   <x:si>
-    <x:t>400 East Main St.  PO Box 308, Enon, OH 45323 , 400 E. Main St. , Enon, OH 45323</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96827] - Culvert Construction, Pipe, [NIGP-92519] - Concrete Engineering, [NIGP-96800] - Public Works And Related Services, [NIGP-96859] - New Street Construction and Repair (Not Major Stre, [NIGP-21028] - Culverts, Concrete, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-96874] - Street Sweeping Services, [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-21025] - Concrete Pilings, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-21085] - Vents, Foundation, Concrete, [NIGP-96821] - Building Repair, [NIGP-96808] - Airport Taxiway Construction, [NIGP-96811] - Airport Runway Maintenance and Repair, [NIGP-21018] - Concrete Encased Ducts, [NIGP-92932] - Concrete And Asphalt Equipment (Not Otherwise Classified) Maintenance And Repair, [NIGP-96820] - Building Construction, [NIGP-96807] - Airport Roadway Maintenance and Repair, [NIGP-96810] - Airport Runway Construction, [NIGP-96819] - Bridge Reconstruction/Rehabilitation, [NIGP-21099] - Misc. Concrete Acces. &amp; supplies, [NIGP-96869] - Sewer Maintenance and Repair, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-96865] - Pipe Line Construction and Repair (Including Remov, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-93697] - HYDRAULIC TOOLS AND EQUIPMENT, [NIGP-96809] - Airport Taxiway Maintenance and Repair, [NIGP-96812] - Airport Facilities Construction, [NIGP-96842] - General Construction, [NIGP-21026] - Concrete Support Items (Chairs, Etc.), [NIGP-96806] - Airport Roadway Construction, [NIGP-96813] - Airport Facilities Maintenance and Repair, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96832] - Demolition</x:t>
+    <x:t>400 East Main St.  PO Box 308, Enon, OH 45323 
+400 E. Main St. , Enon, OH 45323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
+[NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed
+[NIGP-21018] - Concrete Encased Ducts
+[NIGP-21025] - Concrete Pilings
+[NIGP-21026] - Concrete Support Items (Chairs, Etc.)
+[NIGP-21028] - Culverts, Concrete
+[NIGP-21085] - Vents, Foundation, Concrete
+[NIGP-21099] - Misc. Concrete Acces. &amp; supplies
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91099] - Misc. Building Maintenance and Repair Services
+[NIGP-92519] - Concrete Engineering
+[NIGP-92932] - Concrete And Asphalt Equipment (Not Otherwise Classified) Maintenance And Repair
+[NIGP-93697] - HYDRAULIC TOOLS AND EQUIPMENT
+[NIGP-96117] - Construction Management
+[NIGP-96216] - Bus Transportation Services, School
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96806] - Airport Roadway Construction
+[NIGP-96807] - Airport Roadway Maintenance and Repair
+[NIGP-96808] - Airport Taxiway Construction
+[NIGP-96809] - Airport Taxiway Maintenance and Repair
+[NIGP-96810] - Airport Runway Construction
+[NIGP-96811] - Airport Runway Maintenance and Repair
+[NIGP-96812] - Airport Facilities Construction
+[NIGP-96813] - Airport Facilities Maintenance and Repair
+[NIGP-96819] - Bridge Reconstruction/Rehabilitation
+[NIGP-96820] - Building Construction
+[NIGP-96821] - Building Repair
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96832] - Demolition
+[NIGP-96842] - General Construction
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair
+[NIGP-96859] - New Street Construction and Repair (Not Major Stre
+[NIGP-96865] - Pipe Line Construction and Repair (Including Remov
+[NIGP-96869] - Sewer Maintenance and Repair
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-99900] - VENDOR CLASS LEVEL 1 = ALL CLASS ITEMS ARE COMPLETE</x:t>
   </x:si>
   <x:si>
     <x:t>3/4/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Confluency LLC</x:t>
   </x:si>
   <x:si>
     <x:t>mason@confluency.ai</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96188] - Weather Forecasting Services, [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-90760] - Rivers; Canals; Waterways; Flood Control, [NIGP-90701] - Hydraulics and Pneumatics, [NIGP-90795] - Water Supply, Treatment and Distribution, [NIGP-96143] - Hydrological And Oceanography Services, [NIGP-90789] - Value Analysis; Life-Cycle Costing, [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering, [NIGP-90664] - Planning, Urban (Community, Regional, Areawide, And State), [NIGP-90764] - Sewage Collection, Treatment and Disposal, [NIGP-91829] - Computer Software Consulting, [NIGP-96185] - Utility Services, Electric, Gas, Water, [NIGP-91842] - Engineering Consulting, [NIGP-91828] - Computer Hardware Consulting, [NIGP-92528] - Drainage Engineering, [NIGP-90774] - Storm Water Handling and Facilities, [NIGP-90741] - Pipelines (Cross-Country, Liquid and Gas), [NIGP-90799] - Misc. Architect-Engineer and Related Services, [NIGP-91899] - Misc. Consulting Services, [NIGP-92534] - Energy Management Engineering, [NIGP-96199] - Misc. Professional Services, [NIGP-92596] - Waste Water Treatment Engineering, [NIGP-92550] - Hydroelectric Engineering, [NIGP-90608] - Automation; Controls; Instrumentation - Architectural Services, [NIGP-91897] - Utilities: Gas, Water, Electric Consulting, [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural, [NIGP-30299] - Misc. Engineering Services, [NIGP-90617] - Automation; Controls; Instrumentation, [NIGP-90793] - Water Resources; Hydrology; Ground Water, [NIGP-91881] - Natural Disasters (Fire, Flood, Wind, Quakes) Consulting, [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural</x:t>
+    <x:t>[NIGP-30299] - Misc. Engineering Services
+[NIGP-90608] - Automation; Controls; Instrumentation - Architectural Services
+[NIGP-90617] - Automation; Controls; Instrumentation
+[NIGP-90664] - Planning, Urban (Community, Regional, Areawide, And State)
+[NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
+[NIGP-90694] - Water Supply, Treatment And Distribution - Architectural
+[NIGP-90701] - Hydraulics and Pneumatics
+[NIGP-90741] - Pipelines (Cross-Country, Liquid and Gas)
+[NIGP-90760] - Rivers; Canals; Waterways; Flood Control
+[NIGP-90764] - Sewage Collection, Treatment and Disposal
+[NIGP-90774] - Storm Water Handling and Facilities
+[NIGP-90789] - Value Analysis; Life-Cycle Costing
+[NIGP-90793] - Water Resources; Hydrology; Ground Water
+[NIGP-90795] - Water Supply, Treatment and Distribution
+[NIGP-90799] - Misc. Architect-Engineer and Related Services
+[NIGP-91828] - Computer Hardware Consulting
+[NIGP-91829] - Computer Software Consulting
+[NIGP-91842] - Engineering Consulting
+[NIGP-91881] - Natural Disasters (Fire, Flood, Wind, Quakes) Consulting
+[NIGP-91897] - Utilities: Gas, Water, Electric Consulting
+[NIGP-91899] - Misc. Consulting Services
+[NIGP-92528] - Drainage Engineering
+[NIGP-92534] - Energy Management Engineering
+[NIGP-92550] - Hydroelectric Engineering
+[NIGP-92596] - Waste Water Treatment Engineering
+[NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
+[NIGP-92599] - Misc. Engineering Services, Professional
+[NIGP-96143] - Hydrological And Oceanography Services
+[NIGP-96185] - Utility Services, Electric, Gas, Water
+[NIGP-96188] - Weather Forecasting Services
+[NIGP-96199] - Misc. Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>8/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Copy and Go LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Sheryle Carter</x:t>
   </x:si>
   <x:si>
     <x:t>copyandgo1@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 716-1196</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-01500] - Addressing, Copying, Mimeograph, And Spirit Duplicating Machine Supplies: Chemicals, Inks, Paper, Etc.
+[NIGP-05040] - Drawing And Painting Supplies: Brushes, Canvas, Chalk, Colors (Acrylic, Oil, Water, Etc.), Crayons, Palettes, Paper And Pads, Staples, Etc.
+[NIGP-05272] - Posters And Prints (Not Originals)
+[NIGP-20007] - Bags, Clothing
+[NIGP-20008] - Bands: Arm, Hat, Head, Sweat
+[NIGP-20055] - Shirts, Jackets, Hats, etc.: Custom Silk Screen
+[NIGP-20056] - Recycled Clothing
+[NIGP-20063] - Sweaters, Men's and Women's
+[NIGP-20099] - Misc. Clothing, Apparel, Uniforms, etc.
+[NIGP-25530] - Decals, Water Transfer Type (For Cigarette Machines, Doors, Equipment, Vehicles, Windows, Etc.)
+[NIGP-30538] - Duplicator Paper: Blue Print, Brown Print, And White Print
+[NIGP-31054] - Envelopes, Printed,
+[NIGP-35000] - Flags, Flag Poles, Banners, And Accessories
+[NIGP-96600] - Printing And Related Services
+[NIGP-96605] - Bumper Stickers, Etc.: Printed
+[NIGP-96607] - Business Cards Printed
+[NIGP-96611] - Card Printing: Tab, Post, Form, Etc.
+[NIGP-96616] - Continuous Form Printing
+[NIGP-96618] - Copying Services (Reproduction)</x:t>
+  </x:si>
+  <x:si>
     <x:t>CPM Enterprises LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Albert Powell</x:t>
   </x:si>
   <x:si>
-    <x:t>darlene.powell@cpment.com, al.powell@cpment.com</x:t>
+    <x:t>darlene.powell@cpment.com
+al.powell@cpment.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 422-0777</x:t>
   </x:si>
   <x:si>
     <x:t>306 S PAUL L DUNBAR ST, DAYTON, OH 45402</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-16541] - Filters, Grease Cleaning (For Vent Hoods), [NIGP-96832] - Demolition, [NIGP-91039] - Janitorial/Custodial Services</x:t>
+    <x:t>[NAICS-238310] - Drywall and Insulation Contractors
+[NAICS-238350] - Finish Carpentry Contractors
+[NAICS-238910] - Site Preparation Contractors
+[NAICS-332312] - Fabricated Structural Metal Manufacturing
+[NAICS-561210] - Facilities Support Services
+[NAICS-561720] - Janitorial Services
+[NAICS-562910] - Remediation Services
+[NAICS-811310] - Commercial and Industrial Machinery and Equipment (except Automotive and Electronic) Repair and Maintenance
+[NIGP-16541] - Filters, Grease Cleaning (For Vent Hoods)
+[NIGP-90638] - General Construction - Architectural
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027</x:t>
   </x:si>
   <x:si>
     <x:t>D&amp;D Electrical Service</x:t>
   </x:si>
   <x:si>
     <x:t>deon@dndelectricservice.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-93153] - Lighting Fixtures, Maintenance And Repair, [NIGP-28595] - Wiring Devices: Adapters, Caps, Connectors, Extension Cords, Fluorescent And Hp Starters, Outlets, Plates And Covers, Plugs, Receptacles, Switches, Terminals, Etc.(Incl.Recycled Electrical Products, Supplies), [NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services, [NIGP-28000] - Electrical Cables And Wires (Not Electronic), [NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G, [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire), [NIGP-90999] - Misc. Building Construction Services - Equipment</x:t>
+    <x:t>[NIGP-28000] - Electrical Cables And Wires (Not Electronic)
+[NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
+[NIGP-28595] - Wiring Devices: Adapters, Caps, Connectors, Extension Cords, Fluorescent And Hp Starters, Outlets, Plates And Covers, Plugs, Receptacles, Switches, Terminals, Etc.(Incl.Recycled Electrical Products, Supplies)
+[NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G
+[NIGP-90999] - Misc. Building Construction Services - Equipment
+[NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services
+[NIGP-93153] - Lighting Fixtures, Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>10/9/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Davidas Trucking &amp; Excavating</x:t>
   </x:si>
   <x:si>
     <x:t>bmcconnell01@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-1063</x:t>
   </x:si>
   <x:si>
     <x:t>156 WOODHILLS BLVD, WEST CARROLLTON, OH 45449</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-96239] - Hauling Services, [NIGP-96839] - Excavating and Tunneling, [NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair</x:t>
+    <x:t>[NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair
+[NIGP-96239] - Hauling Services
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>2/27/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Watchman LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Karen Klingle</x:t>
   </x:si>
   <x:si>
-    <x:t>Karen@digitalwatchmanllc.com, karen@digitalwatchmanllc.com</x:t>
+    <x:t>Karen@digitalwatchmanllc.com
+karen@digitalwatchmanllc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 985-6526</x:t>
   </x:si>
   <x:si>
     <x:t>1096 East Spring Valley Paintersville Rd, Xenia , OH 45385</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls, [NIGP-99080] - Surveillance Services, [NIGP-28518] - Conduit And Fittings, Cast Iron And Malleable Iron, [NIGP-99022] - Card Access Security Services, [NIGP-34099] - Misc. Fire Protection Equipt., [NIGP-28526] - Conduit, Steel, [NIGP-34020] - Fire Detecting Equipment, [NIGP-28599] - Misc. Electrical Equipt. &amp; Supplies, [NIGP-99005] - Alarm Services, [NIGP-28523] - Conduit Fittings, Steel: Boxes, Bushings, Clamps, Connectors, Covers, Locknuts, Straps, Etc., [NIGP-28522] - Conduit And Fittings, Rubber, [NIGP-34017] - Fire and Security Alarm Systems, Custom Installati, [NIGP-34015] - Fire And Medical Alert Systems, [NIGP-28029] - Communications Cable, [NIGP-96246] - Installation And Removal Services (Not Otherwise Classified), [NIGP-28070] - Telephone Cables And Wires, Single And Multiconductor, Clad Steel And Copper, [NIGP-28519] - Conduit And Fittings, Plastic/Pvc, [NIGP-28521] - Conduit And Fittings, Aluminum, [NIGP-34080] - Smoke Detecting Equipment, [NIGP-93627] - Emergency Warning Systems Maintenance And Repair (Including Civil Defense And Natural Disaster Equipment)</x:t>
+    <x:t>[NIGP-28029] - Communications Cable
+[NIGP-28070] - Telephone Cables And Wires, Single And Multiconductor, Clad Steel And Copper
+[NIGP-28518] - Conduit And Fittings, Cast Iron And Malleable Iron
+[NIGP-28519] - Conduit And Fittings, Plastic/Pvc
+[NIGP-28521] - Conduit And Fittings, Aluminum
+[NIGP-28522] - Conduit And Fittings, Rubber
+[NIGP-28523] - Conduit Fittings, Steel: Boxes, Bushings, Clamps, Connectors, Covers, Locknuts, Straps, Etc.
+[NIGP-28526] - Conduit, Steel
+[NIGP-28599] - Misc. Electrical Equipt. &amp; Supplies
+[NIGP-34015] - Fire And Medical Alert Systems
+[NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls
+[NIGP-34017] - Fire and Security Alarm Systems, Custom Installati
+[NIGP-34020] - Fire Detecting Equipment
+[NIGP-34080] - Smoke Detecting Equipment
+[NIGP-34099] - Misc. Fire Protection Equipt.
+[NIGP-93627] - Emergency Warning Systems Maintenance And Repair (Including Civil Defense And Natural Disaster Equipment)
+[NIGP-96246] - Installation And Removal Services (Not Otherwise Classified)
+[NIGP-99005] - Alarm Services
+[NIGP-99022] - Card Access Security Services
+[NIGP-99080] - Surveillance Services</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Mechanical Systems LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Edward Hardaway</x:t>
   </x:si>
   <x:si>
     <x:t>ehardawayjr@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 902-7178</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 277-5200</x:t>
   </x:si>
   <x:si>
-    <x:t>1717 Wesleyan Road, Dayton, OH 45406 , 1717 Wesleyan Rd, Dayton, OH 45406</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-82000] - Steam And Hot Water Boilers And Steam Heating Equipment, [NAICS2007-423720] - Plumbing and Heating Equipment and Supplies (Hydronics) Merchant Wholesalers, [NIGP-65800] - Pipe And Tubing, [NIGP-90900] - Building Construction Services, New, [NIGP-72000] - Pumping Equipment And Accessories, [NIGP-22500] - Coolers, Drinking Water (Water Fountains), [NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740), [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies, [NIGP-93600] - Equipment Maintenance, Reconditioning, And Repair Services - General Equipment, [NAICS2007-423740] - Refrigeration Equipment and Supplies Merchant Wholesalers, [NIGP-93400] - Equipment Maintenance, Reconditioning, And Repair Services - Laundry, Lawn, Painting, Plumbing, And Spraying Equipment, [NIGP-65900] - Pipe And Tubing Fittings, [NIGP-11000] - Belts And Belting: Automotive And Industrial, [NAICS2007-423730] - Warm Air Heating and Air-Conditioning Equipment and Supplies Merchant Wholesalers, [NIGP-81500] - Steam And Hot Water Fittings, Accessories, And Supplies, [NIGP-91000] - Building Maintenance, Installation And Repair Services</x:t>
+    <x:t>1717 Wesleyan Road, Dayton, OH 45406 
+1717 Wesleyan Rd, Dayton, OH 45406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-423720] - Plumbing and Heating Equipment and Supplies (Hydronics) Merchant Wholesalers
+[NAICS-423730] - Warm Air Heating and Air-Conditioning Equipment and Supplies Merchant Wholesalers
+[NAICS-423740] - Refrigeration Equipment and Supplies Merchant Wholesalers
+[NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740)
+[NIGP-11000] - Belts And Belting: Automotive And Industrial
+[NIGP-22500] - Coolers, Drinking Water (Water Fountains)
+[NIGP-65800] - Pipe And Tubing
+[NIGP-65900] - Pipe And Tubing Fittings
+[NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies
+[NIGP-72000] - Pumping Equipment And Accessories
+[NIGP-81500] - Steam And Hot Water Fittings, Accessories, And Supplies
+[NIGP-82000] - Steam And Hot Water Boilers And Steam Heating Equipment
+[NIGP-90900] - Building Construction Services, New
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-93400] - Equipment Maintenance, Reconditioning, And Repair Services - Laundry, Lawn, Painting, Plumbing, And Spraying Equipment
+[NIGP-93600] - Equipment Maintenance, Reconditioning, And Repair Services - General Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>9/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>DJX Construction Company LLC</x:t>
   </x:si>
   <x:si>
     <x:t>jstocks@djxconstruction.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 577-2323</x:t>
   </x:si>
   <x:si>
     <x:t>5005 Winton Rd, Cincinnati, OH 45232</x:t>
   </x:si>
   <x:si>
-    <x:t>[NAICS2007-237310] - Highway, Street, and Bridge Construction, [NIGP-30599] - Misc. Engineering, Surevying, Equipt., [NIGP-92517] - Civil Engineering, [NIGP-90779] - Traffic and Transportation Engineering, [NAICS2007-237110] - Water and Sewer Line and Related Structures Construction, [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic), [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-30299] - Misc. Engineering Services, [NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing, [NAICS2007-237990] - Other Heavy and Civil Engineering Construction, [NIGP-74500] - Road And Highway Building Materials (Asphaltic)</x:t>
+    <x:t>[NAICS-237110] - Water and Sewer Line and Related Structures Construction
+[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-237990] - Other Heavy and Civil Engineering Construction
+[NIGP-30299] - Misc. Engineering Services
+[NIGP-30599] - Misc. Engineering, Surevying, Equipt.
+[NIGP-74500] - Road And Highway Building Materials (Asphaltic)
+[NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
+[NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing
+[NIGP-90779] - Traffic and Transportation Engineering
+[NIGP-92517] - Civil Engineering
+[NIGP-92599] - Misc. Engineering Services, Professional
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96806] - Airport Roadway Construction
+[NIGP-96807] - Airport Roadway Maintenance and Repair
+[NIGP-96808] - Airport Taxiway Construction
+[NIGP-96809] - Airport Taxiway Maintenance and Repair
+[NIGP-96811] - Airport Runway Maintenance and Repair
+[NIGP-96817] - Athletic Facility Construction
+[NIGP-96818] - Back Flow Preventer Testing Services
+[NIGP-96819] - Bridge Reconstruction/Rehabilitation
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96832] - Demolition
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-96859] - New Street Construction and Repair (Not Major Stre
+[NIGP-96868] - Sewer and Storm Drain Construction
+[NIGP-96869] - Sewer Maintenance and Repair
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>2/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Dynotec, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Tobias Iloka</x:t>
   </x:si>
   <x:si>
     <x:t>vhead@dynotecinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 323-6638</x:t>
   </x:si>
   <x:si>
     <x:t>2931 E. Dublin-Granville Rd., Ste. 200, Columbus, OH 43231</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-92583] - Sanitary Engineering, [NIGP-92588] - Structural Engineering, [NAICS2007-541330] - Engineering Services, [NAICS2007-541620] - Environmental Consulting Services, [NIGP-92535] - Environmental Engineering, [NAICS2007-541340] - Drafting Services, [NAICS2007-541370] - Surveying and Mapping (except Geophysical) Services</x:t>
+    <x:t>[NAICS-541330] - Engineering Services
+[NAICS-541340] - Drafting Services
+[NAICS-541370] - Surveying and Mapping (except Geophysical) Services
+[NAICS-541620] - Environmental Consulting Services
+[NIGP-92535] - Environmental Engineering
+[NIGP-92583] - Sanitary Engineering
+[NIGP-92588] - Structural Engineering</x:t>
   </x:si>
   <x:si>
     <x:t>7/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ebony Construction Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amy Hall</x:t>
   </x:si>
   <x:si>
-    <x:t>lkidwell@ebonyco.com, ahall@ebonyco.com</x:t>
+    <x:t>lkidwell@ebonyco.com
+ahall@ebonyco.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-3455</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-7845</x:t>
   </x:si>
   <x:si>
-    <x:t>3510 Centennial Rd, Sylvania, OH 43560 , 3510 Centennial Road, Sylvania, OH 43560</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-91395] - Paving/Resurfacing, Highway And Road, [NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt), [NIGP-90976] - Site Work (Incl. Site Clean-Up), [NIGP-96842] - General Construction, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-91396] - Paving/Resurfacing, Street (Major And Residential)</x:t>
+    <x:t>3510 Centennial Rd, Sylvania, OH 43560 
+3510 Centennial Road, Sylvania, OH 43560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-238110] - Poured Concrete Foundation and Structure Contractors
+[NAICS-238910] - Site Preparation Contractors
+[NIGP-15014] - Cement, Quick Setting, Sacked
+[NIGP-63066] - Paints, Traffic
+[NIGP-74502] - Asphalt, Ac (Asphalt/Cement)
+[NIGP-74504] - Asphalt, Ac (With Latex/Polymer)
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-74565] - Patching Mix, Asphalt Concrete
+[NIGP-74567] - Patching Mix, Cutback Asphalt
+[NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt)
+[NIGP-77077] - Shingles, Composition, Asphalt
+[NIGP-77078] - Shingles, Fiberglass
+[NIGP-90976] - Site Work (Incl. Site Clean-Up)
+[NIGP-91395] - Paving/Resurfacing, Highway And Road
+[NIGP-91396] - Paving/Resurfacing, Street (Major And Residential)
+[NIGP-96842] - General Construction
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair</x:t>
   </x:si>
   <x:si>
     <x:t>3/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Electrical Process Solutions LLC</x:t>
   </x:si>
   <x:si>
     <x:t>David Hoseman</x:t>
   </x:si>
   <x:si>
     <x:t>wjankovich@eps-industrial.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 502-7482</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>3/6/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Enviro Control Systems INC</x:t>
   </x:si>
   <x:si>
     <x:t>lisa@envirocontrolsystems.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 424-0600</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-03158] - Heaters, Electric (Panel Or Wall Type) And Parts, [NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740), [NIGP-03153] - Grilles, Diffusers, Registers, Etc., [NIGP-03106] - Air Conditioning And Heating: Central Units, And Parts And Accessories Not Individually Itemized, [NIGP-03195] - Ventilation Equipment And Systems (See 031-78, 79 For Roof Ventilators), [NIGP-03108] - Air Curtains, [NIGP-03163] - Heaters, Space, Steam, [NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services, [NIGP-03110] - Air Purifiers, Accessories And Supplies, [NIGP-03149] - Filter Frames, Metal, [NIGP-03157] - Heaters, Electric (Baseboard Type) And Parts, [NIGP-03133] - Duct, Fabricated, Metal, [NIGP-03144] - Filters, Air Conditioning/Furnace (Permanent Type), [NIGP-03160] - Heaters, Gas-Fired (Space Type, Vented And Unvented) And Parts, [NIGP-03132] - Duct, Prefabricated (Flexible Or Rigid): Glass Fiber, Plastic, Etc.</x:t>
+    <x:t>[NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740)
+[NIGP-03104] - Air Conditioners: Controlled Environment (For Computer Rooms, Etc.), And Parts And Accessories Not Individually Itemized)
+[NIGP-03105] - Air Conditioners (Cooling And Cooling/Heating Types): Window And Wall Mounted, And Parts And Accessories Not Individually Itemized
+[NIGP-03106] - Air Conditioning And Heating: Central Units, And Parts And Accessories Not Individually Itemized
+[NIGP-03108] - Air Curtains
+[NIGP-03109] - Air Flow Meters
+[NIGP-03110] - Air Purifiers, Accessories And Supplies
+[NIGP-03111] - Blowers: Industrial Types
+[NIGP-03113] - Chillers, Heat Exchangers And Receivers
+[NIGP-03115] - Chilled Water Meter System
+[NIGP-03117] - Coils: Chilled Or Heated Water, And Direct Expansion
+[NIGP-03118] - Coil And Fan Units, Air Conditioning
+[NIGP-03120] - Compressors, Air Conditioning: Hermetically Sealed, Window Unit Type
+[NIGP-03121] - Compressors, Air Conditioning: Industrial Type, And Parts
+[NIGP-03123] - Condensing Units (For Air Conditioners)
+[NIGP-03125] - Controls: Limit Switches, Relays, Thermostats, Gas Valves, Etc.
+[NIGP-03126] - Control Systems: Complete (For Automatic Temperature Control)
+[NIGP-03128] - Cooling Towers: Forced Air, Gravity, Etc.
+[NIGP-03130] - Dehumidifiers And Humidifiers
+[NIGP-03132] - Duct, Prefabricated (Flexible Or Rigid): Glass Fiber, Plastic, Etc.
+[NIGP-03133] - Duct, Fabricated, Metal
+[NIGP-03134] - Dust Collectors, Industrial Type
+[NIGP-03136] - Electronic Air Cleaners, Electrostatic Precipitators, Ozonators, Accessories, And Parts
+[NIGP-03138] - Evaporative Coolers
+[NIGP-03140] - Fans, Industrial Types: Attic, Exhaust, Forced Draft, Etc. (Including Fan Blades And Fan Parts)
+[NIGP-03141] - Fans, Room Type, Ceiling And Portable Type (Stationary And Oscillating)
+[NIGP-03143] - Filter Coating, Adhesive, Coil Cleaners, Degreasing Solvents, Etc.
+[NIGP-03144] - Filters, Air Conditioning/Furnace (Permanent Type)
+[NIGP-03145] - Filters, Air Conditioning/Furnace (Disposable Types)
+[NIGP-03146] - Filters And Filter Media, Evaporative Cooler
+[NIGP-03149] - Filter Frames, Metal
+[NIGP-03150] - Freon
+[NIGP-03151] - Furnaces, Central Heating Type (Forced Air, Gas Fired)
+[NIGP-03153] - Grilles, Diffusers, Registers, Etc.
+[NIGP-03155] - Hand Tools, Air Conditioning And Heating Service Type (Including Leak Detectors)
+[NIGP-03156] - Heat Pumps
+[NIGP-03157] - Heaters, Electric (Baseboard Type) And Parts
+[NIGP-03158] - Heaters, Electric (Panel Or Wall Type) And Parts
+[NIGP-03160] - Heaters, Gas-Fired (Space Type, Vented And Unvented) And Parts
+[NIGP-03161] - Heaters, Gas-Fired (Wall Type, Vented And Unvented) And Parts
+[NIGP-03163] - Heaters, Space, Steam
+[NIGP-03165] - Heating Elements, Electric
+[NIGP-03174] - Pumps, Refrigerant Vacuum
+[NIGP-03178] - Roof Ventilators, Power Driven (Including Recycled Types)
+[NIGP-03179] - Roof Ventilators, Wind Driven (Including Recycled Types)
+[NIGP-03182] - Stoves, Wood Or Coal
+[NIGP-03187] - Testing And Recording Instruments
+[NIGP-03189] - Thermometers And Gauges
+[NIGP-03191] - Unit Heaters, Electric (Duct And Suspended Types)
+[NIGP-03192] - Unit Heaters, Gas-Fired (Duct And Suspended Types)
+[NIGP-03193] - Unit Heaters, Gas-Fired (Radiant And Infrared, Portable And Stationary)
+[NIGP-03194] - Unit Heaters, Steam And Hot Water Types
+[NIGP-03195] - Ventilation Equipment And Systems (See 031-78, 79 For Roof Ventilators)
+[NIGP-03196] - Vent Pipes, Fittings, And Accessories
+[NIGP-03199] - Misc. A/C, Heat and Vent. Equipt.
+[NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>6/3/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Erie Environment LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jacob Cramer</x:t>
   </x:si>
   <x:si>
     <x:t>info@erie-environmental.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 707-0929</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-34505] - Asbestos Abatement Equipment And Supplies
+[NIGP-91843] - Environmental Consulting
+[NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
+[NIGP-96832] - Demolition</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Evans Concrete Construction &amp; Landscape</x:t>
   </x:si>
   <x:si>
     <x:t>evansedward366@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 604-6243</x:t>
   </x:si>
   <x:si>
     <x:t>340 Harriet Street, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-90900] - Building Construction Services, New</x:t>
+    <x:t>[NIGP-90900] - Building Construction Services, New
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>4/26/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ewol Trucking &amp; Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Kelvin Lowe</x:t>
   </x:si>
   <x:si>
     <x:t>ewoltrucking30@yahoo.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 470-1624, (937) 610-3965</x:t>
+    <x:t>(937) 470-1624
+(937) 610-3965</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 610-3965</x:t>
   </x:si>
   <x:si>
-    <x:t>4645 Wolfcreek Pk, Dayton, OH 45417 , 5231 Kentwood Rd, Dayton, OH 45417</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-96832] - Demolition, [NIGP-96239] - Hauling Services</x:t>
+    <x:t>4645 Wolfcreek Pk, Dayton, OH 45417 
+5231 Kentwood Rd, Dayton, OH 45417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238910] - Site Preparation Contractors
+[NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
+[NAICS-484110] - General Freight Trucking, Local
+[NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
+[NIGP-96239] - Hauling Services
+[NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>3/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ezzie Contractor LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sidne  Gunn </x:t>
   </x:si>
   <x:si>
-    <x:t>dmmays@zoomtown.com, ezziecontractorsllc1@gmail.com</x:t>
-[...5 lines deleted...]
-    <x:t>(513) 204-3409, (513) 677-6191</x:t>
+    <x:t>dmmays@zoomtown.com
+ezziecontractorsllc1@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 828-8368
+(513) 204-3415
+(513) 677-6199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 204-3409
+(513) 677-6191</x:t>
   </x:si>
   <x:si>
     <x:t>8075 Reading Rd, Cincinnati, OH 45237</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96239] - Hauling Services, [NIGP-92519] - Concrete Engineering, [NIGP-96117] - Construction Management, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96832] - Demolition, [NIGP-67098] - Water Main Pipe, Fittings and Related Supplies, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-96862] - Pavement Data Collection Services, [NIGP-96874] - Street Sweeping Services</x:t>
+    <x:t>[NIGP-67098] - Water Main Pipe, Fittings and Related Supplies
+[NIGP-92519] - Concrete Engineering
+[NIGP-96117] - Construction Management
+[NIGP-96239] - Hauling Services
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96832] - Demolition
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96874] - Street Sweeping Services</x:t>
   </x:si>
   <x:si>
     <x:t>1/8/2028</x:t>
   </x:si>
   <x:si>
     <x:t>First Star Safety</x:t>
   </x:si>
   <x:si>
     <x:t>Kelly Hollatz</x:t>
   </x:si>
   <x:si>
-    <x:t>kelly.hollatz@firststarsafety.com, mark.knabb@firststarsafety.com, info@firststarsafety.com</x:t>
+    <x:t>kelly.hollatz@firststarsafety.com
+mark.knabb@firststarsafety.com
+info@firststarsafety.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 661-7827</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 661-7829</x:t>
   </x:si>
   <x:si>
-    <x:t>310 S. Cooper Ave, Cincinnati, OH 45215 , 4 Kovach Drive, Cincinnati, OH 45215</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-34592] - Vest, Safety, [NIGP-34564] - Head, Ear, Eye And Face Protection, [NIGP-80112] - Brackets And Holders, Sign, [NIGP-80187] - Signs, Overhead (Traffic), [NIGP-80109] - Blanks, Sign, Metal, [NIGP-55099] - Misc. Markers, Plaques &amp; Traffic Control Devices, [NIGP-55000] - Markers, Plaques And Traffic Control Devices, [NIGP-80100] - Signs, Sign Materials, Sign Making Equipment, And Related Supplies, [NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding), [NIGP-55096] - Warning Lights, Flashers, And Flashing Arrow Boards (See Class 285-76 For Streetlights And Standards), [NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable), [NIGP-34556] - Hats And Helmets, Safety, [NIGP-80149] - Sign Material, Reflective (See 550-45 For Reflective Sheeting For Other Than Signs), [NIGP-34532] - First Aid Cabinets, Kits, And Refills, [NIGP-80199] - Misc. Signs, Sign Materials, Equipt. etc., [NIGP-55039] - Posts-U Channel, [NIGP-80148] - Sign Material, Non-Reflective</x:t>
+    <x:t>310 S. Cooper Ave, Cincinnati, OH 45215 
+4 Kovach Drive, Cincinnati, OH 45215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-339950] - Sign Manufacturing
+[NAICS-423860] - Transportation Equipment and Supplies (except Motor Vehicle) Merchant Wholesalers
+[NAICS-561990] - All Other Support Services
+[NIGP-34060] - Hydrants, Fire (Including Accessories And Parts)
+[NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding)
+[NIGP-34532] - First Aid Cabinets, Kits, And Refills
+[NIGP-34556] - Hats And Helmets, Safety
+[NIGP-34564] - Head, Ear, Eye And Face Protection
+[NIGP-34584] - Resuscitators And Parts (Including Portable Rescue Units)
+[NIGP-34592] - Vest, Safety
+[NIGP-55000] - Markers, Plaques And Traffic Control Devices
+[NIGP-55039] - Posts-U Channel
+[NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable)
+[NIGP-55096] - Warning Lights, Flashers, And Flashing Arrow Boards (See Class 285-76 For Streetlights And Standards)
+[NIGP-55099] - Misc. Markers, Plaques &amp; Traffic Control Devices
+[NIGP-80100] - Signs, Sign Materials, Sign Making Equipment, And Related Supplies
+[NIGP-80109] - Blanks, Sign, Metal
+[NIGP-80112] - Brackets And Holders, Sign
+[NIGP-80148] - Sign Material, Non-Reflective
+[NIGP-80149] - Sign Material, Reflective (See 550-45 For Reflective Sheeting For Other Than Signs)
+[NIGP-80187] - Signs, Overhead (Traffic)
+[NIGP-80199] - Misc. Signs, Sign Materials, Equipt. etc.</x:t>
   </x:si>
   <x:si>
     <x:t>5/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Garcia Surveyors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Anothony Garcia,</x:t>
   </x:si>
   <x:si>
     <x:t>jgarcia@garciasurveyors.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 877-0400</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96877] - Surveying (Not Aerial or Research), [NAICS2007-541360] - Geophysical Surveying and Mapping Services</x:t>
+    <x:t>[NAICS-541360] - Geophysical Surveying and Mapping Services
+[NIGP-96877] - Surveying (Not Aerial or Research)</x:t>
   </x:si>
   <x:si>
     <x:t>7/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Garfield Construction Company</x:t>
   </x:si>
   <x:si>
     <x:t>info@garfieldcc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 538-3930</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-67585] - Weed Killers (Herbicides), Dry, [NIGP-57894] - Turf, Artificial, Indoor And Outdoor, [NIGP-54078] - Sawdust And Shavings, [NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs), [NIGP-33500] - Fertilizers And Soil Conditioners, [NIGP-59500] - Nursery Stock, Equipment, And Supplies, [NIGP-96199] - Misc. Professional Services, [NIGP-67590] - Weed Killers (Herbicides), Liquid, [NIGP-96258] - Professional Services (Not Otherwise Classified), [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-21055] - Paving And Stepping Blocks, [NIGP-91873] - Landscaping Consulting</x:t>
+    <x:t>[NIGP-21055] - Paving And Stepping Blocks
+[NIGP-33500] - Fertilizers And Soil Conditioners
+[NIGP-54078] - Sawdust And Shavings
+[NIGP-57894] - Turf, Artificial, Indoor And Outdoor
+[NIGP-59500] - Nursery Stock, Equipment, And Supplies
+[NIGP-67585] - Weed Killers (Herbicides), Dry
+[NIGP-67590] - Weed Killers (Herbicides), Liquid
+[NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
+[NIGP-91873] - Landscaping Consulting
+[NIGP-96199] - Misc. Professional Services
+[NIGP-96258] - Professional Services (Not Otherwise Classified)
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>Gem City Commercial &amp; Environmental Cleaning Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kaye Taylor</x:t>
   </x:si>
   <x:si>
     <x:t>mkellam@gemcityclean.com</x:t>
   </x:si>
   <x:si>
     <x:t>(774) 521-9180</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment, [NIGP-96221] - Cleaning Services, Steam And Pressure, [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing, [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair, [NIGP-91003] - Building Cleaning, Exterior, [NIGP-91039] - Janitorial/Custodial Services</x:t>
+    <x:t>[NIGP-91003] - Building Cleaning, Exterior
+[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
+[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-96221] - Cleaning Services, Steam And Pressure</x:t>
   </x:si>
   <x:si>
     <x:t>2/16/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Gem City Contracting LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Montana Limehouse</x:t>
   </x:si>
   <x:si>
     <x:t>Sales@GemCityContracting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 469-8805</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-67009] - Drains, Grease Traps, Etc., [NIGP-67089] - Water Heater, Residential, [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-63056] - Paint, House And Trim, [NIGP-96821] - Building Repair, [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling), [NIGP-90633] - Forensic - Architectural, [NIGP-67010] - Dryers, Hand, Electric, [NIGP-67055] - Plumbing Fixtures And Parts: Lavatories, Showers, Sinks, Toilets (Water Closets), Tubs, Etc., [NIGP-91078] - Weather And Waterproofing Maintenance And Repair Services, [NIGP-96117] - Construction Management, [NIGP-90932] - Doors and Windows, [NIGP-91079] - Window Installation, Maintenance And Repair (Metal), [NIGP-36068] - Stair Treads, Vinyl, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-36085] - Tile, Vinyl, [NIGP-96164] - Real Estate Services, [NIGP-91065] - Remodeling And Alterations, [NIGP-90638] - General Construction - Architectural, [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc., [NIGP-96850] - Leaf, Bush, Tree Limb Collection, [NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc., [NIGP-36067] - Stair Treads, Rubber, [NIGP-90641] - Construction Management, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair, [NIGP-91060] - Plumbing Maintenance And Repair (Includes Toilets, Etc.), [NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems), [NIGP-90698] - Housing (Residential, Multi-Family; Apartments; Co, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-36030] - Padding And Cushioning, Carpet, [NIGP-36025] - Linoleum, [NIGP-36010] - Carpets And Rugs: Cotton, Synthetic, Wool, Etc., [NIGP-67069] - Valves, Brass And Copper, [NIGP-91006] - Carpentry Maintenance And Repair Services, [NIGP-96842] - General Construction, [NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair, [NIGP-67002] - Bathroom Accessories: Fans, Mirrors, Medicine Cabinets, Soap Dishes, Towel Bars And Rings, Etc., [NIGP-36065] - Stair Treads, Metal, [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair, [NIGP-63061] - Paint, Masonry, [NIGP-91062] - Protection Of Building From Weather Or Vandalism, [NIGP-36083] - Tile, Rubber, [NIGP-67013] - Grab Bars, [NIGP-63050] - Paint, Deck And Floor, [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc., [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment, [NIGP-97160] - Property Management Services, [NIGP-57863] - Real Estate: Land And Improvements, [NIGP-36076] - Tile, Carpet</x:t>
+    <x:t>[NIGP-36010] - Carpets And Rugs: Cotton, Synthetic, Wool, Etc.
+[NIGP-36025] - Linoleum
+[NIGP-36030] - Padding And Cushioning, Carpet
+[NIGP-36065] - Stair Treads, Metal
+[NIGP-36067] - Stair Treads, Rubber
+[NIGP-36068] - Stair Treads, Vinyl
+[NIGP-36076] - Tile, Carpet
+[NIGP-36083] - Tile, Rubber
+[NIGP-36085] - Tile, Vinyl
+[NIGP-57863] - Real Estate: Land And Improvements
+[NIGP-63050] - Paint, Deck And Floor
+[NIGP-63056] - Paint, House And Trim
+[NIGP-63061] - Paint, Masonry
+[NIGP-63082] - Sealers And Primers, Paint
+[NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc.
+[NIGP-67002] - Bathroom Accessories: Fans, Mirrors, Medicine Cabinets, Soap Dishes, Towel Bars And Rings, Etc.
+[NIGP-67009] - Drains, Grease Traps, Etc.
+[NIGP-67010] - Dryers, Hand, Electric
+[NIGP-67013] - Grab Bars
+[NIGP-67055] - Plumbing Fixtures And Parts: Lavatories, Showers, Sinks, Toilets (Water Closets), Tubs, Etc.
+[NIGP-67069] - Valves, Brass And Copper
+[NIGP-67089] - Water Heater, Residential
+[NIGP-90633] - Forensic - Architectural
+[NIGP-90638] - General Construction - Architectural
+[NIGP-90641] - Construction Management
+[NIGP-90698] - Housing (Residential, Multi-Family; Apartments; Co
+[NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90932] - Doors and Windows
+[NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
+[NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems)
+[NIGP-91006] - Carpentry Maintenance And Repair Services
+[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91060] - Plumbing Maintenance And Repair (Includes Toilets, Etc.)
+[NIGP-91062] - Protection Of Building From Weather Or Vandalism
+[NIGP-91065] - Remodeling And Alterations
+[NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair
+[NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
+[NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
+[NIGP-91078] - Weather And Waterproofing Maintenance And Repair Services
+[NIGP-91079] - Window Installation, Maintenance And Repair (Metal)
+[NIGP-96117] - Construction Management
+[NIGP-96164] - Real Estate Services
+[NIGP-96821] - Building Repair
+[NIGP-96842] - General Construction
+[NIGP-96850] - Leaf, Bush, Tree Limb Collection
+[NIGP-97160] - Property Management Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/30/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Gem City's Finest Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond  Reid</x:t>
   </x:si>
   <x:si>
     <x:t>gcfprofessionals@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 304-5949, (937) 886-5668</x:t>
-[...5 lines deleted...]
-    <x:t>[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing, [NIGP-91003] - Building Cleaning, Exterior, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-91081] - Window Washing Services, [NIGP-91039] - Janitorial/Custodial Services</x:t>
+    <x:t>(937) 304-5949
+(937) 886-5668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P.O. Box 750152, Dayton, OH 45475 
+P.O Box 750152 , Dayton, OH 45475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-33000] - Fencing
+[NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
+[NIGP-90932] - Doors and Windows
+[NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G
+[NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc.
+[NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
+[NIGP-90974] - Site Work
+[NIGP-91003] - Building Cleaning, Exterior
+[NIGP-91006] - Carpentry Maintenance And Repair Services
+[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
+[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91061] - Plant Maintenance, Indoor
+[NIGP-91065] - Remodeling And Alterations
+[NIGP-91066] - Roofing, Gutters, And Downspouts Maintenance And Repair
+[NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
+[NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
+[NIGP-91076] - Welding Maintenance And Repair Services (Incl. Brazing, Casting, And Soldering)
+[NIGP-91079] - Window Installation, Maintenance And Repair (Metal)
+[NIGP-91081] - Window Washing Services
+[NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services
+[NIGP-91099] - Misc. Building Maintenance and Repair Services
+[NIGP-91572] - Photography (Not Including Aerial Photography)
+[NIGP-91580] - Typing And Word Processing
+[NIGP-91599] - Misc. Communications and Media Related Services
+[NIGP-91806] - Administrative Consulting
+[NIGP-91876] - Marketing Consulting
+[NIGP-91896] - Transportation Consulting
+[NIGP-91899] - Misc. Consulting Services
+[NIGP-92021] - Data Entry Services
+[NIGP-92800] - Equipment Maintenance, Reconditioning And Repair Services For Automobiles, Trucks, Trailers, Transit Buses And Other Vehicles
+[NIGP-96102] - Administrative Services, All Kinds
+[NIGP-96221] - Cleaning Services, Steam And Pressure
+[NIGP-96224] - Courier/Delivery Services (Including Air Courier Services)
+[NIGP-96246] - Installation And Removal Services (Not Otherwise Classified)
+[NIGP-96256] - Moving Services
+[NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>9/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Gifted Hands Cleaning LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Angela M.</x:t>
   </x:si>
   <x:si>
     <x:t>clean2perfection3@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 668-3986</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-48500] - Janitorial Supplies, General Line, [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services, [NIGP-96800] - Public Works And Related Services, [NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged</x:t>
+    <x:t>[NIGP-04506] - Appliances, Small, Electric (Not Otherwise Classified)
+[NIGP-04550] - Kitchen Units, Compact, Complete
+[NIGP-04566] - Refrigerators And Freezers
+[NIGP-04578] - Vacuum Cleaners, Electric (Including Parts And Accessories)
+[NIGP-14084] - Wire: Broom, Brush, And Mop
+[NIGP-14087] - Yarn, Mop Head, Cotton
+[NIGP-14090] - Yarn, Mop Head, Synthetic
+[NIGP-14099] - Misc. Brooms, Brushes, etc.
+[NIGP-19043] - Compounds, Organic Chemical
+[NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged
+[NIGP-20419] - Communication Boards: Fax, Modem (Internal), Etc.
+[NIGP-20448] - Keyboards
+[NIGP-20453] - Microcomputers, Desktop Or Towerbased
+[NIGP-20454] - Microcomputers, Handheld, Laptop, And Notebook
+[NIGP-20474] - Printer Sharing Devices
+[NIGP-20488] - Scanners, Document: Handheld, Desktop And High Volume
+[NIGP-20670] - Printer Sharing Devices
+[NIGP-20911] - Accounting/Financial: Bookkeeping, Billing And Invoicing, Budgeting, Payroll, Taxes, Etc.
+[NIGP-20985] - Spread Sheet Software
+[NIGP-20995] - Word Processing, Text Editors, Label Makers, Spell Checkers, Etc.
+[NIGP-26544] - Material, Upholstery (Fabric), Furniture And Auto
+[NIGP-26546] - Material, Upholstery (Vinyl), Furniture And Auto
+[NIGP-28545] - Lamps, Projector
+[NIGP-28547] - Lamps: Decorative, Household
+[NIGP-28548] - Lamps: Desk, Floor, And Table
+[NIGP-36020] - Floor Covering, Seamless (All Types)
+[NIGP-36585] - Vacuum Cleaners, Electrical, Household type
+[NIGP-39515] - Binders And Documentation Folders (For Continuous Forms)
+[NIGP-39599] - Misc. Forms, Computer Paper, Labels
+[NIGP-42008] - Cafeteria Furniture, Chairs And Tables
+[NIGP-42009] - Cafeteria Furniture, Booths
+[NIGP-42012] - Chapel Furnishings: Pews, Pulpits, Etc.
+[NIGP-42014] - Counters, Sales And Store
+[NIGP-42015] - Courtroom Furniture: Chairs, Tables, Etc.
+[NIGP-42016] - Dormitory Furniture, Metal: Wardrobes, Beds, Bunkbeds, Desks, Etc.
+[NIGP-42018] - Dormitory Furniture, Plastic: Wardrobes, Beds, Bunkbeds, Desks, Etc.
+[NIGP-42020] - Dormitory Furniture, Wood: Wardrobes, Beds, Bunkbeds, Desks, Etc.
+[NIGP-48500] - Janitorial Supplies, General Line
+[NIGP-61500] - Office Supplies, General
+[NIGP-64076] - Towels, Paper Roll Towels
+[NIGP-87040] - Venetian Blind Cord And Tape
+[NIGP-87060] - Venetian Blinds, Wood
+[NIGP-90517] - Airport Ground Handling Services
+[NIGP-90560] - Removal Of Rubber Deposits From Runways
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-95600] - Library Services (See Class 908 For Bookbinding, Rebinding, And Repairing)
+[NIGP-96100] - Miscellaneous Services, No. 1
+[NIGP-96200] - Miscellaneous Services, No. 2
+[NIGP-96800] - Public Works And Related Services
+[NIGP-97100] - Real Property Rental Or Lease
+[NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
+[NIGP-98803] - Athletic Field Maintenance
+[NIGP-98808] - Cleaning Of Roadside Park (Rest Stop) Areas Including Privy Vaults, Septic Tanks And Trash Cans</x:t>
   </x:si>
   <x:si>
     <x:t>8/27/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>Global Natural Stones LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panna Chordia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>panna@globalnaturalstones.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 271-6699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-13545] - Marble, Building
+[NIGP-13552] - Stone Products, Fabricated
+[NIGP-13568] - Tile, Granite
+[NIGP-15008] - Cabinets, Counters, Shelves, Etc., Ready-Made
+[NIGP-36080] - TILE, MARBLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H.J. Hauling Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brooke Nusky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>brooke@hjhauling.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 904-7649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc.
+[NIGP-96239] - Hauling Services
+[NIGP-96286] - Transportation Of Goods And Other Freight Services
+[NIGP-96863] - Relocation And/Or Removal Services For Utility Works</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/16/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Harrison A-1 Concrete LLC</x:t>
   </x:si>
   <x:si>
     <x:t>harrisonA1concrete@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 741-0111</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-91099] - Misc. Building Maintenance and Repair Services, [NIGP-21085] - Vents, Foundation, Concrete, [NIGP-21099] - Misc. Concrete Acces. &amp; supplies, [NIGP-96828] - Curb and Gutter Construction, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)</x:t>
+    <x:t>[NIGP-21085] - Vents, Foundation, Concrete
+[NIGP-21099] - Misc. Concrete Acces. &amp; supplies
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91099] - Misc. Building Maintenance and Repair Services
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S</x:t>
   </x:si>
   <x:si>
     <x:t>Havenar Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Zachary Havenar</x:t>
   </x:si>
   <x:si>
     <x:t>havenartrucking@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(330) 300-1434</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-07051] - Trucks (Over One Ton Capacity), [NIGP-06530] - Dump Bodies, Hoist Subframes, Etc., [NIGP-07054] - Trucks, Diesel (All Capacities)</x:t>
+    <x:t>[NIGP-06530] - Dump Bodies, Hoist Subframes, Etc.
+[NIGP-07051] - Trucks (Over One Ton Capacity)
+[NIGP-07054] - Trucks, Diesel (All Capacities)</x:t>
   </x:si>
   <x:si>
     <x:t>2/11/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Hervey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPPLIES, CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruce Hervey
+Katherine Barber</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bwhervey@gmail.com
+bruce@citybots.com
+katie@citybots.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(214) 353-2600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(214) 521-9697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5705 W Amherst Ave, Dallas, TX 75209-4407 
+5705 West Amherst Avenue, Dallas, TX 75209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-511210] - Software Publishers
+[NAICS-541511] - Custom Computer Programming Services
+[NAICS-541512] - Computer Systems Design Services
+[NAICS-611420] - Computer Training
+[NIGP-20871] - Purchasing Software
+[NIGP-91829] - Computer Software Consulting
+[NIGP-92045] - Software Maintenance/Support</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/27/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hoskins Agency LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Darnell Hoskins</x:t>
   </x:si>
   <x:si>
     <x:t>he.trucking555@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 313-0093</x:t>
   </x:si>
   <x:si>
     <x:t>(877) 658-6790</x:t>
   </x:si>
   <x:si>
-    <x:t>8640 N. Main Street, Dayton, OH 45415 , dba H E Trucking, Dayton, OH 45415 , 8640 N. Main Street, Dayton , OH 45415</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-90708] - Irrigation; Drainage, [NIGP-96239] - Hauling Services, [NIGP-67090] - Misc. water main pipe, fittings, valves, etc.</x:t>
+    <x:t>8640 N. Main Street, Dayton, OH 45415 
+dba H E Trucking, Dayton, OH 45415 
+8640 N. Main Street, Dayton , OH 45415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-484110] - General Freight Trucking, Local
+[NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
+[NIGP-67090] - Misc. water main pipe, fittings, valves, etc.
+[NIGP-90708] - Irrigation; Drainage
+[NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Hutch Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Aaron Hutchison</x:t>
   </x:si>
   <x:si>
     <x:t>HutchTruckingLLC@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 838-4531, (937) 520-4622</x:t>
-[...2 lines deleted...]
-    <x:t>[NAICS2007-4841] - General Freight Trucking, [NAICS2007-48411] - General Freight Trucking, Local, [NAICS2007-484121] - General Freight Trucking, Long-Distance, Truckload, [NAICS2007-48412] - General Freight Trucking, Long-Distance, [NIGP-96239] - Hauling Services</x:t>
+    <x:t>(937) 838-4531
+(937) 520-4622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-4841] - General Freight Trucking
+[NAICS-48411] - General Freight Trucking, Local
+[NAICS-48412] - General Freight Trucking, Long-Distance
+[NAICS-484121] - General Freight Trucking, Long-Distance, Truckload
+[NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Increased Behavior Alternatives Support Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tiffiney Sloan</x:t>
   </x:si>
   <x:si>
     <x:t>wadetiffiney@aol.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 430-9590</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 430-9622</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-95215] - Case Management, [NIGP-95200] - Human Services, [NIGP-92499] - Misc. Educational Services</x:t>
+    <x:t>[NIGP-92499] - Misc. Educational Services
+[NIGP-94800] - Health Related Services (For Human Services See Class 952)
+[NIGP-94842] - Health Care Management
+[NIGP-94846] - Hospital Services, Inpatient And Outpatient
+[NIGP-94855] - Medical And Laboratory Services (Non-Physician)
+[NIGP-95200] - Human Services
+[NIGP-95215] - Case Management
+[NIGP-95253] - Home Management
+[NIGP-95262] - Mental Health Services: Vocational, Residential, Etc.
+[NIGP-95299] - Misc. Human Services</x:t>
   </x:si>
   <x:si>
     <x:t>J&amp;B Steel Erectors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alexis Jones</x:t>
   </x:si>
   <x:si>
-    <x:t>ap@jbsteel.com, ajones@jbsteel.com</x:t>
-[...2 lines deleted...]
-    <x:t>(513) 913-0989, (513) 874-1722</x:t>
+    <x:t>ap@jbsteel.com
+ajones@jbsteel.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 913-0989
+(513) 874-1722</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 870-6383</x:t>
   </x:si>
   <x:si>
     <x:t>9430 Sutton Pl, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-57077] - Steel, Reinforcing, Mesh, [NIGP-21028] - Culverts, Concrete, [NIGP-21072] - Risers And Cones, Reinforced Concrete, [NIGP-57076] - Steel, Reinforcing, Bars And Rods, [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed, [NIGP-21026] - Concrete Support Items (Chairs, Etc.), [NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs), [NIGP-57078] - Steel, Reinforcing, Fabricated, [NIGP-21085] - Vents, Foundation, Concrete, [NAICS2007-237990] - Other Heavy and Civil Engineering Construction, [NIGP-21025] - Concrete Pilings, [NAICS2007-237310] - Highway, Street, and Bridge Construction</x:t>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-237990] - Other Heavy and Civil Engineering Construction
+[NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed
+[NIGP-21025] - Concrete Pilings
+[NIGP-21026] - Concrete Support Items (Chairs, Etc.)
+[NIGP-21028] - Culverts, Concrete
+[NIGP-21072] - Risers And Cones, Reinforced Concrete
+[NIGP-21085] - Vents, Foundation, Concrete
+[NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs)
+[NIGP-57076] - Steel, Reinforcing, Bars And Rods
+[NIGP-57077] - Steel, Reinforcing, Mesh
+[NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
   </x:si>
   <x:si>
     <x:t>9/4/2027</x:t>
   </x:si>
   <x:si>
     <x:t>JK Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jaron Yarbrough</x:t>
   </x:si>
   <x:si>
     <x:t>acehomes.snyder@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 732-0741</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-90991] - Wood and Plastics Construction Services, [NIGP-98863] - Park Area Construction/Renovation, [NIGP-96117] - Construction Management, [NIGP-96820] - Building Construction, [NIGP-96821] - Building Repair, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NIGP-90641] - Construction Management, [NIGP-96832] - Demolition, [NIGP-91831] - Construction Consulting, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-96842] - General Construction</x:t>
+    <x:t>[NIGP-90641] - Construction Management
+[NIGP-90991] - Wood and Plastics Construction Services
+[NIGP-91831] - Construction Consulting
+[NIGP-96117] - Construction Management
+[NIGP-96820] - Building Construction
+[NIGP-96821] - Building Repair
+[NIGP-96832] - Demolition
+[NIGP-96842] - General Construction
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-98863] - Park Area Construction/Renovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM Enterprise LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Juanita Darden-Jones</x:t>
+  </x:si>
+  <x:si>
+    <x:t>thirdperk@outlook.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 223-7375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 223-7376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46 West Fifth St., Dayton, OH 45402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-541611] - Administrative Management and General Management Consulting Services
+[NAICS-611310] - Colleges, Universities, and Professional Schools
+[NAICS-722212] - Cafeterias, Grill Buffets, and Buffets
+[NAICS-722310] - Food Service Contractors
+[NAICS-722320] - Caterers
+[NIGP-91849] - Finance/Economics Consulting
+[NIGP-96115] - Concessions, Catering, Vending: Mobile And Stationary
+[NIGP-96219] - Cafeteria And Restaurant Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/23/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Jones Family Enterprise LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Gent Jones
 Grent Jones</x:t>
   </x:si>
   <x:si>
     <x:t>gentdjones@outlook.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 369-3177</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-96224] - Courier/Delivery Services (Including Air Courier Services)
+[NIGP-96239] - Hauling Services
+[NIGP-96832] - Demolition</x:t>
+  </x:si>
+  <x:si>
     <x:t>4/24/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Journey Steel INC</x:t>
   </x:si>
   <x:si>
     <x:t>Barbara  Smith
 Barb Smith</x:t>
   </x:si>
   <x:si>
-    <x:t>bsmith@journeysteel.com, lwilson@journeysteel.com</x:t>
+    <x:t>bsmith@journeysteel.com
+lwilson@journeysteel.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 731-2930</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 731-2936</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 7660 Production Dr., Cincinnati, OH 45237</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items, [NIGP-57023] - Expanded Metal (Not Stainless), [NIGP-57068] - Steel, Fabricated: Beams, Gabions, Gratings, Walkways, Window Bars, And Custom-Made Steel Items, [NIGP-57065] - Steel Bridge Truss, Overhead, [NIGP-57066] - Steel, Cold Rolled: Bars, Plates, Rods, Sheets, And Strips, [NIGP-57021] - Decking, Steel, [NIGP-57070] - Steel, Galvanized: Bars, Pipes (Not Plumbing), Plates, Rods, Sheets, Strips, Etc., [NIGP-57084] - Structural Shapes, Steel: Angles, Channels, I-Beams, Etc., [NIGP-57029] - Iron: Angles, Bands, Plate, Sheets, Etc., [NIGP-57040] - Ornamental Ironwork, [NIGP-57028] - Guard Rails And Accessories: Bolts, Posts, Terminal Ends, Washers, Etc. (See 540-73 For Wood Posts), [NIGP-57099] - Misc. Metal items, [NIGP-15599] - Misc. Buildings &amp; Structures, [NIGP-57090] - Tubing, Mechanical, Steel: Rectangular, Round, Square, Etc. (See 570-91 For Structural Tubing), [NIGP-57003] - Alloy Metal: Angles, Sheets, Etc. (Not Otherwise Classified), [NIGP-57044] - Posts, Steel (For Delineator Markers, Mile Markers, Etc.), [NIGP-15500] - Buildings And Structures: Fabricated And Prefabricated, [NIGP-57024] - Expanded Metal, Stainless, [NIGP-57072] - Steel, Mild: Bars, Plates, Rods, Sheets, Strips, Tubes, Etc.</x:t>
+    <x:t>[NIGP-15500] - Buildings And Structures: Fabricated And Prefabricated
+[NIGP-15599] - Misc. Buildings &amp; Structures
+[NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items
+[NIGP-57003] - Alloy Metal: Angles, Sheets, Etc. (Not Otherwise Classified)
+[NIGP-57021] - Decking, Steel
+[NIGP-57023] - Expanded Metal (Not Stainless)
+[NIGP-57024] - Expanded Metal, Stainless
+[NIGP-57028] - Guard Rails And Accessories: Bolts, Posts, Terminal Ends, Washers, Etc. (See 540-73 For Wood Posts)
+[NIGP-57029] - Iron: Angles, Bands, Plate, Sheets, Etc.
+[NIGP-57040] - Ornamental Ironwork
+[NIGP-57044] - Posts, Steel (For Delineator Markers, Mile Markers, Etc.)
+[NIGP-57065] - Steel Bridge Truss, Overhead
+[NIGP-57066] - Steel, Cold Rolled: Bars, Plates, Rods, Sheets, And Strips
+[NIGP-57068] - Steel, Fabricated: Beams, Gabions, Gratings, Walkways, Window Bars, And Custom-Made Steel Items
+[NIGP-57070] - Steel, Galvanized: Bars, Pipes (Not Plumbing), Plates, Rods, Sheets, Strips, Etc.
+[NIGP-57072] - Steel, Mild: Bars, Plates, Rods, Sheets, Strips, Tubes, Etc.
+[NIGP-57084] - Structural Shapes, Steel: Angles, Channels, I-Beams, Etc.
+[NIGP-57090] - Tubing, Mechanical, Steel: Rectangular, Round, Square, Etc. (See 570-91 For Structural Tubing)
+[NIGP-57099] - Misc. Metal items</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>K&amp;R Home Remodeling LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roshid Watkins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>krhrllc@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 250-9519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
+[NIGP-91039] - Janitorial/Custodial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/1/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kaiker Development LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kai Lewars</x:t>
   </x:si>
   <x:si>
     <x:t>kai@kaikerdevelopment.com</x:t>
   </x:si>
   <x:si>
     <x:t>(503) 484-4796</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96117] - Construction Management, [NIGP-91831] - Construction Consulting, [NIGP-90641] - Construction Management, [NIGP-90743] - Planning (Site, Installation, and Project), [NIGP-90638] - General Construction - Architectural, [NIGP-91006] - Carpentry Maintenance And Repair Services, [NIGP-90785] - Urban Renewal; Community Development, [NIGP-90645] - Cost Estimating, [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.</x:t>
+    <x:t>[NIGP-90638] - General Construction - Architectural
+[NIGP-90641] - Construction Management
+[NIGP-90645] - Cost Estimating
+[NIGP-90743] - Planning (Site, Installation, and Project)
+[NIGP-90785] - Urban Renewal; Community Development
+[NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
+[NIGP-91006] - Carpentry Maintenance And Repair Services
+[NIGP-91831] - Construction Consulting
+[NIGP-96117] - Construction Management</x:t>
   </x:si>
   <x:si>
     <x:t>11/4/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Kelley Communication &amp; Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Venita Kelley</x:t>
   </x:si>
   <x:si>
     <x:t>vkelley@kelleycomconsulting.org</x:t>
   </x:si>
   <x:si>
     <x:t>(404) 694-3018</x:t>
   </x:si>
   <x:si>
     <x:t>233 Watervliet Avenue, Dayton, OH 45420</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91838] - Education And Training Consulting, [NIGP-96102] - Administrative Services, All Kinds, [NIGP-91599] - Misc. Communications and Media Related Services, [NIGP-96487] - Teachers, Instructors and Professors, [NIGP-91506] - Audio Production, [NIGP-91800] - Consulting Services, [NIGP-95605] - Business Research Services, [NIGP-91500] - Communications And Media Related Services, [NIGP-91899] - Misc. Consulting Services, [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc., [NIGP-92400] - Educational Services, [NIGP-71500] - Publications And Audiovisual Materials (Prepared Materials Only, Not Equipment, Supplies, Or Production)(See Class 785 For Instructional Aids), [NIGP-91552] - Journalistic Services, [NIGP-91841] - Energy Conservation Consulting, [NIGP-91573] - Public Information Services (Incl. Press Releases), [NIGP-91826] - Communications: Public Relations Consulting</x:t>
+    <x:t>[NIGP-71500] - Publications And Audiovisual Materials (Prepared Materials Only, Not Equipment, Supplies, Or Production)(See Class 785 For Instructional Aids)
+[NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
+[NIGP-91500] - Communications And Media Related Services
+[NIGP-91506] - Audio Production
+[NIGP-91552] - Journalistic Services
+[NIGP-91573] - Public Information Services (Incl. Press Releases)
+[NIGP-91599] - Misc. Communications and Media Related Services
+[NIGP-91800] - Consulting Services
+[NIGP-91826] - Communications: Public Relations Consulting
+[NIGP-91838] - Education And Training Consulting
+[NIGP-91841] - Energy Conservation Consulting
+[NIGP-91899] - Misc. Consulting Services
+[NIGP-92400] - Educational Services
+[NIGP-95605] - Business Research Services
+[NIGP-96102] - Administrative Services, All Kinds
+[NIGP-96487] - Teachers, Instructors and Professors</x:t>
   </x:si>
   <x:si>
     <x:t>2/6/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Key Cable and Supply Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Andera Supplee
 Ms. Andera</x:t>
   </x:si>
   <x:si>
     <x:t>asupplee@keycableandsupply.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 837-6181</x:t>
   </x:si>
   <x:si>
     <x:t>4037 Genoa Road, Perrysburg, OH 43551</x:t>
   </x:si>
   <x:si>
+    <x:t>[NAICS-423610] - Electrical Apparatus and Equipment, Wiring Supplies, and Related Equipment Merchant Wholesalers
+[NAICS-423690] - Other Electronic Parts and Equipment Merchant Wholesalers
+[NAICS-423990] - Other Miscellaneous Durable Goods Merchant Wholesalers
+[NIGP-28000] - Electrical Cables And Wires (Not Electronic)
+[NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
+[NIGP-29000] - Energy Collecting Equipment And Accessories: Solar And Wind</x:t>
+  </x:si>
+  <x:si>
     <x:t>2/13/2027</x:t>
   </x:si>
   <x:si>
     <x:t>KIDZ ONLY</x:t>
   </x:si>
   <x:si>
     <x:t>Michelle Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>michellemitchell1022@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 219-0919</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-95210] - Barber/Beautician Services</x:t>
+  </x:si>
+  <x:si>
     <x:t>King Crawford Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>W9 not</x:t>
   </x:si>
   <x:si>
-    <x:t>cecrawford70@gmail.com, Kingcrawfordtruckingllc@gmail.com</x:t>
-[...2 lines deleted...]
-    <x:t>, (937) 414-6191</x:t>
+    <x:t>cecrawford70@gmail.com
+Kingcrawfordtruckingllc@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+(937) 414-6191</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 672-9645</x:t>
   </x:si>
   <x:si>
     <x:t>5725 W. Third ST, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96832] - Demolition, [NAICS2007-56173] - Landscaping Services, [NAICS2007-4841] - General Freight Trucking, [NAICS2007-484121] - General Freight Trucking, Long-Distance, Truckload, [NAICS2007-484110] - General Freight Trucking, Local, [NAICS2007-48411] - General Freight Trucking, Local, [NIGP-96239] - Hauling Services, [NAICS2007-484230] - Specialized Freight (except Used Goods) Trucking, Long-Distance, [NAICS2007-484220] - Specialized Freight (except Used Goods) Trucking, Local, [NAICS2007-484122] - General Freight Trucking, Long-Distance, Less Than Truckload</x:t>
+    <x:t>[NAICS-4841] - General Freight Trucking
+[NAICS-48411] - General Freight Trucking, Local
+[NAICS-484110] - General Freight Trucking, Local
+[NAICS-484121] - General Freight Trucking, Long-Distance, Truckload
+[NAICS-484122] - General Freight Trucking, Long-Distance, Less Than Truckload
+[NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
+[NAICS-484230] - Specialized Freight (except Used Goods) Trucking, Long-Distance
+[NAICS-56173] - Landscaping Services
+[NIGP-07061] - Trailers, Dump, Hydraulic
+[NIGP-13599] - Misc. Bricks &amp; Clay Products
+[NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing
+[NIGP-90900] - Building Construction Services, New
+[NIGP-91070] - Sludge Removal, Building (To Include Grease Trap Cleaning)
+[NIGP-94085] - Tower Construction
+[NIGP-96239] - Hauling Services
+[NIGP-96806] - Airport Roadway Construction
+[NIGP-96808] - Airport Taxiway Construction
+[NIGP-96810] - Airport Runway Construction
+[NIGP-96820] - Building Construction
+[NIGP-96832] - Demolition
+[NIGP-96852] - Major Streets - Intersection Improvements
+[NIGP-96853] - Major Streets - Intermittent Resurfacing
+[NIGP-96855] - Major Streets - Railroad Construction (Including M
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96865] - Pipe Line Construction and Repair (Including Remov
+[NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)
+[NIGP-96868] - Sewer and Storm Drain Construction
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96876] - Street Light Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>Kolar Design Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Kelly Kolar</x:t>
   </x:si>
   <x:si>
-    <x:t>k.kolar@kolardesign.net, c.hutchison@kolardesign.net, kolardesign@kolardesign.net</x:t>
+    <x:t>k.kolar@kolardesign.net
+c.hutchison@kolardesign.net
+kolardesign@kolardesign.net</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 241-4884</x:t>
   </x:si>
   <x:si>
-    <x:t>(513) 241-2240, (513) 241-2440</x:t>
-[...5 lines deleted...]
-    <x:t>[NIGP-90600] - Architectural Services, Professional, [NIGP-91548] - Graphic Arts Services (Not Printing), [NIGP-90640] - Graphic Design - Architectural, [NIGP-90699] - Misc. Architect and Other Professional Design, [NIGP-90681] - Graphic Design, [NIGP-96546] - Graphic Design Services For Printing, [NIGP-30559] - Maps, Engineer And Topographical</x:t>
+    <x:t>(513) 241-2240
+(513) 241-2440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>660 Lincoln Ave Suite 443, Cincinnati, OH 45206 
+660 Lincoln Ave., Cincinnati, OH 45206 
+807 Broadway St. Fl 5, Cincinnati, OH 45202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-541410] - Interior Design Services
+[NAICS-541430] - Graphic Design Services
+[NIGP-30559] - Maps, Engineer And Topographical
+[NIGP-90600] - Architectural Services, Professional
+[NIGP-90640] - Graphic Design - Architectural
+[NIGP-90681] - Graphic Design
+[NIGP-90699] - Misc. Architect and Other Professional Design
+[NIGP-91548] - Graphic Arts Services (Not Printing)
+[NIGP-96546] - Graphic Design Services For Printing</x:t>
   </x:si>
   <x:si>
     <x:t>1/30/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Kotasec INC</x:t>
   </x:si>
   <x:si>
     <x:t>Marcia Bullock</x:t>
   </x:si>
   <x:si>
-    <x:t>mbullock@kotasec.com, jbullock@kotasec.com</x:t>
+    <x:t>mbullock@kotasec.com
+jbullock@kotasec.com</x:t>
   </x:si>
   <x:si>
     <x:t>(866) 568-2732</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 247-5598</x:t>
   </x:si>
   <x:si>
     <x:t>627 Congress Park Dr, Dayton, OH 45459</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-84070] - Video Camera-Recorders, Accessories And Parts (Portable Type), [NIGP-99829] - Computers, Parts And Supplies, [NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair, [NIGP-68032] - Burglar Alarms, [NIGP-90671] - Fire Protection, [NIGP-99005] - Alarm Services, [NIGP-07502] - Alarm Systems, Visual And Audio (For Electrically And Mechanically Operated Doors), [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency, [NIGP-84069] - Video Camera-Recorders, Accessories And Parts (Television Studio Type), [NIGP-34017] - Fire and Security Alarm Systems, Custom Installati, [NIGP-68002] - Access Control Systems And Security Systems, [NIGP-98166] - Security And Access Systems (Airport, Library, Hospitals, Etc.) Rental Or Lease, [NIGP-91893] - Security/Safety Consulting, [NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls, [NIGP-71009] - Alarm Systems (For The Hearing Impaired), [NIGP-93673] - Security And Access Systems Maintenance And Repair, [NIGP-99022] - Card Access Security Services, [NIGP-91829] - Computer Software Consulting, [NIGP-84084] - Video And Audio Systems, Accessories And Parts (Closed Circuit Tv) (Including   Surveillance Type), [NIGP-34080] - Smoke Detecting Equipment, [NIGP-91828] - Computer Hardware Consulting</x:t>
+    <x:t>[NIGP-07502] - Alarm Systems, Visual And Audio (For Electrically And Mechanically Operated Doors)
+[NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls
+[NIGP-34017] - Fire and Security Alarm Systems, Custom Installati
+[NIGP-34080] - Smoke Detecting Equipment
+[NIGP-68002] - Access Control Systems And Security Systems
+[NIGP-68032] - Burglar Alarms
+[NIGP-71009] - Alarm Systems (For The Hearing Impaired)
+[NIGP-84069] - Video Camera-Recorders, Accessories And Parts (Television Studio Type)
+[NIGP-84070] - Video Camera-Recorders, Accessories And Parts (Portable Type)
+[NIGP-84084] - Video And Audio Systems, Accessories And Parts (Closed Circuit Tv) (Including   Surveillance Type)
+[NIGP-90671] - Fire Protection
+[NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair
+[NIGP-91828] - Computer Hardware Consulting
+[NIGP-91829] - Computer Software Consulting
+[NIGP-91893] - Security/Safety Consulting
+[NIGP-93673] - Security And Access Systems Maintenance And Repair
+[NIGP-98166] - Security And Access Systems (Airport, Library, Hospitals, Etc.) Rental Or Lease
+[NIGP-99005] - Alarm Services
+[NIGP-99022] - Card Access Security Services
+[NIGP-99099] - Misc. Security, Fire, Safety, and Emergency
+[NIGP-99829] - Computers, Parts And Supplies</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>KRA Designs LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Khalid Joshua</x:t>
   </x:si>
   <x:si>
     <x:t>khalid.design.art@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 732-1112</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98300] - Rental Or Lease Services Of Equipment - Clothing, Janitorial, Laundry, Lawn, Painting, Spraying, And Textile Equipment, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-96820] - Building Construction, [NIGP-63056] - Paint, House And Trim, [NIGP-63050] - Paint, Deck And Floor, [NIGP-98355] - Painting Equipment And Supplies Rental Or Lease, [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-63044] - Mix, Paint Water</x:t>
+    <x:t>[NIGP-63044] - Mix, Paint Water
+[NIGP-63050] - Paint, Deck And Floor
+[NIGP-63056] - Paint, House And Trim
+[NIGP-63082] - Sealers And Primers, Paint
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-96820] - Building Construction
+[NIGP-98300] - Rental Or Lease Services Of Equipment - Clothing, Janitorial, Laundry, Lawn, Painting, Spraying, And Textile Equipment
+[NIGP-98355] - Painting Equipment And Supplies Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>7/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>KT Holden Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>kholden@ktholden.com</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
+[NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items
+[NIGP-74500] - Road And Highway Building Materials (Asphaltic)
+[NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
+[NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing
+[NIGP-76000] - Road And Highway Equipment: Earth Handling, Grading, Moving, Packing, Etc.
+[NIGP-76500] - Road And Highway Equipment (Except Asphalt, Concrete, And Earth Handling Equipment In Classes 755 And 760)
+[NIGP-90900] - Building Construction Services, New
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-96800] - Public Works And Related Services</x:t>
+  </x:si>
+  <x:si>
     <x:t>5/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>L J DeWeese Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Kristen Dilbone</x:t>
   </x:si>
   <x:si>
-    <x:t>kldilbone@yahoo.com, kdilbone@lj.com, kidibone@yahoo.com</x:t>
+    <x:t>kldilbone@yahoo.com
+kdilbone@lj.com
+kidibone@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 440-1736</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 440-0745</x:t>
   </x:si>
   <x:si>
-    <x:t>3616 Tipp Cowlesville Rd, Tipp City, OH 45371 , 3616 Tipp-Cowlesville Road, Tipp City, OH 45371</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-90960] - Masonry Construction Services, [NIGP-96896] - Water And Wastewater Treatment Services, [NIGP-96828] - Curb and Gutter Construction, [NIGP-96842] - General Construction, [NIGP-96868] - Sewer and Storm Drain Construction, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park, [NIGP-96800] - Public Works And Related Services, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-96875] - Streetscaping Services, [NIGP-96827] - Culvert Construction, Pipe, [NIGP-91831] - Construction Consulting, [NIGP-65099] - Misc. Park, Playground &amp; Recreational Equipt., [NIGP-96874] - Street Sweeping Services, [NIGP-21015] - Bricks, Concrete, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede</x:t>
+    <x:t>3616 Tipp Cowlesville Rd, Tipp City, OH 45371 
+3616 Tipp-Cowlesville Road, Tipp City, OH 45371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-21015] - Bricks, Concrete
+[NIGP-65099] - Misc. Park, Playground &amp; Recreational Equipt.
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-90638] - General Construction - Architectural
+[NIGP-90960] - Masonry Construction Services
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91831] - Construction Consulting
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96842] - General Construction
+[NIGP-96868] - Sewer and Storm Drain Construction
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96875] - Streetscaping Services
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96896] - Water And Wastewater Treatment Services
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Landview Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Mary Tracey  Denning
 S Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>tdenning@landview-services.com, traceyd321@gmail.com</x:t>
+    <x:t>tdenning@landview-services.com
+traceyd321@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 737-8055</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 737-5467</x:t>
   </x:si>
   <x:si>
     <x:t>5381 Princeton Road, Liberty Twp, AL 45011</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc., [NIGP-96872] - Snow And Ice Removal Services, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
+    <x:t>[NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
+[NIGP-59510] - Bedding Plants And Cuttings
+[NIGP-59552] - Perennials
+[NIGP-59575] - Trees, Ornamental And Shade
+[NIGP-59580] - Turf Blankets, Seeded (Including Recycled)
+[NIGP-59596] - Straw
+[NIGP-59599] - Misc. Nursery Stock, Equipt. &amp; Supplies
+[NIGP-67017] - Irrigation Systems, Supplies, Parts, And Accessories
+[NIGP-75077] - Sand And Gravel
+[NIGP-75099] - Misc. Road &amp; Highway Building Materials (non-aspha
+[NIGP-79020] - Grass Seed
+[NIGP-79050] - Sod, Grass
+[NIGP-79054] - Soil Mixtures (Special)
+[NIGP-90708] - Irrigation; Drainage
+[NIGP-90974] - Site Work
+[NIGP-90999] - Misc. Building Construction Services - Equipment
+[NIGP-93437] - Irrigation Systems Maintenance And Repair
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96832] - Demolition
+[NIGP-96842] - General Construction
+[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96872] - Snow And Ice Removal Services
+[NIGP-98149] - Irrigation Systems Rental Or Lease
+[NIGP-98814] - Erosion Control Services
+[NIGP-98826] - Flood Control Services
+[NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>Life Changing Family Care Services</x:t>
   </x:si>
   <x:si>
     <x:t>Angel Evans</x:t>
   </x:si>
   <x:si>
     <x:t>lifechangingfamilycare@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 802-5440</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 666-9440</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-95200] - Human Services, [NIGP-95292] - Transitional Living, [NIGP-95221] - Counseling, [NIGP-95215] - Case Management, [NIGP-95205] - Alcohol And Drug Detoxification (Incl. Rehabilitation)</x:t>
+    <x:t>[NIGP-95200] - Human Services
+[NIGP-95205] - Alcohol And Drug Detoxification (Incl. Rehabilitation)
+[NIGP-95215] - Case Management
+[NIGP-95221] - Counseling
+[NIGP-95292] - Transitional Living</x:t>
   </x:si>
   <x:si>
     <x:t>MacGus Trucking</x:t>
   </x:si>
   <x:si>
     <x:t>bama0047@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 838-9829</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 223-0134</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-07045] - Truck Tractors</x:t>
   </x:si>
   <x:si>
     <x:t>Mad River Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Kim Whiteaker</x:t>
   </x:si>
   <x:si>
     <x:t>k.whiteaker@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-6075</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 253-5665</x:t>
   </x:si>
   <x:si>
-    <x:t>4806 Sheller Ave, Dayton, OH 45432 , 4806 Sheller Ave., Dayton, OH 45432</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable), [NIGP-91014] - Door Installation, Maintenance, And Repair (Metal), [NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings), [NIGP-91015] - Door Installation, Maintenance, And Repair (Wood), [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling), [NIGP-91444] - Flooring, [NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)</x:t>
+    <x:t>4806 Sheller Ave, Dayton, OH 45432 
+4806 Sheller Ave., Dayton, OH 45432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238310] - Drywall and Insulation Contractors
+[NAICS-238320] - Painting and Wall Covering Contractors
+[NAICS-238330] - Flooring Contractors
+[NIGP-21099] - Misc. Concrete Acces. &amp; supplies
+[NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings)
+[NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
+[NIGP-55078] - Traffic Cones, Lane Markers, And Barricades (Portable)
+[NIGP-91014] - Door Installation, Maintenance, And Repair (Metal)
+[NIGP-91015] - Door Installation, Maintenance, And Repair (Wood)
+[NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
+[NIGP-91444] - Flooring</x:t>
   </x:si>
   <x:si>
     <x:t>Maid N Heaven, INC</x:t>
   </x:si>
   <x:si>
     <x:t>Kimberly Zimmerman</x:t>
   </x:si>
   <x:si>
     <x:t>kfrancois826#@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 414-1560</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96100] - Miscellaneous Services, No. 1, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-95283] - Summer Youth Program, [NIGP-96299] - Misc. Services, [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment, [NIGP-95293] - Try-Out Employment, [NIGP-96459] - Laborers (Common Labor), [NIGP-96457] - Janitors</x:t>
+    <x:t>[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-95283] - Summer Youth Program
+[NIGP-95293] - Try-Out Employment
+[NIGP-96100] - Miscellaneous Services, No. 1
+[NIGP-96299] - Misc. Services
+[NIGP-96457] - Janitors
+[NIGP-96459] - Laborers (Common Labor)</x:t>
   </x:si>
   <x:si>
     <x:t>6/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>MBI Tree Service LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Luis Paez</x:t>
   </x:si>
   <x:si>
     <x:t>paez@mbitreeservice.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 720-5254</x:t>
   </x:si>
   <x:si>
     <x:t>9447 Cold Springs Lane, Waynesville, OH 45068</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96888] - Tree And Shrub Removal Services, [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services), [NIGP-02006] - Brush Cutters And Saws, Motor Driven, [NIGP-51583] - Tree Trimming And Pruning Equipment (Portable, Power Operated - Not Saws), [NIGP-02004] - Brush And Tree Chippers, [NIGP-02090] - Tree And Root Cutters And Stump Grinders, Tractor Mounted, [NIGP-02204] - Brush Chipper, Cutter And Saw Parts</x:t>
+    <x:t>[NIGP-02004] - Brush And Tree Chippers
+[NIGP-02006] - Brush Cutters And Saws, Motor Driven
+[NIGP-02090] - Tree And Root Cutters And Stump Grinders, Tractor Mounted
+[NIGP-02204] - Brush Chipper, Cutter And Saw Parts
+[NIGP-51583] - Tree Trimming And Pruning Equipment (Portable, Power Operated - Not Saws)
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>2/7/2028</x:t>
   </x:si>
   <x:si>
     <x:t>MODIFI Design dba Hydrous WID</x:t>
   </x:si>
   <x:si>
     <x:t>tiffany.lecklider@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-92596] - Waste Water Treatment Engineering, [NIGP-92517] - Civil Engineering, [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering, [NIGP-90799] - Misc. Architect-Engineer and Related Services, [NIGP-90600] - Architectural Services, Professional, [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural, [NIGP-42500] - Furniture: Office, [NIGP-91842] - Engineering Consulting, [NIGP-92599] - Misc. Engineering Services, Professional, [NIGP-96248] - Interior Design/Decorator Services, [NIGP-95598] - ROADWAY LIGHTING REPAIR, [NIGP-90707] - Interior Design; Space Planning, [NIGP-90795] - Water Supply, Treatment and Distribution, [NIGP-90764] - Sewage Collection, Treatment and Disposal, [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural, [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc., [NIGP-91899] - Misc. Consulting Services, [NIGP-91897] - Utilities: Gas, Water, Electric Consulting, [NIGP-91854] - Furnishings Consulting, [NIGP-90652] - Interior Design, Space Planning, And Exhibits/Displays</x:t>
+    <x:t>[NIGP-42500] - Furniture: Office
+[NIGP-90600] - Architectural Services, Professional
+[NIGP-90652] - Interior Design, Space Planning, And Exhibits/Displays
+[NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
+[NIGP-90694] - Water Supply, Treatment And Distribution - Architectural
+[NIGP-90707] - Interior Design; Space Planning
+[NIGP-90764] - Sewage Collection, Treatment and Disposal
+[NIGP-90795] - Water Supply, Treatment and Distribution
+[NIGP-90799] - Misc. Architect-Engineer and Related Services
+[NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
+[NIGP-91842] - Engineering Consulting
+[NIGP-91854] - Furnishings Consulting
+[NIGP-91897] - Utilities: Gas, Water, Electric Consulting
+[NIGP-91899] - Misc. Consulting Services
+[NIGP-92517] - Civil Engineering
+[NIGP-92596] - Waste Water Treatment Engineering
+[NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
+[NIGP-92599] - Misc. Engineering Services, Professional
+[NIGP-95598] - ROADWAY LIGHTING REPAIR
+[NIGP-96248] - Interior Design/Decorator Services
+[NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>New Industry Standard LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Lynch</x:t>
   </x:si>
   <x:si>
-    <x:t>info@new-industry-standard.com, marcuslynch@new-industry-standard.com</x:t>
-[...11 lines deleted...]
-    <x:t>[NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-91010] - Chimney Installation, Maintenance And Repair, [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling), [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work), [NIGP-91065] - Remodeling And Alterations, [NIGP-90900] - Building Construction Services, New, [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-90638] - General Construction - Architectural, [NIGP-91006] - Carpentry Maintenance And Repair Services, [NAICS2007-236118] - Residential Remodelers, [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-90960] - Masonry Construction Services, [NIGP-90932] - Doors and Windows, [NIGP-91003] - Building Cleaning, Exterior, [NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc., [NIGP-91427] - Carpentry, [NIGP-91831] - Construction Consulting, [NAICS2007-238130] - Framing Contractors, [NIGP-91079] - Window Installation, Maintenance And Repair (Metal), [NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems), [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair</x:t>
+    <x:t>info@new-industry-standard.com
+marcuslynch@new-industry-standard.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 251-1624
+(937) 226-1443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 226-1588
+(296) 666-4356
+(206) 666-4356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3329 Stanley Avenue, Suite C, Dayton, OH 45404 
+374 Greystone Drive, Dayton, OH 45458 
+3329 Stanley Avenue, Ste. C, Dayton, OH 45404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-236118] - Residential Remodelers
+[NAICS-238130] - Framing Contractors
+[NIGP-90638] - General Construction - Architectural
+[NIGP-90900] - Building Construction Services, New
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90932] - Doors and Windows
+[NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc.
+[NIGP-90960] - Masonry Construction Services
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems)
+[NIGP-91003] - Building Cleaning, Exterior
+[NIGP-91006] - Carpentry Maintenance And Repair Services
+[NIGP-91010] - Chimney Installation, Maintenance And Repair
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91065] - Remodeling And Alterations
+[NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
+[NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
+[NIGP-91079] - Window Installation, Maintenance And Repair (Metal)
+[NIGP-91427] - Carpentry
+[NIGP-91831] - Construction Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027</x:t>
   </x:si>
   <x:si>
     <x:t>NineFive Holdings LLC</x:t>
   </x:si>
   <x:si>
-    <x:t>ninefiveholdingsllc@gmail.com, ninefiveholdingllc@gmail.com</x:t>
+    <x:t>ninefiveholdingsllc@gmail.com
+ninefiveholdingllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 572-7412</x:t>
   </x:si>
   <x:si>
     <x:t>1551 High Street, Columbus, OH 43207</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-97584] - Trailer Rental Or Lease, [NIGP-96832] - Demolition, [NIGP-96897] - Wrecking And Removal Services, [NIGP-96871] - Solid Or Liquid Waste Disposal (Including Management Services) (See 962-45 For Hazardous Waste Disposal), [NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease, [NIGP-96239] - Hauling Services</x:t>
+    <x:t>[NIGP-96239] - Hauling Services
+[NIGP-96832] - Demolition
+[NIGP-96871] - Solid Or Liquid Waste Disposal (Including Management Services) (See 962-45 For Hazardous Waste Disposal)
+[NIGP-96897] - Wrecking And Removal Services
+[NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease
+[NIGP-97584] - Trailer Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>8/16/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Northside Construction &amp; Supply Co., Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Barbara Mason
 William Glenn</x:t>
   </x:si>
   <x:si>
     <x:t>bmason@northsidess.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(513) 542-1344, (513) 541-4355</x:t>
-[...5 lines deleted...]
-    <x:t>[NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding), [NIGP-77000] - Roofing, [NIGP-16500] - Cafeteria And Kitchen Equipment, Commercial, [NIGP-65800] - Pipe And Tubing, [NIGP-90900] - Building Construction Services, New, [NIGP-57081] - Steel Studs, Dry Wall, [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products, [NIGP-46000] - Hose, Accessories, And Supplies: Industrial, Commercial, And Garden, [NIGP-04500] - Appliances And Equipment, Household Type, [NIGP-15000] - Builder's Supplies, [NIGP-42000] - Furniture: Cafeteria, Chapel, Dormitory, Household, Library, Lounge, School, [NIGP-35000] - Flags, Flag Poles, Banners, And Accessories, [NIGP-41500] - Furniture: Laboratory, [NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies, [NIGP-45000] - Hardware And Related Items, [NIGP-32000] - Fastening, Packaging, Strapping, Tying Equipment And Supplies, [NIGP-54000] - Lumber And Related Products, [NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products, [NIGP-65900] - Pipe And Tubing Fittings, [NIGP-91430] - Concrete, [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic), [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies, [NIGP-42500] - Furniture: Office, [NIGP-66500] - Plastics, Resins, Fiberglass: Construction, Forming, Laminating, And Molding Equipment, Accessories, And Supplies, [NIGP-83200] - Tape (Not Data Processing, Measuring, Optical, Sewing, Sound, Or Video), [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies, [NIGP-00500] - Abrasives, [NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items, [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies, [NIGP-65000] - Park, Playground, Recreational Area And Swimming Pool Equipment, [NIGP-31500] - Epoxy Based Formulations For Adhesives, Coatings, And Related Agents</x:t>
+    <x:t>(513) 542-1344
+(513) 541-4355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 270-2679
+(513) 541-4366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-00500] - Abrasives
+[NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies
+[NIGP-04500] - Appliances And Equipment, Household Type
+[NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products
+[NIGP-15000] - Builder's Supplies
+[NIGP-16500] - Cafeteria And Kitchen Equipment, Commercial
+[NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
+[NIGP-31500] - Epoxy Based Formulations For Adhesives, Coatings, And Related Agents
+[NIGP-32000] - Fastening, Packaging, Strapping, Tying Equipment And Supplies
+[NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding)
+[NIGP-35000] - Flags, Flag Poles, Banners, And Accessories
+[NIGP-41500] - Furniture: Laboratory
+[NIGP-42000] - Furniture: Cafeteria, Chapel, Dormitory, Household, Library, Lounge, School
+[NIGP-42500] - Furniture: Office
+[NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies
+[NIGP-45000] - Hardware And Related Items
+[NIGP-46000] - Hose, Accessories, And Supplies: Industrial, Commercial, And Garden
+[NIGP-54000] - Lumber And Related Products
+[NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items
+[NIGP-57081] - Steel Studs, Dry Wall
+[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
+[NIGP-65000] - Park, Playground, Recreational Area And Swimming Pool Equipment
+[NIGP-65800] - Pipe And Tubing
+[NIGP-65900] - Pipe And Tubing Fittings
+[NIGP-66500] - Plastics, Resins, Fiberglass: Construction, Forming, Laminating, And Molding Equipment, Accessories, And Supplies
+[NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies
+[NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
+[NIGP-77000] - Roofing
+[NIGP-83200] - Tape (Not Data Processing, Measuring, Optical, Sewing, Sound, Or Video)
+[NIGP-90900] - Building Construction Services, New
+[NIGP-91430] - Concrete</x:t>
   </x:si>
   <x:si>
     <x:t>7/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Now and Zen Terrariums</x:t>
   </x:si>
   <x:si>
     <x:t>nowandzenterrariums@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-23202] - Artificial Plants, Shrubs, And Trees, [NIGP-59540] - Nursery, Greenhouse And Floral Supplies: Labels, Planters, Pots, Tags, Trellises, Etc., [NIGP-23235] - Floral Supplies: Artificial Flowers, Floral Tape, Etc.</x:t>
+    <x:t>[NIGP-23202] - Artificial Plants, Shrubs, And Trees
+[NIGP-23235] - Floral Supplies: Artificial Flowers, Floral Tape, Etc.
+[NIGP-59540] - Nursery, Greenhouse And Floral Supplies: Labels, Planters, Pots, Tags, Trellises, Etc.
+[NIGP-59561] - Plants, Indoor
+[NIGP-59588] - Vases, Flower Pots, Pottery, Etc.
+[NIGP-90900] - Building Construction Services, New
+[NIGP-96100] - Miscellaneous Services, No. 1</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Ohexas Creatives Ltd</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Oh-Man Enterprises LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tonya Mann</x:t>
   </x:si>
   <x:si>
     <x:t>tonya@ome-toledo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 392-2898</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-63021] - Colors, Tinting (Oil Or Universal Type) And Lettering, [NIGP-31599] - Misc. Epoxy Based Adhesives, Coatings, [NIGP-63009] - Coatings, Masonry (For Brick, Cinder Block, Concrete, Etc.), [NIGP-31550] - Coatings, Protective (For Wood), [NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types), [NIGP-31540] - Coatings, Protective (For Metal), [NIGP-63064] - Paint, Spray (Aerosol), [NIGP-31530] - Coatings, Protective (For Masonry Including Concrete Floor), [NIGP-63062] - Paint, Rust Preventative, [NIGP-63082] - Sealers And Primers, Paint, [NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types), [NIGP-63061] - Paint, Masonry, [NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc., [NIGP-63022] - Fillers And Sealers, Masonry: Block Fillers, Water Repellent Solutions, Etc.</x:t>
+    <x:t>[NIGP-31530] - Coatings, Protective (For Masonry Including Concrete Floor)
+[NIGP-31540] - Coatings, Protective (For Metal)
+[NIGP-31550] - Coatings, Protective (For Wood)
+[NIGP-31599] - Misc. Epoxy Based Adhesives, Coatings
+[NIGP-63009] - Coatings, Masonry (For Brick, Cinder Block, Concrete, Etc.)
+[NIGP-63021] - Colors, Tinting (Oil Or Universal Type) And Lettering
+[NIGP-63022] - Fillers And Sealers, Masonry: Block Fillers, Water Repellent Solutions, Etc.
+[NIGP-63061] - Paint, Masonry
+[NIGP-63062] - Paint, Rust Preventative
+[NIGP-63064] - Paint, Spray (Aerosol)
+[NIGP-63082] - Sealers And Primers, Paint
+[NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types)
+[NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types)
+[NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>7/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>One Degree Benefits LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Babiya Polk</x:t>
   </x:si>
   <x:si>
     <x:t>babiya@onedegreebenefits.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 557-9844</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96199] - Misc. Professional Services, [NIGP-96247] - Hoisting And Lifting Services</x:t>
+    <x:t>[NIGP-96199] - Misc. Professional Services
+[NIGP-96247] - Hoisting And Lifting Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outdoor Enterprise LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melinda Lair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jay@outdoor-enterprise.com
+mel@outdoor-enterprise.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 857-9400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 857-9424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8515 Lefevre Rd, Casstown, OH 45312 
+3655 W. State Route 571, Troy, OH 45373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-238140] - Masonry Contractors
+[NAICS-238990] - All Other Specialty Trade Contractors
+[NAICS-561730] - Landscaping Services
+[NIGP-15015] - Concrete, Polymer, All Types
+[NIGP-65018] - Combination Sets, Playground
+[NIGP-65099] - Misc. Park, Playground &amp; Recreational Equipt.
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-75056] - Lightweight Aggregate, All Types
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90960] - Masonry Construction Services
+[NIGP-90974] - Site Work
+[NIGP-90977] - Special Construction: Observatory, Security, Special Rooms, Etc.
+[NIGP-91831] - Construction Consulting
+[NIGP-96820] - Building Construction
+[NIGP-96832] - Demolition
+[NIGP-96842] - General Construction
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96868] - Sewer and Storm Drain Construction
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96875] - Streetscaping Services
+[NIGP-96896] - Water And Wastewater Treatment Services
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)
+[NIGP-98863] - Park Area Construction/Renovation
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-98886] - Tennis and Sports Court Repair and Renovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/17/2028</x:t>
   </x:si>
   <x:si>
     <x:t>PCS Technologies LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Pete Constantinides
 Shawna Constantinides</x:t>
   </x:si>
   <x:si>
     <x:t>shawnal@pcs-technologies.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 868-8727</x:t>
   </x:si>
   <x:si>
-    <x:t>(513) 844-8727</x:t>
-[...5 lines deleted...]
-    <x:t>[NIGP-96199] - Misc. Professional Services, [NIGP-93921] - Computers, Data Processing Equipment And Accessories (Not Word Processing Equipment), Maintenance And Repair, [NIGP-92557] - Instrumentation/Engineering, [NIGP-95285] - Support Services, [NIGP-49396] - Water Quality Monitoring Equipment: Bod Analyzers, Turbidimeters, Well Samplers, Etc.</x:t>
+    <x:t xml:space="preserve">(513) 844-8727
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6515 Winford Ave., Ste. B, Hamilton, OH 45011 
+6515 Winford Ave, Suite B, Hamilton, OH 45011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-541330] - Engineering Services
+[NIGP-49396] - Water Quality Monitoring Equipment: Bod Analyzers, Turbidimeters, Well Samplers, Etc.
+[NIGP-92557] - Instrumentation/Engineering
+[NIGP-93921] - Computers, Data Processing Equipment And Accessories (Not Word Processing Equipment), Maintenance And Repair
+[NIGP-95285] - Support Services
+[NIGP-96199] - Misc. Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>3/30/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Peek Performance LLC</x:t>
   </x:si>
   <x:si>
     <x:t>peekperformancellc@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NAICS2007-238310] - Drywall and Insulation Contractors, [NAICS2007-23831] - Drywall and Insulation Contractors, [NIGP-15033] - Grout, Drywall, [NIGP-32071] - Screws: Coach, Drywall, Eye, Lag, Phillips, Set, Thumb, Etc., [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)</x:t>
+    <x:t>[NAICS-23831] - Drywall and Insulation Contractors
+[NAICS-238310] - Drywall and Insulation Contractors
+[NIGP-15033] - Grout, Drywall
+[NIGP-32071] - Screws: Coach, Drywall, Eye, Lag, Phillips, Set, Thumb, Etc.
+[NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)</x:t>
   </x:si>
   <x:si>
     <x:t>10/4/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Proficient Information Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Tina Bustillo</x:t>
   </x:si>
   <x:si>
-    <x:t>tmbustillo@yahoo.com, tina@pi-tech-inc.com</x:t>
+    <x:t>tmbustillo@yahoo.com
+tina@pi-tech-inc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 470-1300</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 298-5405</x:t>
   </x:si>
   <x:si>
-    <x:t>522 Shafor Blvd, Dayton, OH 45419 , 522 Shafor Boulevard, Dayton, OH 45419</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-91829] - Computer Software Consulting, [NIGP-93673] - Security And Access Systems Maintenance And Repair, [NIGP-92045] - Software Maintenance/Support, [NIGP-96426] - Computer Programming Personnel, [NIGP-92004] - Applications Software (For Main Frame Systems)</x:t>
+    <x:t>522 Shafor Blvd, Dayton, OH 45419 
+522 Shafor Boulevard, Dayton, OH 45419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-517110] - Wired Telecommunications Carriers
+[NAICS-517919] - All Other Telecommunications
+[NAICS-518210] - Data Processing, Hosting, and Related Services
+[NAICS-519120] - Libraries and Archives
+[NAICS-519130] - Internet Publishing and Broadcasting and Web Search Portals
+[NAICS-519190] - All Other Information Services
+[NAICS-541511] - Custom Computer Programming Services
+[NAICS-541512] - Computer Systems Design Services
+[NAICS-541519] - Other Computer Related Services
+[NIGP-20810] - Accounting/Financial: Bookkeeping, Billing And Invoicing, Budgeting, Payroll, Taxes, Etc.
+[NIGP-20968] - Programming: Basic, Assembler, Etc.
+[NIGP-91800] - Consulting Services
+[NIGP-91829] - Computer Software Consulting
+[NIGP-91838] - Education And Training Consulting
+[NIGP-92004] - Applications Software (For Main Frame Systems)
+[NIGP-92045] - Software Maintenance/Support
+[NIGP-93673] - Security And Access Systems Maintenance And Repair
+[NIGP-96100] - Miscellaneous Services, No. 1
+[NIGP-96190] - Writing Services, All Kinds (Including Resumes, Calligrapher/Engrosser Services)
+[NIGP-96199] - Misc. Professional Services
+[NIGP-96426] - Computer Programming Personnel
+[NIGP-96600] - Printing And Related Services
+[NIGP-98574] - Software, Computer, Rental Or Lease
+[NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>Proflex Construction Supplies LLC</x:t>
   </x:si>
   <x:si>
-    <x:t>davidehlers@proflexcs.com, proflexcs@gmail.com</x:t>
+    <x:t>davidehlers@proflexcs.com
+proflexcs@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 515-8257</x:t>
   </x:si>
   <x:si>
     <x:t>308 albion ave., cincinnati , OH 45246</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease, [NIGP-96899] - Misc. Public Works, Construction and Related, [NIGP-76003] - Backhoe, [NIGP-96827] - Culvert Construction, Pipe, [NIGP-96861] - Pavement Marking Services (Including Removal Of Markings), [NIGP-75035] - Crushed Stone (Includes Riprap), [NIGP-92519] - Concrete Engineering, [NIGP-65018] - Combination Sets, Playground, [NIGP-96832] - Demolition, [NIGP-96819] - Bridge Reconstruction/Rehabilitation, [NIGP-96818] - Back Flow Preventer Testing Services, [NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots, [NIGP-91831] - Construction Consulting, [NIGP-96839] - Excavating and Tunneling, [NIGP-96826] - Crushing, Screening, Etc. Of Stone And Other Road Materials, [NIGP-97524] - Construction Equipment (Not Otherwise Classified) Rental Or Lease, [NIGP-76026] - Earth Pulverizers And Grinders, [NIGP-90924] - Building Construction, Commercial And Institutional, [NIGP-97513] - Asphalt Equipment And Accessory Rental Or Lease, [NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc., [NIGP-90974] - Site Work, [NIGP-98347] - Lawn Equipment Rental Or Lease, [NIGP-99837] - Electrical Supplies, [NIGP-75030] - Concrete, Precast, [NIGP-97526] - Cranes And Buckets Rental Or Lease, [NIGP-90965] - Metal Construction Services, [NIGP-90641] - Construction Management, [NIGP-96842] - General Construction, [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed, [NIGP-96897] - Wrecking And Removal Services, [NIGP-57077] - Steel, Reinforcing, Mesh</x:t>
+    <x:t>[NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed
+[NIGP-57077] - Steel, Reinforcing, Mesh
+[NIGP-65018] - Combination Sets, Playground
+[NIGP-75030] - Concrete, Precast
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-76003] - Backhoe
+[NIGP-76026] - Earth Pulverizers And Grinders
+[NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc.
+[NIGP-90641] - Construction Management
+[NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90965] - Metal Construction Services
+[NIGP-90974] - Site Work
+[NIGP-91831] - Construction Consulting
+[NIGP-92519] - Concrete Engineering
+[NIGP-96818] - Back Flow Preventer Testing Services
+[NIGP-96819] - Bridge Reconstruction/Rehabilitation
+[NIGP-96826] - Crushing, Screening, Etc. Of Stone And Other Road Materials
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96832] - Demolition
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-96842] - General Construction
+[NIGP-96861] - Pavement Marking Services (Including Removal Of Markings)
+[NIGP-96897] - Wrecking And Removal Services
+[NIGP-96899] - Misc. Public Works, Construction and Related
+[NIGP-97513] - Asphalt Equipment And Accessory Rental Or Lease
+[NIGP-97524] - Construction Equipment (Not Otherwise Classified) Rental Or Lease
+[NIGP-97526] - Cranes And Buckets Rental Or Lease
+[NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease
+[NIGP-98347] - Lawn Equipment Rental Or Lease
+[NIGP-99837] - Electrical Supplies</x:t>
   </x:si>
   <x:si>
     <x:t>PureConfidenceCleaning LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jalaal Hampton</x:t>
   </x:si>
   <x:si>
     <x:t>pccllc19@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 603-4167</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-04550] - Kitchen Units, Compact, Complete, [NIGP-04518] - Cleaners And Sweepers, Hand-Operated, [NIGP-04554] - Ranges, Stove Tops, And Ovens, Electric</x:t>
+    <x:t>[NIGP-04518] - Cleaners And Sweepers, Hand-Operated
+[NIGP-04550] - Kitchen Units, Compact, Complete
+[NIGP-04552] - Ovens, Microwave And Convection (Household)
+[NIGP-04554] - Ranges, Stove Tops, And Ovens, Electric
+[NIGP-04560] - Ranges, Stove Tops, And Ovens, Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Control Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>David Nolan</x:t>
   </x:si>
   <x:si>
     <x:t>dave@qcsoh.com</x:t>
   </x:si>
   <x:si>
     <x:t>(216) 276-8539</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-30299] - Misc. Engineering Services, [NIGP-30200] - ENGINEERING SERVICES</x:t>
+    <x:t>[NIGP-30200] - ENGINEERING SERVICES
+[NIGP-30299] - Misc. Engineering Services</x:t>
   </x:si>
   <x:si>
     <x:t>6/8/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Quinns Commercial Cleaning Co</x:t>
   </x:si>
   <x:si>
     <x:t>Sarah Quinn</x:t>
   </x:si>
   <x:si>
     <x:t>squinn@quinnscleaningco.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 751-7844</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing, [NIGP-91081] - Window Washing Services, [NIGP-92893] - Washing, Waxing, Polishing, Steam Cleaning, Disinfecting, Etc., [NIGP-96221] - Cleaning Services, Steam And Pressure</x:t>
+    <x:t>[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
+[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91081] - Window Washing Services
+[NIGP-92893] - Washing, Waxing, Polishing, Steam Cleaning, Disinfecting, Etc.
+[NIGP-96221] - Cleaning Services, Steam And Pressure</x:t>
   </x:si>
   <x:si>
     <x:t>R20 Consulting LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kellie C.</x:t>
   </x:si>
   <x:si>
     <x:t>rotunnokc@r2oconsulting.com</x:t>
   </x:si>
   <x:si>
     <x:t>(216) 400-8001</x:t>
   </x:si>
   <x:si>
     <x:t>11215 Edgewater Drive, Cleveland, OH 44102</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-30200] - ENGINEERING SERVICES
+[NIGP-91842] - Engineering Consulting
+[NIGP-91843] - Environmental Consulting
+[NIGP-92500] - Engineering Services, Professional
+[NIGP-92517] - Civil Engineering
+[NIGP-92535] - Environmental Engineering
+[NIGP-92596] - Waste Water Treatment Engineering</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/21/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Roby Services Ltd</x:t>
+    <x:t>Roby Services Ltd dba Roby Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Wendell Roby
 Michelle Sledge</x:t>
   </x:si>
   <x:si>
-    <x:t>msledge@robysupply.com, wroby@robysupply.com</x:t>
+    <x:t>msledge@robysupply.com
+wroby@robysupply.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 254-2384</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 254-2674</x:t>
   </x:si>
   <x:si>
-    <x:t>42 N Torrence St, Dayton, OH 45403 , 42 N. Torrence St., Dayton, OH 45403</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-45018] - Cans, Buckets, And Lids, General Purpose (Including Paint Cans And Buckets), [NIGP-16500] - Cafeteria And Kitchen Equipment, Commercial, [NIGP-45034] - Garbage Cans, Containers And Racks, [NIGP-19299] - Misc. Cleaning Compositions, Detergents, etc., [NIGP-36585] - Vacuum Cleaners, Electrical, Household type, [NIGP-42500] - Furniture: Office, [NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies, [NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding), [NIGP-36510] - Brushes And Pads, Floor Machine Type, [NIGP-35000] - Flags, Flag Poles, Banners, And Accessories, [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies, [NIGP-36550] - Power Sweepers And Brooms, Warehouse Type (Not Road And Street), Parts And Accessories, [NIGP-48506] - Bottles, Glass (For Cleaners, Detergents, And Janitorial Supplies), [NIGP-36515] - Carpet Cleaning Machines (Foam, Hot Water, Steam, Etc.), Parts And Accessories, [NIGP-36520] - Edgers And Sanders, Floor Type, Parts And Accessories, [NIGP-04578] - Vacuum Cleaners, Electric (Including Parts And Accessories), [NIGP-47531] - Dispensers, Hospital (Not Otherwise Classified), [NIGP-45099] - Misc. Hardware, [NIGP-36570] - Shampoo And Spray Buffing Machines, Parts And Accessories, [NIGP-36580] - Vacuum Cleaners, (Commercial, Wet Or Dry), Parts, And Accessories, [NIGP-36530] - Polishing And Scrubbing Machines, Commercial Type, Parts And Accessories, [NIGP-19246] - Ice And Snow Removal Chemicals (See 775-45 For Road Salt), [NIGP-36500] - Floor Maintenance Machines, Parts, And Accessories, [NIGP-36525] - Floor Covering Stripping Machines (For Removing Glued Down Floor Covering), Parts And Accessories, [NIGP-48502] - Animal Cage Cleaning Compound, [NIGP-48500] - Janitorial Supplies, General Line, [NIGP-19036] - Chemicals, Bulk (Not Otherwise Itemized), [NIGP-47541] - Gloves And Finger Cots, Medical Type, [NIGP-14572] - Washer Brushes, Car/Truck, [NIGP-19217] - Chemical Spill Solvents And Detergents, [NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel, [NIGP-47520] - Cleaning Equipment And Supplies (For Infectious Body Fluid), [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire), [NIGP-46030] - Garden (Water) Hose, Plastic And Rubber (Including Soaker Hoses), [NIGP-36560] - Scrubbing Machines (With Vacuum Pickup), Parts And Accessories, [NIGP-19240] - Glue Solvents, [NIGP-36599] - Misc. Floor Maintenance Machines, [NIGP-48501] - Ammonia, Household (Plain Or Sudsing)</x:t>
+    <x:t>42 N Torrence St, Dayton, OH 45403 
+42 N. Torrence St., Dayton, OH 45403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-444190] - Other Building Material Dealers
+[NAICS-454390] - Other Direct Selling Establishments
+[NIGP-04578] - Vacuum Cleaners, Electric (Including Parts And Accessories)
+[NIGP-14000] - Broom, Brush, And Mop Manufacturing Machinery And Supplies
+[NIGP-14572] - Washer Brushes, Car/Truck
+[NIGP-16500] - Cafeteria And Kitchen Equipment, Commercial
+[NIGP-19036] - Chemicals, Bulk (Not Otherwise Itemized)
+[NIGP-19217] - Chemical Spill Solvents And Detergents
+[NIGP-19240] - Glue Solvents
+[NIGP-19246] - Ice And Snow Removal Chemicals (See 775-45 For Road Salt)
+[NIGP-19299] - Misc. Cleaning Compositions, Detergents, etc.
+[NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
+[NIGP-34500] - First Aid And Safety Equipment And Supplies (Except Nuclear And Welding)
+[NIGP-35000] - Flags, Flag Poles, Banners, And Accessories
+[NIGP-36500] - Floor Maintenance Machines, Parts, And Accessories
+[NIGP-36510] - Brushes And Pads, Floor Machine Type
+[NIGP-36515] - Carpet Cleaning Machines (Foam, Hot Water, Steam, Etc.), Parts And Accessories
+[NIGP-36520] - Edgers And Sanders, Floor Type, Parts And Accessories
+[NIGP-36525] - Floor Covering Stripping Machines (For Removing Glued Down Floor Covering), Parts And Accessories
+[NIGP-36530] - Polishing And Scrubbing Machines, Commercial Type, Parts And Accessories
+[NIGP-36550] - Power Sweepers And Brooms, Warehouse Type (Not Road And Street), Parts And Accessories
+[NIGP-36560] - Scrubbing Machines (With Vacuum Pickup), Parts And Accessories
+[NIGP-36570] - Shampoo And Spray Buffing Machines, Parts And Accessories
+[NIGP-36580] - Vacuum Cleaners, (Commercial, Wet Or Dry), Parts, And Accessories
+[NIGP-36585] - Vacuum Cleaners, Electrical, Household type
+[NIGP-36599] - Misc. Floor Maintenance Machines
+[NIGP-42500] - Furniture: Office
+[NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel
+[NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies
+[NIGP-45018] - Cans, Buckets, And Lids, General Purpose (Including Paint Cans And Buckets)
+[NIGP-45034] - Garbage Cans, Containers And Racks
+[NIGP-45099] - Misc. Hardware
+[NIGP-46030] - Garden (Water) Hose, Plastic And Rubber (Including Soaker Hoses)
+[NIGP-47520] - Cleaning Equipment And Supplies (For Infectious Body Fluid)
+[NIGP-47531] - Dispensers, Hospital (Not Otherwise Classified)
+[NIGP-47541] - Gloves And Finger Cots, Medical Type
+[NIGP-48500] - Janitorial Supplies, General Line
+[NIGP-48501] - Ammonia, Household (Plain Or Sudsing)
+[NIGP-48502] - Animal Cage Cleaning Compound
+[NIGP-48504] - Applicators, Floor Finish, All Types (Except Brushes)
+[NIGP-48506] - Bottles, Glass (For Cleaners, Detergents, And Janitorial Supplies)
+[NIGP-48508] - Bottles, Plastic (For Cleaners, Detergents, And Janitorial Supplies)
+[NIGP-48509] - Brush Cleaner
+[NIGP-48510] - Brooms, Brushes, And Handles
+[NIGP-48527] - Cleaner: Vinyl, Upholstery
+[NIGP-48529] - Cleanser, Powdered, Chlorinated
+[NIGP-48530] - Deodorant Blocks, All Types
+[NIGP-48532] - Deodorants, Room, All Types
+[NIGP-48534] - Detergent, Steam And Hot Water Spray Cleaning
+[NIGP-48536] - Detergent, Car Washing, Cold Water Type
+[NIGP-48537] - Detergent-Disinfectant (Washroom Type), Liquid And Aerosol
+[NIGP-48538] - Dishwashing Compounds, Hand And Machine Type (Including Rinse Solutions)
+[NIGP-48540] - Disinfectants, Spray And Powdered
+[NIGP-48542] - Disinfectants, Pine Oil
+[NIGP-48544] - Dispensers, Lotion And Soap (Including Waterless Soap Dispenser)
+[NIGP-48545] - Dispensers (For Metered Aerosol Deodorants, Air Sanitizers, And Insectides), Ac And Dc Models
+[NIGP-48546] - Dispensers And Holders (For Paper Towels, Toilet Tissue, And Toilet Seat Covers)
+[NIGP-48548] - Dispensers (For Sanitary Napkins And Tampons)
+[NIGP-48550] - Door Mats, All Types
+[NIGP-48552] - Dusting Cloths, Treated
+[NIGP-48553] - Dusters: Feather, Lambswool, Etc.
+[NIGP-48554] - Floor Polishes And Waxes, Floor Sealer, And Dust Mop Treating Compound
+[NIGP-48555] - Floor Stripper And Cleaner
+[NIGP-48556] - Floor Sweeping Compound And Oil
+[NIGP-48557] - Fly-Swatters
+[NIGP-48558] - Furniture Polish
+[NIGP-48559] - Insect Control Units, Chemical Or Electric, Lures And Traps
+[NIGP-48560] - Insecticides And Repellents, Household
+[NIGP-48562] - Insecticide Spraying Equipment, Household
+[NIGP-48564] - Janitor Carts And Bags
+[NIGP-48566] - Linen Hampers And Bags
+[NIGP-48567] - Litter Pickup Devices
+[NIGP-48568] - Mop Buckets, Wringers, Bucket Trucks, And Attachments
+[NIGP-48570] - Mops And Handles, Dry And Treated Types
+[NIGP-48572] - Mops And Handles, Wet Types
+[NIGP-48574] - Oil, Chemical, And Hazardous Material Spill Absorbents, Cleaners, Neutralizers, And Pads (Including Microrganisms, Live)
+[NIGP-48575] - Receptacle Liners: Vinyl And Steel (See 665-24 For Plastic Type)
+[NIGP-48578] - Rug And Carpet Shampoo And Spot Remover (Including Deodorizers)
+[NIGP-48580] - Sand Urns, Filling Materials, Smoking Stands, Wall Mounted Ashtrays, And Cuspidors
+[NIGP-48582] - Sanitary Napkins And Tampons, Dispensable Type
+[NIGP-48584] - Scale Remover (Acid Type Cleaners For Dishwashers, Steam Tables, Etc.)
+[NIGP-48586] - Soap, Hand: Bar, Liquid, And Powdered
+[NIGP-48587] - Soil Retardant (For Carpets, Rugs, Etc.)
+[NIGP-48588] - Squeegees, Sponges, And Scrubbing Pads (For Manual Hard Surface Cleaning)
+[NIGP-48590] - Stain Remover, Active Chlorine Or Oxygen Type (For Coffee Urns, Plastic Dishes, Etc.)
+[NIGP-48594] - Waste Receptacles And Dust Pans
+[NIGP-48599] - Misc. Janitorial Supplies, General
+[NIGP-64075] - Toilet Tissues, Paper Towels, And Toilet Seat Covers
+[NIGP-66524] - Bags And Liners, Plastic: Garbage Can Liners, Janitor Cart Liners, Linen Hamper Liners, Litter Bags, Polyethylene Bags, Etc.
+[NIGP-68505] - Bands And Tags
+[NIGP-77500] - Salt (Sodium Chloride) (See Class 393 For Table Salt)
+[NIGP-77599] - Misc. Salt (Sodium Chloride)
+[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-93429] - Floor Maintenance Machines, Floor Covering Equipment Maintenance And Repair
+[NIGP-93439] - Janitorial Equipment Maintenance And Repair
+[NIGP-93838] - First Aid And Safety Equipment (Except Nuclear And Welding) Maintenance And Repair
+[NIGP-98334] - Floor Maintenance Machine Rental Or Lease
+[NIGP-98338] - Janitorial Equipment Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>7/21/2027</x:t>
   </x:si>
   <x:si>
     <x:t>ROD TECHS INC</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>SUPPLIES, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Yates
 Luther Yates</x:t>
   </x:si>
   <x:si>
     <x:t>lutheryates@rodtechs.org</x:t>
   </x:si>
   <x:si>
-    <x:t>(513) 575-2084, (513) 522-1111</x:t>
-[...8 lines deleted...]
-    <x:t>[NIGP-91479] - Structural Steel, [NIGP-21072] - Risers And Cones, Reinforced Concrete, [NIGP-21025] - Concrete Pilings, [NIGP-57076] - Steel, Reinforcing, Bars And Rods, [NIGP-57078] - Steel, Reinforcing, Fabricated, [NIGP-57077] - Steel, Reinforcing, Mesh</x:t>
+    <x:t>(513) 575-2084
+(513) 522-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(513) 575-2731
+(513) 522-1234
+(513) 522-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P O Box 101, Milford, OH 45150 
+1727 Galbraith Road, Cincinnati, OH 45239 
+1727 W. Galbraith Road, Cincinnati, OH 45239 
+611 Shepard Lane, Cincinnati, OH 45242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-238120] - Structural Steel and Precast Concrete Contractors
+[NAICS-423390] - Other Construction Material Merchant Wholesalers
+[NAICS-423510] - Metal Service Centers and Other Metal Merchant Wholesalers
+[NIGP-15599] - Misc. Buildings &amp; Structures
+[NIGP-21025] - Concrete Pilings
+[NIGP-21072] - Risers And Cones, Reinforced Concrete
+[NIGP-57021] - Decking, Steel
+[NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs)
+[NIGP-57076] - Steel, Reinforcing, Bars And Rods
+[NIGP-57077] - Steel, Reinforcing, Mesh
+[NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
   </x:si>
   <x:si>
     <x:t>Rolland Specialty Vehicles &amp; Products Inc - RSVP</x:t>
   </x:si>
   <x:si>
     <x:t>John Arnos</x:t>
   </x:si>
   <x:si>
     <x:t>mackarnos@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 410-4142</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-06569] - Pickup Truck Bodies
+[NIGP-06590] - Van Truck Bodies
+[NIGP-07003] - Ambulances And Rescue Vehicles</x:t>
+  </x:si>
+  <x:si>
     <x:t>6/27/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Security Fence Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Frankenstein</x:t>
   </x:si>
   <x:si>
-    <x:t>nbrown@sfence.com, dave@sfence.com, cfrankenstein@sfence.com, Dan@sfence.com</x:t>
+    <x:t>nbrown@sfence.com
+dave@sfence.com
+cfrankenstein@sfence.com
+Dan@sfence.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 681-3700</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 898-0609, (513) 671-5487, (513) 233-5745, (513) 681-5487, (937) 898-3530</x:t>
+    <x:t>(937) 898-0609
+(513) 671-5487
+(513) 233-5745
+(513) 681-5487
+(937) 898-3530</x:t>
   </x:si>
   <x:si>
     <x:t>4260 Dane Ave, Cincinnati, OH 45223</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings), [NIGP-55082] - Traffic Counters, Monitors, And Accessories, [NIGP-96851] - Lighting, Street - Construction and Repair, [NIGP-33099] - Misc. Fencing, [NIGP-98815] - Fence Installation, Maintenance And Repair</x:t>
+    <x:t>[NAICS-238210] - Electrical Contractors and Other Wiring Installation Contractors
+[NAICS-238990] - All Other Specialty Trade Contractors
+[NIGP-33013] - Fencing, Chain Link (Including Fabric, Gates, Panels, Posts And Fittings)
+[NIGP-33099] - Misc. Fencing
+[NIGP-55082] - Traffic Counters, Monitors, And Accessories
+[NIGP-96851] - Lighting, Street - Construction and Repair
+[NIGP-98815] - Fence Installation, Maintenance And Repair
+[NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>7/28/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Sister Home Health Care Provider LLC</x:t>
   </x:si>
   <x:si>
     <x:t>deborahcrawl@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 681-8206</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-95253] - Home Management, [NIGP-95274] - Referral Services, [NIGP-95280] - Senior Aides Program</x:t>
+    <x:t>[NIGP-95253] - Home Management
+[NIGP-95274] - Referral Services
+[NIGP-95280] - Senior Aides Program</x:t>
   </x:si>
   <x:si>
     <x:t>3/20/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Staub Cleaning Services</x:t>
   </x:si>
   <x:si>
     <x:t>Jen Staub
 LLC [MISSING]</x:t>
   </x:si>
   <x:si>
     <x:t>jen@staubcleaning.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 610-8521</x:t>
+    <x:t xml:space="preserve">(937) 610-8521
+</x:t>
   </x:si>
   <x:si>
     <x:t>2108 Carol Pkwy, Kettering, OH 45440</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-90976] - Site Work (Incl. Site Clean-Up), [NIGP-91000] - Building Maintenance, Installation And Repair Services, [NIGP-91039] - Janitorial/Custodial Services, [NIGP-91099] - Misc. Building Maintenance and Repair Services</x:t>
+    <x:t>[NIGP-90976] - Site Work (Incl. Site Clean-Up)
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91099] - Misc. Building Maintenance and Repair Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4/7/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Hawk Public Relations LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Fred Strahorn</x:t>
   </x:si>
   <x:si>
     <x:t>fredstrahorn@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-7367</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91500] - Communications And Media Related Services, [NIGP-91800] - Consulting Services</x:t>
+    <x:t>[NIGP-91500] - Communications And Media Related Services
+[NIGP-91800] - Consulting Services</x:t>
   </x:si>
   <x:si>
     <x:t>10/2/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Tall View Palladium INC</x:t>
   </x:si>
   <x:si>
     <x:t>George Tuck, III
 George Tuck</x:t>
   </x:si>
   <x:si>
-    <x:t>info@tallviewpalladiuminc.com, tallviewpalladium@sbcglobal.net</x:t>
+    <x:t>info@tallviewpalladiuminc.com
+tallviewpalladium@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 263-8586</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 220-9912, (937) 772-7712</x:t>
-[...5 lines deleted...]
-    <x:t>[NAICS2007-238910] - Site Preparation Contractors, [NIGP-91244] - Excavation Services, [NIGP-67090] - Misc. water main pipe, fittings, valves, etc., [NIGP-75030] - Concrete, Precast, [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede, [NAICS2007-484110] - General Freight Trucking, Local, [NAICS2007-484220] - Specialized Freight (except Used Goods) Trucking, Local, [NIGP-91240] - Demolition Services, [NIGP-96832] - Demolition, [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-91319] - Construction, Curb And Gutter (Includes Maintenance, Repair, And Removal), [NAICS2007-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers, [NAICS2007-237990] - Other Heavy and Civil Engineering Construction, [NIGP-96239] - Hauling Services, [NIGP-96896] - Water And Wastewater Treatment Services, [NIGP-95525] - Curbing, driveways, sidewalks, [NIGP-67098] - Water Main Pipe, Fittings and Related Supplies, [NAICS2007-238110] - Poured Concrete Foundation and Structure Contractors, [NAICS2007-237310] - Highway, Street, and Bridge Construction</x:t>
+    <x:t>(937) 220-9912
+(937) 772-7712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1003 N Gettysburg, Dayton, OH 45417 
+2734 Armstrong Ln., Dayton, OH 45414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-237990] - Other Heavy and Civil Engineering Construction
+[NAICS-238110] - Poured Concrete Foundation and Structure Contractors
+[NAICS-238910] - Site Preparation Contractors
+[NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
+[NAICS-484110] - General Freight Trucking, Local
+[NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
+[NIGP-21030] - Curbs, Parking And Curb Boxes: Vehicle (Including Recycled)
+[NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
+[NIGP-67090] - Misc. water main pipe, fittings, valves, etc.
+[NIGP-67098] - Water Main Pipe, Fittings and Related Supplies
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-75030] - Concrete, Precast
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-75077] - Sand And Gravel
+[NIGP-90900] - Building Construction Services, New
+[NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
+[NIGP-91240] - Demolition Services
+[NIGP-91244] - Excavation Services
+[NIGP-91319] - Construction, Curb And Gutter (Includes Maintenance, Repair, And Removal)
+[NIGP-92542] - Foundation Engineering
+[NIGP-92593] - Traffic And Transportation Engineering
+[NIGP-95525] - Curbing, driveways, sidewalks
+[NIGP-96239] - Hauling Services
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96806] - Airport Roadway Construction
+[NIGP-96818] - Back Flow Preventer Testing Services
+[NIGP-96820] - Building Construction
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96828] - Curb and Gutter Construction
+[NIGP-96832] - Demolition
+[NIGP-96842] - General Construction
+[NIGP-96848] - Clearing / Grubbing Fence Lines
+[NIGP-96852] - Major Streets - Intersection Improvements
+[NIGP-96854] - Major Streets - New Construction
+[NIGP-96859] - New Street Construction and Repair (Not Major Stre
+[NIGP-96863] - Relocation And/Or Removal Services For Utility Works
+[NIGP-96865] - Pipe Line Construction and Repair (Including Remov
+[NIGP-96869] - Sewer Maintenance and Repair
+[NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96875] - Streetscaping Services
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>Taylor Enterprise LLC</x:t>
   </x:si>
   <x:si>
     <x:t>info@bigrig.site</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 624-0924</x:t>
   </x:si>
   <x:si>
     <x:t>5501 Olive Rd., Suite 100, Dayton, OH 45426</x:t>
   </x:si>
   <x:si>
+    <x:t>[NIGP-07042] - Short Wheelbase, Two-And Four-Wheel Drive Vehicle
+[NIGP-07092] - Vans, Cargo
+[NIGP-07095] - Wreckers
+[NIGP-70599] - UNDEFINED
+[NIGP-90634] - Freight Handling; Materials Handling - Architectural
+[NIGP-96137] - Fruit And Vegetable Processing Services</x:t>
+  </x:si>
+  <x:si>
     <x:t>1/4/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Street Food LLC dba HomeStyle Thai Bistro</x:t>
   </x:si>
   <x:si>
     <x:t>thaistreetfoodoh@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items, [NIGP-37000] - Food Processing And Canning Equipment And Supplies, [NIGP-39000] - Foods: Perishable, [NIGP-38500] - Foods, Frozen, [NIGP-37500] - Foods: Bakery Products (Fresh)</x:t>
+    <x:t>[NIGP-37000] - Food Processing And Canning Equipment And Supplies
+[NIGP-37500] - Foods: Bakery Products (Fresh)
+[NIGP-38500] - Foods, Frozen
+[NIGP-39000] - Foods: Perishable
+[NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items</x:t>
   </x:si>
   <x:si>
     <x:t>The Painting Contractor LLC</x:t>
   </x:si>
   <x:si>
     <x:t>rich@thepaintingcontractor.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking), [NIGP-91461] - Painting, [NIGP-96231] - Electrostatic Painting</x:t>
+    <x:t>[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
+[NIGP-63064] - Paint, Spray (Aerosol)
+[NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types)
+[NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types)
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91461] - Painting
+[NIGP-96231] - Electrostatic Painting</x:t>
   </x:si>
   <x:si>
     <x:t>Thermal Tech Insulation INC</x:t>
   </x:si>
   <x:si>
     <x:t>Elizabeth Parrott</x:t>
   </x:si>
   <x:si>
-    <x:t>thermaltechinsulation1@gmail.com, thermaltechinsulatin1@gmail.com</x:t>
+    <x:t>thermaltechinsulation1@gmail.com
+thermaltechinsulatin1@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 845-3896</x:t>
   </x:si>
   <x:si>
     <x:t>10331 Marquart Road, New Carlisle, OH 45344</x:t>
   </x:si>
   <x:si>
-    <x:t>[NAICS2007-238310] - Drywall and Insulation Contractors, [NIGP-91038] - Insulation And Asbestos Installation, Maintenance, Repair And Removal Services (Includes Inspection And Monitoring)</x:t>
+    <x:t>[NAICS-238310] - Drywall and Insulation Contractors
+[NIGP-91038] - Insulation And Asbestos Installation, Maintenance, Repair And Removal Services (Includes Inspection And Monitoring)</x:t>
   </x:si>
   <x:si>
     <x:t>6/5/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Three Kings Hauling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Dramier Davis</x:t>
   </x:si>
   <x:si>
     <x:t>dramier.davis13@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-2837</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-76030] - Graders, Elevating Type, [NIGP-76044] - Loaders, Front End (For Crawler Tractors), [NIGP-07078] - Trailers, Lowboy, [NIGP-75035] - Crushed Stone (Includes Riprap), [NIGP-07022] - Off-Road Vehicles (Tracked Or Wheeled), [NIGP-76003] - Backhoe, [NIGP-07048] - Trucks (One Ton And Less Capacity), [NIGP-76516] - Crushing Machines, [NIGP-07054] - Trucks, Diesel (All Capacities), [NIGP-07051] - Trucks (Over One Ton Capacity), [NIGP-76036] - Graders, Towed Types, [NIGP-54548] - Milling Machines, [NIGP-96239] - Hauling Services, [NIGP-76033] - Graders, Motorized, [NIGP-76047] - Loaders, Front End (For Trucks), [NIGP-76561] - Snow Plows, Vehicle Mounted, [NIGP-07099] - Misc. Auto. Vehicles, [NIGP-74502] - Asphalt, Ac (Asphalt/Cement), [NIGP-76004] - Backhoe/Loader Combination, [NIGP-75535] - Asphalt Pavers, Towed Type, [NIGP-74501] - Aggregate, Precoated, [NIGP-07047] - Trucks, Cab And Chassis Only, [NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc., [NIGP-75077] - Sand And Gravel, [NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt), [NIGP-76006] - Blades: Dozer, Grader, Scraper, Snow Plow, Etc., [NIGP-76050] - Loaders, Front End (For Wheel Type Tractors)</x:t>
+    <x:t>[NIGP-07022] - Off-Road Vehicles (Tracked Or Wheeled)
+[NIGP-07047] - Trucks, Cab And Chassis Only
+[NIGP-07048] - Trucks (One Ton And Less Capacity)
+[NIGP-07051] - Trucks (Over One Ton Capacity)
+[NIGP-07054] - Trucks, Diesel (All Capacities)
+[NIGP-07078] - Trailers, Lowboy
+[NIGP-07099] - Misc. Auto. Vehicles
+[NIGP-54548] - Milling Machines
+[NIGP-74501] - Aggregate, Precoated
+[NIGP-74502] - Asphalt, Ac (Asphalt/Cement)
+[NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt)
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-75077] - Sand And Gravel
+[NIGP-75535] - Asphalt Pavers, Towed Type
+[NIGP-76003] - Backhoe
+[NIGP-76004] - Backhoe/Loader Combination
+[NIGP-76006] - Blades: Dozer, Grader, Scraper, Snow Plow, Etc.
+[NIGP-76030] - Graders, Elevating Type
+[NIGP-76033] - Graders, Motorized
+[NIGP-76036] - Graders, Towed Types
+[NIGP-76044] - Loaders, Front End (For Crawler Tractors)
+[NIGP-76047] - Loaders, Front End (For Trucks)
+[NIGP-76050] - Loaders, Front End (For Wheel Type Tractors)
+[NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc.
+[NIGP-76516] - Crushing Machines
+[NIGP-76561] - Snow Plows, Vehicle Mounted
+[NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>2/24/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Alphonso Spence</x:t>
   </x:si>
   <x:si>
-    <x:t>alphonsospence@gmail.com, alphonso@trinity-corporation.com</x:t>
-[...5 lines deleted...]
-    <x:t>(866) 353-0376, (888) 206-9237, (937) 312-9395</x:t>
+    <x:t>alphonsospence@gmail.com
+alphonso@trinity-corporation.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 271-1297
+(937) 331-8336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(866) 353-0376
+(888) 206-9237
+(937) 312-9395</x:t>
   </x:si>
   <x:si>
     <x:t>954 Elk Hollow Lane, Centerville, OH 45459</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91838] - Education And Training Consulting, [NIGP-91883] - Organizational Development Consulting, [NIGP-96105] - Arbitration, Mediation, And Alternative Dispute Resolution Services, [NIGP-91875] - Management Consulting</x:t>
+    <x:t>[NIGP-20614] - Cables: Printer, Disk, Network, Etc.
+[NIGP-20617] - Chips: Accelerator, Graphics, Math Co-Processor, Memory (Ram And Rom), Network, Etc.
+[NIGP-20620] - Communication Boards: Fax, Modem (Internal), Network Cards, Etc.
+[NIGP-20621] - Communication Control Units: Concentrators, Multiplexors, Couplers, Etc.
+[NIGP-20623] - Communication Processors And Protocol Convertors: Front-End Processor, Network Interface Module, Protocol Interchange, Switching Controls, Etc.
+[NIGP-20625] - Computer Systems, Digital
+[NIGP-20627] - Computer Systems, Laboratory Control
+[NIGP-20628] - Computer Systems, Process Control
+[NIGP-20631] - Controllers, Disk: Disk Subsystems, Etc.
+[NIGP-20632] - Controllers, Local And Remote
+[NIGP-20634] - Controllers, Peripheral: Plotters, Printers, Digitizers, Etc.
+[NIGP-20636] - Controllers, Tape: Tape Subsystems, Etc.
+[NIGP-20640] - Data Entry And Remote Job Entry Devices, Voice Activated: Voice Recognition, Voice Digitization, Speech Synthesizers, Etc.
+[NIGP-20644] - Drives: Compact Disk, Rom, Etc.
+[NIGP-20645] - Drives: Floppy Disk
+[NIGP-20646] - Drives: Hard/Fixed Disk
+[NIGP-20647] - Drives, Tape
+[NIGP-20651] - Expansion/Accelerator Boards: Memory, Processor, Etc.
+[NIGP-20654] - Geographic Information Systems (Gis)
+[NIGP-20657] - Keyboards
+[NIGP-20659] - Modems, External Data Communications
+[NIGP-20661] - Monitors, Color And Monochrome (Cga, Vga, Svga, Etc.)
+[NIGP-20666] - Peripherals, Miscellaneous: Graphic Digitizers, Joy Sticks, Light Pens, Mice, Pen Pads, Trackballs, Etc.
+[NIGP-20670] - Printer Sharing Devices
+[NIGP-20671] - Printers, Dot Matrix
+[NIGP-20672] - Printers, High Speed, Line Printers, And Printer Subsystems
+[NIGP-20673] - Printers, Inkjet
+[NIGP-20674] - Printers, Laser
+[NIGP-20675] - Printers, Pen Plotter
+[NIGP-20677] - Printers, Thermal
+[NIGP-20680] - Retrieval Systems, Computer Aided: Indexing, Retrieval And Access Systems (Cd Rom Jukebox, Etc.)
+[NIGP-20684] - Scanners, Document: Handheld, Desktop, And High Volume
+[NIGP-20685] - Scanners And Readers, Magnetic Strip
+[NIGP-20686] - Scanners And Readers, Optical Character: Bar Code, Remittance Scanner/Processors, Etc.
+[NIGP-20689] - Storage Devices, Electronic (Disk Drive Compatible)
+[NIGP-20693] - Terminals And Crts: Data Processing Systems
+[NIGP-20725] - Cleaners For Keyboards, Monitors, Tapes, Diskettes, Etc.
+[NIGP-20730] - Compact Disks, Dvd, Rom, Etc.
+[NIGP-20734] - Covers And Enclosures (Acoustical And Protective) (For Equipment)
+[NIGP-20737] - Crt Holders, Cases, Glare Screens, Locks, Etc.
+[NIGP-20742] - Diskettes, Disk Packs, Floppy Diskettes, Labels, Etc.
+[NIGP-20749] - Forms Bursters, Decollators, Detachers, Feeders, Strippers And Related Accessories
+[NIGP-20750] - Forms, Charts, Templates, Rulers, Etc.
+[NIGP-20755] - Graphic Supplies For Plotters And Printer Plotters: Inks, Pens, Penholders, Chemicals, Paper, Etc.
+[NIGP-20760] - Keyboard Dust Covers, Key Top Covers, Keyboard Drawers, Wrist Supports, Etc.
+[NIGP-20767] - Power Supplies: Surge Protectors, Uninterruptible Power Supplies, Switches, Etc.
+[NIGP-20772] - Printer Accessories And Supplies: Chemicals, Forms Tractors, Inks And Cartridges, Label Sheets, Sheet Feeders, Toner Cartridges, Wheels, Etc.
+[NIGP-20775] - Projection Devices And Accessories: Interactive Conferencing Boards, Lcd, Pads, Panels, Etc.
+[NIGP-20784] - Storage Devices For Tapes And Diskettes: Containers, Racks, Etc.
+[NIGP-20787] - Tapes, Tape Cartridges, Tape Cassettes, Tape Reels, Tape Labels, Etc.
+[NIGP-20789] - Testing Equipment For Computers And Related Equipment
+[NIGP-20810] - Accounting/Financial: Bookkeeping, Billing And Invoicing, Budgeting, Payroll, Taxes, Etc.
+[NIGP-20827] - Communications: Networking, Linking, Etc.
+[NIGP-20830] - Computer Aided Design And Vectorization Software
+[NIGP-20837] - Database Software
+[NIGP-20839] - Desktop Publishing
+[NIGP-20843] - Educational: Foreign Languages, Math, Science, Social Studies, Etc.
+[NIGP-20847] - Games: Adventure, Board, Puzzles, Strategy, Etc.
+[NIGP-20850] - Graphics: Clip Art, Demos, Presentation, Slide Shows, Etc.
+[NIGP-20855] - Inventory Management
+[NIGP-20863] - Personnel Software
+[NIGP-20866] - Professional: Computer Training, Hospital/Pharmacy, Legal, Etc.
+[NIGP-20867] - Programming: Basic, Assembler, Computer Assisted Software Engineering Tools (Case), Libraries, Etc.
+[NIGP-20868] - Project Management
+[NIGP-20871] - Purchasing Software
+[NIGP-20876] - Real Estate/Property Management
+[NIGP-20884] - Spread Sheet Software
+[NIGP-20890] - Utilities: Back-Up, Batch File, Menus, Operating System, Network Operating System, Network Management, Recovery, Screen, Security, Virus Protection, Etc.
+[NIGP-20894] - Word Processing, Text Editors, Spell Checkers
+[NIGP-20911] - Accounting/Financial: Bookkeeping, Billing And Invoicing, Budgeting, Payroll, Taxes, Etc.
+[NIGP-20928] - Communications: Networking, Linking, Etc.
+[NIGP-20931] - Computer Aided Design
+[NIGP-20938] - Database
+[NIGP-20940] - Desktop Publishing
+[NIGP-20944] - Educational: Foreign Languages, Math, Science, Social Studies, Etc.
+[NIGP-20948] - Games: Adventure, Board, Puzzles, Strategy, Etc.
+[NIGP-20951] - Graphics: Clip Art, Demos, Presentation, Slide Shows, Etc.
+[NIGP-20956] - Inventory Management
+[NIGP-20964] - Personnel Software
+[NIGP-20967] - Professional: Hospital/Pharmacy, Legal, Computer Training, Etc.
+[NIGP-20968] - Programming: Basic, Assembler, Etc.
+[NIGP-20969] - Project Management
+[NIGP-20972] - Purchasing Software
+[NIGP-20977] - Real Estate/Property Management
+[NIGP-20985] - Spread Sheet Software
+[NIGP-20991] - Utilities: Back-Up, Batch File, Menus, Network Management, Operating System, Recovery, Screen, Security, Virus Protection, Etc.
+[NIGP-20995] - Word Processing, Text Editors, Label Makers, Spell Checkers, Etc.
+[NIGP-91838] - Education And Training Consulting
+[NIGP-91875] - Management Consulting
+[NIGP-91883] - Organizational Development Consulting
+[NIGP-92420] - Examination And Testing
+[NIGP-92425] - For Credit Classes, Seminars, Workshops, Etc.
+[NIGP-92435] - In-Service Training (For Employees)
+[NIGP-92460] - Not-For-Credit Classes, Seminars, Workshops, Etc.
+[NIGP-92474] - Special Education
+[NIGP-92480] - Tutoring
+[NIGP-95223] - Court Intervention Services
+[NIGP-95299] - Misc. Human Services
+[NIGP-96105] - Arbitration, Mediation, And Alternative Dispute Resolution Services</x:t>
   </x:si>
   <x:si>
     <x:t>9/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Turn-Key Environmental Consultants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Linda Treasure
 William M</x:t>
   </x:si>
   <x:si>
     <x:t>linda@turn-keyenvironmental.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 335-8807</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 339-4882</x:t>
   </x:si>
   <x:si>
-    <x:t>790 Barnhart Rd, Troy, OH 45373 , 790 Barnhart Road, Troy, OH 45373</x:t>
-[...2 lines deleted...]
-    <x:t>[NIGP-92535] - Environmental Engineering, [NIGP-96119] - Conservation and Resource Management, [NIGP-96289] - Vehicle Transporting Services, [NIGP-96296] - Well Services (Including Oil, Gas, And Water): Drilling, Plugging, Consulting, Maintenance, Repair, Etc., [NIGP-96143] - Hydrological And Oceanography Services, [NIGP-96132] - Environmental Impact Studies, [NIGP-10030] - Hazardous Material (Chemicals) Containment/Storage, [NIGP-91843] - Environmental Consulting, [NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate, [NIGP-96495] - Well Drillers, [NIGP-90665] - Environmental Impact Studies, Assessments or State</x:t>
+    <x:t>790 Barnhart Rd, Troy, OH 45373 
+790 Barnhart Road, Troy, OH 45373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-03110] - Air Purifiers, Accessories And Supplies
+[NIGP-10030] - Hazardous Material (Chemicals) Containment/Storage
+[NIGP-57899] - Miscellaneous
+[NIGP-90665] - Environmental Impact Studies, Assessments or State
+[NIGP-91800] - Consulting Services
+[NIGP-91838] - Education And Training Consulting
+[NIGP-91843] - Environmental Consulting
+[NIGP-91865] - Human Relations Consulting
+[NIGP-91885] - Personnel/Employment Consulting
+[NIGP-91899] - Misc. Consulting Services
+[NIGP-92400] - Educational Services
+[NIGP-92435] - In-Service Training (For Employees)
+[NIGP-92460] - Not-For-Credit Classes, Seminars, Workshops, Etc.
+[NIGP-92499] - Misc. Educational Services
+[NIGP-92535] - Environmental Engineering
+[NIGP-92545] - Geological Engineering
+[NIGP-92586] - Surveyor Services, Land
+[NIGP-96119] - Conservation and Resource Management
+[NIGP-96132] - Environmental Impact Studies
+[NIGP-96143] - Hydrological And Oceanography Services
+[NIGP-96155] - Mining And Quarrying Services
+[NIGP-96164] - Real Estate Services
+[NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
+[NIGP-96240] - Food Distribution Services
+[NIGP-96289] - Vehicle Transporting Services
+[NIGP-96296] - Well Services (Including Oil, Gas, And Water): Drilling, Plugging, Consulting, Maintenance, Repair, Etc.
+[NIGP-96446] - Geologist
+[NIGP-96495] - Well Drillers
+[NIGP-96832] - Demolition
+[NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)</x:t>
   </x:si>
   <x:si>
     <x:t>9/20/2027</x:t>
   </x:si>
   <x:si>
     <x:t>W C Jones Asphalt Paving Company INC</x:t>
   </x:si>
   <x:si>
     <x:t>Leo Lucas
 Libra Gédéon</x:t>
   </x:si>
   <x:si>
-    <x:t>leo.lucas1@wcjonesasphalt.com, wcjonesasphalt@sbcglobal.net, lgedeon@wcjonesasphalt.com</x:t>
-[...11 lines deleted...]
-    <x:t>[NIGP-92914] - Asphalt Pavers Maintenance And Repair, [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair, [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S, [NIGP-95525] - Curbing, driveways, sidewalks, [NIGP-96814] - Alley Resurfacing (Paving), [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials, [NIGP-91831] - Construction Consulting, [NIGP-96896] - Water And Wastewater Treatment Services, [NIGP-96876] - Street Light Maintenance And Repair, [NIGP-96862] - Pavement Data Collection Services, [NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES, [NIGP-98886] - Tennis and Sports Court Repair and Renovation, [NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)</x:t>
+    <x:t>leo.lucas1@wcjonesasphalt.com
+wcjonesasphalt@sbcglobal.net
+lgedeon@wcjonesasphalt.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 228-1253
+(937) 313-4695
+(513) 620-4810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 228-9300
+2289300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905 S Broadway St, Dayton, OH 45417 
+905 S. Broadway St., Dayton, OH 45417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
+[NAICS-238910] - Site Preparation Contractors
+[NAICS-238990] - All Other Specialty Trade Contractors
+[NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
+[NIGP-91831] - Construction Consulting
+[NIGP-92914] - Asphalt Pavers Maintenance And Repair
+[NIGP-95525] - Curbing, driveways, sidewalks
+[NIGP-96814] - Alley Resurfacing (Paving)
+[NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96866] - Right Of Way Services (Including Title, Appraisal, Negotiation, Closing, Relocation, Condemnation, Etc.)
+[NIGP-96876] - Street Light Maintenance And Repair
+[NIGP-96896] - Water And Wastewater Treatment Services
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-98886] - Tennis and Sports Court Repair and Renovation
+[NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>WRCX-TV 40 LLC</x:t>
   </x:si>
   <x:si>
     <x:t>wrcxtv40.com@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-91578] - Television Commercial Production, [NIGP-91582] - Video Production, [NIGP-91503] - Advertising/Public Relations, [NIGP-91807] - Advertising Consulting, [NIGP-91509] - Audio/Video Production Services Complete, [NIGP-91542] - Film Production, [NIGP-91876] - Marketing Consulting</x:t>
-[...11 lines deleted...]
-    <x:t>[NIGP-97199] - Real Property Rental or Lease, [NIGP-97135] - Land, Rental Or Lease, [NIGP-91806] - Administrative Consulting, [NIGP-91804] - Accounting/Auditing/Budget Consulting, [NIGP-91875] - Management Consulting, [NIGP-96199] - Misc. Professional Services</x:t>
+    <x:t>[NIGP-91503] - Advertising/Public Relations
+[NIGP-91509] - Audio/Video Production Services Complete
+[NIGP-91542] - Film Production
+[NIGP-91578] - Television Commercial Production
+[NIGP-91582] - Video Production
+[NIGP-91807] - Advertising Consulting
+[NIGP-91876] - Marketing Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Zan Creative INC</x:t>
   </x:si>
   <x:si>
     <x:t>Marilyn Shields
 Rose Schulz</x:t>
   </x:si>
   <x:si>
-    <x:t>rose@novacreative.com, jim@novacreative.com, marilyn@novacreative.com</x:t>
-[...2 lines deleted...]
-    <x:t>(937) 434-9200, (937) 681-4010</x:t>
+    <x:t>rose@novacreative.com
+jim@novacreative.com
+marilyn@novacreative.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 434-9200
+(937) 681-4010</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 434-0400</x:t>
   </x:si>
   <x:si>
     <x:t>168 W. Franklin St., Centerville, OH 45459</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-96153] - Marketing Services (Incl. Distribution, Research, Sales Promotions, Etc.), [NIGP-55762] - Signage, Advertising Type (Interior And Exterior), [NIGP-91504] - Advertising, Outdoor Billboard, Etc.</x:t>
+    <x:t>[NIGP-04575] - Trash Compactors (See 165 And 545 For Other Types)
+[NIGP-55762] - Signage, Advertising Type (Interior And Exterior)
+[NIGP-55970] - Signage (Incls. Destination, Routing And Advertising)
+[NIGP-71500] - Publications And Audiovisual Materials (Prepared Materials Only, Not Equipment, Supplies, Or Production)(See Class 785 For Instructional Aids)
+[NIGP-80100] - Signs, Sign Materials, Sign Making Equipment, And Related Supplies
+[NIGP-80199] - Misc. Signs, Sign Materials, Equipt. etc.
+[NIGP-90640] - Graphic Design - Architectural
+[NIGP-90652] - Interior Design, Space Planning, And Exhibits/Displays
+[NIGP-90681] - Graphic Design
+[NIGP-91504] - Advertising, Outdoor Billboard, Etc.
+[NIGP-91876] - Marketing Consulting
+[NIGP-96153] - Marketing Services (Incl. Distribution, Research, Sales Promotions, Etc.)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="13"/>
       <x:color rgb="FFFAFAFA"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFAFAFA"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -2248,54 +4308,54 @@
       <x:alignment vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R0e2175559d5c4479" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R0512cbb9f8414d18" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Ref483f5cb7244c93" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="Rbe654cdfb42a45f0" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R6bc65de07f4f4edf" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rc6e6ae6a7374454b" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2543,71 +4603,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:tabColor rgb="FFDC0000"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q110"/>
+  <x:dimension ref="A1:Q115"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" workbookViewId="0">
       <x:pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <x:selection pane="topRight" activeCell="B1" sqref="B1"/>
       <x:selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <x:selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="49.5703125" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4" bestFit="1" customWidth="1"/>
     <x:col min="3" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="5.140625" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="19.5703125" bestFit="1" customWidth="1"/>
-    <x:col min="8" max="8" width="78" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="11" max="11" width="133.28515625" bestFit="1" customWidth="1"/>
+    <x:col min="8" max="8" width="43.140625" bestFit="1" customWidth="1"/>
+    <x:col min="9" max="10" width="13.28515625" bestFit="1" customWidth="1"/>
+    <x:col min="11" max="11" width="48.42578125" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="140" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
     <x:col min="14" max="17" width="10.5703125" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="4" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F2" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G2" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L2" s="4" t="s">
         <x:v>15</x:v>
@@ -2753,4589 +4812,4822 @@
       </x:c>
       <x:c r="B6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="10"/>
       <x:c r="E6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G6" s="12" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H6" s="12" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I6" s="12" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J6" s="12"/>
       <x:c r="K6" s="12"/>
-      <x:c r="L6" s="12"/>
+      <x:c r="L6" s="12" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="M6" s="10">
         <x:v>134779</x:v>
       </x:c>
       <x:c r="N6" s="10" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O6" s="10" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P6" s="10"/>
       <x:c r="Q6" s="10" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B7" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D7" s="16"/>
       <x:c r="E7" s="16"/>
       <x:c r="F7" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G7" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H7" s="18" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="18" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J7" s="18" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K7" s="18"/>
       <x:c r="L7" s="18" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M7" s="16">
         <x:v>128405</x:v>
       </x:c>
       <x:c r="N7" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O7" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P7" s="16"/>
       <x:c r="Q7" s="16"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C8" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D8" s="10"/>
       <x:c r="E8" s="10"/>
       <x:c r="F8" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G8" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="12" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I8" s="12" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="12" t="s">
-        <x:v>50</x:v>
-[...2 lines deleted...]
-      <x:c r="L8" s="12"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="K8" s="12" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="L8" s="12" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="M8" s="10">
-        <x:v>121772</x:v>
+        <x:v>102274</x:v>
       </x:c>
       <x:c r="N8" s="10" t="s">
-        <x:v>51</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="O8" s="10" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="P8" s="10"/>
       <x:c r="Q8" s="10"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B9" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="16"/>
-      <x:c r="D9" s="16"/>
+      <x:c r="D9" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E9" s="16"/>
       <x:c r="F9" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G9" s="18" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H9" s="18" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="18" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J9" s="18" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K9" s="18"/>
       <x:c r="L9" s="18" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M9" s="16">
-        <x:v>107222</x:v>
+        <x:v>121772</x:v>
       </x:c>
       <x:c r="N9" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="O9" s="16"/>
-      <x:c r="P9" s="16"/>
+      <x:c r="P9" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="Q9" s="16"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="8" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C10" s="10" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="C10" s="10"/>
+      <x:c r="D10" s="10"/>
+      <x:c r="E10" s="10"/>
       <x:c r="F10" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G10" s="12" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H10" s="12" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="12" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-      <x:c r="K10" s="12"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J10" s="12" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K10" s="12" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="L10" s="12" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M10" s="10">
-        <x:v>134307</x:v>
+        <x:v>107222</x:v>
       </x:c>
       <x:c r="N10" s="10" t="s">
-        <x:v>65</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="O10" s="10"/>
+      <x:c r="P10" s="10"/>
+      <x:c r="Q10" s="10"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B11" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D11" s="16"/>
+      <x:c r="D11" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E11" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="18" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G11" s="18" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H11" s="18" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="18" t="s">
-        <x:v>70</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J11" s="18"/>
+      <x:c r="K11" s="18"/>
       <x:c r="L11" s="18" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M11" s="16">
-        <x:v>107223</x:v>
+        <x:v>134307</x:v>
       </x:c>
       <x:c r="N11" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O11" s="16" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="P11" s="16"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="P11" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="Q11" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="8" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B12" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C12" s="10"/>
+      <x:c r="C12" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D12" s="10"/>
-      <x:c r="E12" s="10"/>
+      <x:c r="E12" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F12" s="12" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G12" s="12" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H12" s="12" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I12" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J12" s="12" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K12" s="12" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L12" s="12" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M12" s="10">
-        <x:v>111574</x:v>
+        <x:v>107223</x:v>
       </x:c>
       <x:c r="N12" s="10" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="O12" s="10"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="O12" s="10" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="P12" s="10"/>
-      <x:c r="Q12" s="10"/>
+      <x:c r="Q12" s="10" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C13" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C13" s="16"/>
       <x:c r="D13" s="16"/>
       <x:c r="E13" s="16"/>
       <x:c r="F13" s="18" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G13" s="18" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H13" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I13" s="18" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-      <x:c r="K13" s="18"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="J13" s="18" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="K13" s="18" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="L13" s="18" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M13" s="16">
-        <x:v>134439</x:v>
+        <x:v>111574</x:v>
       </x:c>
       <x:c r="N13" s="16" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="O13" s="16"/>
       <x:c r="P13" s="16"/>
       <x:c r="Q13" s="16"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="8" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B14" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C14" s="10"/>
+      <x:c r="C14" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D14" s="10"/>
       <x:c r="E14" s="10"/>
       <x:c r="F14" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G14" s="12" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H14" s="12" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I14" s="12" t="s">
-        <x:v>95</x:v>
-[...4 lines deleted...]
-      <x:c r="K14" s="12" t="s">
         <x:v>97</x:v>
       </x:c>
+      <x:c r="J14" s="12"/>
+      <x:c r="K14" s="12"/>
       <x:c r="L14" s="12" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M14" s="10">
-        <x:v>102401</x:v>
+        <x:v>134439</x:v>
       </x:c>
       <x:c r="N14" s="10" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="O14" s="10"/>
+      <x:c r="O14" s="10" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="P14" s="10"/>
       <x:c r="Q14" s="10"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B15" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="16"/>
-      <x:c r="D15" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D15" s="16"/>
       <x:c r="E15" s="16"/>
       <x:c r="F15" s="18" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G15" s="18" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H15" s="18" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I15" s="18" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J15" s="18" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K15" s="18" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L15" s="18" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="M15" s="16">
-        <x:v>118164</x:v>
+        <x:v>102401</x:v>
       </x:c>
       <x:c r="N15" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="O15" s="16"/>
-      <x:c r="P15" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P15" s="16"/>
       <x:c r="Q15" s="16"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B16" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C16" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D16" s="10"/>
+      <x:c r="C16" s="10"/>
+      <x:c r="D16" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E16" s="10"/>
       <x:c r="F16" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G16" s="12" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H16" s="12" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I16" s="12" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="J16" s="12"/>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J16" s="12" t="s">
+        <x:v>115</x:v>
+      </x:c>
       <x:c r="K16" s="12" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="L16" s="12"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="L16" s="12" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="M16" s="10">
-        <x:v>102480</x:v>
+        <x:v>118164</x:v>
       </x:c>
       <x:c r="N16" s="10" t="s">
-        <x:v>114</x:v>
-[...4 lines deleted...]
-      <x:c r="P16" s="10"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="O16" s="10"/>
+      <x:c r="P16" s="10" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="Q16" s="10"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B17" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C17" s="16"/>
+      <x:c r="C17" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D17" s="16"/>
       <x:c r="E17" s="16"/>
       <x:c r="F17" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G17" s="18" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H17" s="18" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I17" s="18" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J17" s="18"/>
       <x:c r="K17" s="18" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L17" s="18" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="M17" s="16">
-        <x:v>102491</x:v>
+        <x:v>102480</x:v>
       </x:c>
       <x:c r="N17" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="O17" s="16"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="O17" s="16" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="P17" s="16"/>
       <x:c r="Q17" s="16"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="8" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B18" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C18" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C18" s="10"/>
       <x:c r="D18" s="10"/>
       <x:c r="E18" s="10"/>
       <x:c r="F18" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G18" s="12" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H18" s="12" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I18" s="12" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J18" s="12" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K18" s="12" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L18" s="12" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M18" s="10">
-        <x:v>102274</x:v>
+        <x:v>102491</x:v>
       </x:c>
       <x:c r="N18" s="10" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="O18" s="10"/>
       <x:c r="P18" s="10"/>
       <x:c r="Q18" s="10"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D19" s="16"/>
       <x:c r="E19" s="16"/>
       <x:c r="F19" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G19" s="18" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H19" s="18" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="18" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J19" s="18" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K19" s="18" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L19" s="18" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="M19" s="16">
         <x:v>134101</x:v>
       </x:c>
       <x:c r="N19" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="O19" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P19" s="16"/>
       <x:c r="Q19" s="16"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="8" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E20" s="10"/>
       <x:c r="F20" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G20" s="12" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H20" s="12" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I20" s="12" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J20" s="12"/>
       <x:c r="K20" s="12"/>
       <x:c r="L20" s="12" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M20" s="10">
         <x:v>134521</x:v>
       </x:c>
       <x:c r="N20" s="10" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="O20" s="10" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P20" s="10" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q20" s="10"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="16"/>
       <x:c r="E21" s="16"/>
       <x:c r="F21" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G21" s="18" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H21" s="18" t="s">
-        <x:v>147</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I21" s="18" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="J21" s="18"/>
       <x:c r="K21" s="18"/>
       <x:c r="L21" s="18" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="M21" s="16">
-        <x:v>133042</x:v>
+        <x:v>135003</x:v>
       </x:c>
       <x:c r="N21" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="O21" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P21" s="16"/>
       <x:c r="Q21" s="16"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="8" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D22" s="10"/>
       <x:c r="E22" s="10"/>
       <x:c r="F22" s="12" t="s">
-        <x:v>151</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G22" s="12" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H22" s="12" t="s">
-        <x:v>153</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I22" s="12"/>
+      <x:c r="J22" s="12" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="K22" s="12"/>
       <x:c r="L22" s="12" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="M22" s="10">
-        <x:v>135017</x:v>
+        <x:v>133042</x:v>
       </x:c>
       <x:c r="N22" s="10" t="s">
-        <x:v>157</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O22" s="10" t="s">
-        <x:v>157</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P22" s="10"/>
       <x:c r="Q22" s="10"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B23" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C23" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C23" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D23" s="16"/>
       <x:c r="E23" s="16"/>
       <x:c r="F23" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G23" s="18" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H23" s="18" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I23" s="18" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J23" s="18"/>
       <x:c r="K23" s="18" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L23" s="18" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="M23" s="16">
-        <x:v>130802</x:v>
+        <x:v>135017</x:v>
       </x:c>
       <x:c r="N23" s="16" t="s">
-        <x:v>164</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="O23" s="16" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="P23" s="16"/>
       <x:c r="Q23" s="16"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="8" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E24" s="10"/>
       <x:c r="F24" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G24" s="12" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H24" s="12" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I24" s="12" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J24" s="12"/>
       <x:c r="K24" s="12" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L24" s="12" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="M24" s="10">
-        <x:v>116129</x:v>
+        <x:v>130802</x:v>
       </x:c>
       <x:c r="N24" s="10" t="s">
-        <x:v>138</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="O24" s="10"/>
       <x:c r="P24" s="10" t="s">
-        <x:v>138</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q24" s="10"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C25" s="16"/>
       <x:c r="D25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E25" s="16"/>
       <x:c r="F25" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G25" s="18" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H25" s="18" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I25" s="18" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="J25" s="18"/>
       <x:c r="K25" s="18" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L25" s="18" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M25" s="16">
-        <x:v>121513</x:v>
+        <x:v>116129</x:v>
       </x:c>
       <x:c r="N25" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="O25" s="16"/>
       <x:c r="P25" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q25" s="16"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="8" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C26" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C26" s="10"/>
       <x:c r="D26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E26" s="10"/>
       <x:c r="F26" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G26" s="12"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G26" s="12" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="H26" s="12" t="s">
-        <x:v>179</x:v>
-[...4 lines deleted...]
-      <x:c r="L26" s="12"/>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I26" s="12" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J26" s="12" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="K26" s="12" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="L26" s="12" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="M26" s="10">
-        <x:v>134032</x:v>
+        <x:v>121513</x:v>
       </x:c>
       <x:c r="N26" s="10" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="O26" s="10"/>
       <x:c r="P26" s="10" t="s">
-        <x:v>180</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q26" s="10"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C27" s="16"/>
+      <x:c r="C27" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E27" s="16"/>
       <x:c r="F27" s="18" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G27" s="18"/>
       <x:c r="H27" s="18" t="s">
-        <x:v>183</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I27" s="18"/>
+      <x:c r="J27" s="18"/>
+      <x:c r="K27" s="18"/>
       <x:c r="L27" s="18" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M27" s="16">
-        <x:v>121438</x:v>
+        <x:v>134032</x:v>
       </x:c>
       <x:c r="N27" s="16" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="O27" s="16"/>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O27" s="16" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="P27" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q27" s="16"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="8" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B28" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C28" s="10"/>
-      <x:c r="D28" s="10"/>
+      <x:c r="D28" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E28" s="10"/>
       <x:c r="F28" s="12" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="G28" s="12"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G28" s="12" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="H28" s="12" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      <x:c r="K28" s="12"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I28" s="12" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J28" s="12" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="K28" s="12" t="s">
+        <x:v>196</x:v>
+      </x:c>
       <x:c r="L28" s="12" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M28" s="10">
-        <x:v>134112</x:v>
+        <x:v>121438</x:v>
       </x:c>
       <x:c r="N28" s="10" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="O28" s="10"/>
-      <x:c r="P28" s="10"/>
+      <x:c r="P28" s="10" t="s">
+        <x:v>198</x:v>
+      </x:c>
       <x:c r="Q28" s="10"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B29" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C29" s="16" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="C29" s="16"/>
+      <x:c r="D29" s="16"/>
+      <x:c r="E29" s="16"/>
       <x:c r="F29" s="18" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G29" s="18"/>
       <x:c r="H29" s="18" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I29" s="18"/>
       <x:c r="J29" s="18"/>
       <x:c r="K29" s="18"/>
-      <x:c r="L29" s="18"/>
+      <x:c r="L29" s="18" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="M29" s="16">
-        <x:v>134785</x:v>
+        <x:v>134112</x:v>
       </x:c>
       <x:c r="N29" s="16" t="s">
-        <x:v>37</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="O29" s="16"/>
+      <x:c r="P29" s="16"/>
+      <x:c r="Q29" s="16"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="8" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B30" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C30" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D30" s="10"/>
+      <x:c r="D30" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E30" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F30" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G30" s="12" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H30" s="12" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I30" s="12" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J30" s="12"/>
-      <x:c r="K30" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K30" s="12"/>
       <x:c r="L30" s="12" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="M30" s="10">
-        <x:v>128577</x:v>
+        <x:v>134785</x:v>
       </x:c>
       <x:c r="N30" s="10" t="s">
-        <x:v>203</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O30" s="10" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="P30" s="10"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P30" s="10" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="Q30" s="10" t="s">
-        <x:v>203</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D31" s="16"/>
       <x:c r="E31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F31" s="18" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="G31" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G31" s="18" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="H31" s="18" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="I31" s="18"/>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I31" s="18" t="s">
+        <x:v>211</x:v>
+      </x:c>
       <x:c r="J31" s="18"/>
-      <x:c r="K31" s="18"/>
+      <x:c r="K31" s="18" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="L31" s="18" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="M31" s="16">
-        <x:v>134170</x:v>
+        <x:v>128577</x:v>
       </x:c>
       <x:c r="N31" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="O31" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P31" s="16"/>
       <x:c r="Q31" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="8" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B32" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C32" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D32" s="10"/>
-      <x:c r="E32" s="10"/>
+      <x:c r="E32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F32" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G32" s="12"/>
       <x:c r="H32" s="12" t="s">
-        <x:v>209</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I32" s="12"/>
       <x:c r="J32" s="12"/>
-      <x:c r="K32" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K32" s="12"/>
       <x:c r="L32" s="12" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="M32" s="10">
-        <x:v>132480</x:v>
+        <x:v>134170</x:v>
       </x:c>
       <x:c r="N32" s="10" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="O32" s="10" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P32" s="10"/>
-      <x:c r="Q32" s="10"/>
+      <x:c r="Q32" s="10" t="s">
+        <x:v>218</x:v>
+      </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B33" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C33" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C33" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D33" s="16"/>
       <x:c r="E33" s="16"/>
       <x:c r="F33" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="G33" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G33" s="18"/>
       <x:c r="H33" s="18" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I33" s="18" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J33" s="18"/>
       <x:c r="K33" s="18" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L33" s="18" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="M33" s="16">
-        <x:v>132657</x:v>
+        <x:v>132480</x:v>
       </x:c>
       <x:c r="N33" s="16" t="s">
-        <x:v>51</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="O33" s="16" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="P33" s="16"/>
       <x:c r="Q33" s="16"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="8" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B34" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C34" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="10"/>
+      <x:c r="C34" s="10"/>
+      <x:c r="D34" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E34" s="10"/>
       <x:c r="F34" s="12" t="s">
-        <x:v>221</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G34" s="12" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H34" s="12" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I34" s="12" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="J34" s="12"/>
       <x:c r="K34" s="12" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L34" s="12" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="M34" s="10">
-        <x:v>114506</x:v>
+        <x:v>132657</x:v>
       </x:c>
       <x:c r="N34" s="10" t="s">
-        <x:v>228</x:v>
-[...4 lines deleted...]
-      <x:c r="P34" s="10"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="O34" s="10"/>
+      <x:c r="P34" s="10" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="Q34" s="10"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D35" s="16"/>
       <x:c r="E35" s="16"/>
       <x:c r="F35" s="18" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="G35" s="18"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G35" s="18" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="H35" s="18" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I35" s="18" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="J35" s="18"/>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J35" s="18" t="s">
+        <x:v>236</x:v>
+      </x:c>
       <x:c r="K35" s="18" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L35" s="18" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="M35" s="16">
-        <x:v>132613</x:v>
+        <x:v>114506</x:v>
       </x:c>
       <x:c r="N35" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="O35" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P35" s="16"/>
       <x:c r="Q35" s="16"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="8" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D36" s="10"/>
       <x:c r="E36" s="10"/>
       <x:c r="F36" s="12" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G36" s="12"/>
       <x:c r="H36" s="12" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I36" s="12" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J36" s="12"/>
       <x:c r="K36" s="12" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L36" s="12" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="M36" s="10">
-        <x:v>128657</x:v>
+        <x:v>132613</x:v>
       </x:c>
       <x:c r="N36" s="10" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="O36" s="10" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P36" s="10"/>
       <x:c r="Q36" s="10"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B37" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C37" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D37" s="16"/>
       <x:c r="E37" s="16"/>
       <x:c r="F37" s="18" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G37" s="18" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H37" s="18" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I37" s="18" t="s">
-        <x:v>245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J37" s="18"/>
       <x:c r="K37" s="18" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="L37" s="18" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="M37" s="16">
-        <x:v>103523</x:v>
+        <x:v>128657</x:v>
       </x:c>
       <x:c r="N37" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="O37" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P37" s="16"/>
       <x:c r="Q37" s="16"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="8" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B38" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C38" s="10"/>
+      <x:c r="C38" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D38" s="10"/>
       <x:c r="E38" s="10"/>
       <x:c r="F38" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G38" s="12" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H38" s="12" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I38" s="12" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-      <x:c r="K38" s="12"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J38" s="12" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="K38" s="12" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="L38" s="12" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M38" s="10">
-        <x:v>135090</x:v>
+        <x:v>103523</x:v>
       </x:c>
       <x:c r="N38" s="10" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="O38" s="10"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="O38" s="10" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="P38" s="10"/>
       <x:c r="Q38" s="10"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B39" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C39" s="16"/>
-      <x:c r="D39" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D39" s="16"/>
       <x:c r="E39" s="16"/>
       <x:c r="F39" s="18" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G39" s="18"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G39" s="18" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="H39" s="18" t="s">
-        <x:v>257</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I39" s="18" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J39" s="18"/>
       <x:c r="K39" s="18"/>
       <x:c r="L39" s="18" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="M39" s="16">
-        <x:v>130400</x:v>
+        <x:v>135090</x:v>
       </x:c>
       <x:c r="N39" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="O39" s="16"/>
-      <x:c r="P39" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P39" s="16"/>
       <x:c r="Q39" s="16"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="8" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B40" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C40" s="10"/>
-      <x:c r="D40" s="10"/>
+      <x:c r="D40" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E40" s="10"/>
       <x:c r="F40" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G40" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G40" s="12"/>
       <x:c r="H40" s="12" t="s">
-        <x:v>263</x:v>
-[...4 lines deleted...]
-      <x:c r="J40" s="12"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="I40" s="12"/>
+      <x:c r="J40" s="12" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="K40" s="12"/>
-      <x:c r="L40" s="12"/>
+      <x:c r="L40" s="12" t="s">
+        <x:v>270</x:v>
+      </x:c>
       <x:c r="M40" s="10">
-        <x:v>134657</x:v>
+        <x:v>130400</x:v>
       </x:c>
       <x:c r="N40" s="10" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="O40" s="10"/>
-      <x:c r="P40" s="10"/>
+      <x:c r="P40" s="10" t="s">
+        <x:v>271</x:v>
+      </x:c>
       <x:c r="Q40" s="10"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B41" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C41" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C41" s="16"/>
       <x:c r="D41" s="16"/>
-      <x:c r="E41" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E41" s="16"/>
       <x:c r="F41" s="18" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="G41" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G41" s="18" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="H41" s="18" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I41" s="18" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J41" s="18"/>
-      <x:c r="K41" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K41" s="18"/>
       <x:c r="L41" s="18" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="M41" s="16">
-        <x:v>133142</x:v>
+        <x:v>134657</x:v>
       </x:c>
       <x:c r="N41" s="16" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="O41" s="16"/>
       <x:c r="P41" s="16"/>
-      <x:c r="Q41" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q41" s="16"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="8" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D42" s="10"/>
       <x:c r="E42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F42" s="12" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G42" s="12"/>
       <x:c r="H42" s="12" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I42" s="12" t="s">
-        <x:v>275</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J42" s="12"/>
       <x:c r="K42" s="12" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L42" s="12" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="M42" s="10">
-        <x:v>103672</x:v>
+        <x:v>133142</x:v>
       </x:c>
       <x:c r="N42" s="10" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="O42" s="10" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="P42" s="10"/>
       <x:c r="Q42" s="10" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D43" s="16"/>
-      <x:c r="E43" s="16"/>
+      <x:c r="E43" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F43" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G43" s="18" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H43" s="18" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I43" s="18" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J43" s="18" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K43" s="18" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L43" s="18" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="M43" s="16">
-        <x:v>129712</x:v>
+        <x:v>103672</x:v>
       </x:c>
       <x:c r="N43" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="O43" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="P43" s="16"/>
-      <x:c r="Q43" s="16"/>
+      <x:c r="Q43" s="16" t="s">
+        <x:v>291</x:v>
+      </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B44" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C44" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D44" s="10"/>
       <x:c r="E44" s="10"/>
       <x:c r="F44" s="12" t="s">
-        <x:v>221</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G44" s="12" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H44" s="12" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I44" s="12" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J44" s="12" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="K44" s="12" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="L44" s="12" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="M44" s="10">
-        <x:v>107255</x:v>
+        <x:v>129712</x:v>
       </x:c>
       <x:c r="N44" s="10" t="s">
-        <x:v>295</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="O44" s="10" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="P44" s="10"/>
       <x:c r="Q44" s="10"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="14" t="s">
-        <x:v>296</x:v>
-[...5 lines deleted...]
-      <x:c r="D45" s="16"/>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B45" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C45" s="16"/>
+      <x:c r="D45" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E45" s="16"/>
       <x:c r="F45" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G45" s="18" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H45" s="18" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I45" s="18" t="s">
-        <x:v>299</x:v>
-[...2 lines deleted...]
-      <x:c r="K45" s="18"/>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J45" s="18" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="K45" s="18" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="L45" s="18" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="M45" s="16">
-        <x:v>134510</x:v>
-[...5 lines deleted...]
-      <x:c r="P45" s="16"/>
+        <x:v>107255</x:v>
+      </x:c>
+      <x:c r="N45" s="16" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="O45" s="16"/>
+      <x:c r="P45" s="16" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="Q45" s="16"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="8" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B46" s="10"/>
       <x:c r="C46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D46" s="10"/>
-      <x:c r="E46" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="10"/>
       <x:c r="F46" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G46" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G46" s="12" t="s">
+        <x:v>309</x:v>
+      </x:c>
       <x:c r="H46" s="12" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I46" s="12" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J46" s="12"/>
       <x:c r="K46" s="12"/>
       <x:c r="L46" s="12" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="M46" s="10">
-        <x:v>133506</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134510</x:v>
+      </x:c>
+      <x:c r="N46" s="10"/>
       <x:c r="O46" s="10" t="s">
-        <x:v>164</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P46" s="10"/>
-      <x:c r="Q46" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q46" s="10"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B47" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C47" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D47" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="E47" s="16"/>
+      <x:c r="D47" s="16"/>
+      <x:c r="E47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F47" s="18" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G47" s="18"/>
       <x:c r="H47" s="18" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I47" s="18" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J47" s="18"/>
       <x:c r="K47" s="18"/>
       <x:c r="L47" s="18" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="M47" s="16">
-        <x:v>135117</x:v>
+        <x:v>133506</x:v>
       </x:c>
       <x:c r="N47" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="O47" s="16" t="s">
-        <x:v>311</x:v>
-[...4 lines deleted...]
-      <x:c r="Q47" s="16"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="P47" s="16"/>
+      <x:c r="Q47" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="8" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D48" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D48" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E48" s="10"/>
       <x:c r="F48" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G48" s="12" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H48" s="12" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I48" s="12" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J48" s="12"/>
       <x:c r="K48" s="12"/>
       <x:c r="L48" s="12" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="M48" s="10">
-        <x:v>134822</x:v>
+        <x:v>135117</x:v>
       </x:c>
       <x:c r="N48" s="10" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="O48" s="10" t="s">
-        <x:v>317</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="P48" s="10" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="Q48" s="10"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D49" s="16"/>
       <x:c r="E49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F49" s="18" t="s">
-        <x:v>221</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G49" s="18" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H49" s="18" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I49" s="18" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J49" s="18"/>
-      <x:c r="K49" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K49" s="18"/>
       <x:c r="L49" s="18" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="M49" s="16">
-        <x:v>130401</x:v>
+        <x:v>134822</x:v>
       </x:c>
       <x:c r="N49" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="O49" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P49" s="16"/>
       <x:c r="Q49" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="8" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D50" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D50" s="10"/>
       <x:c r="E50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F50" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G50" s="12" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H50" s="12" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I50" s="12" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J50" s="12"/>
-      <x:c r="K50" s="12"/>
+      <x:c r="K50" s="12" t="s">
+        <x:v>334</x:v>
+      </x:c>
       <x:c r="L50" s="12" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="M50" s="10">
-        <x:v>134552</x:v>
+        <x:v>130401</x:v>
       </x:c>
       <x:c r="N50" s="10" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="O50" s="10" t="s">
-        <x:v>330</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="P50" s="10"/>
       <x:c r="Q50" s="10" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D51" s="16"/>
-      <x:c r="E51" s="16"/>
+      <x:c r="D51" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E51" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F51" s="18" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="G51" s="18"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G51" s="18" t="s">
+        <x:v>338</x:v>
+      </x:c>
       <x:c r="H51" s="18" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I51" s="18" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J51" s="18"/>
       <x:c r="K51" s="18"/>
       <x:c r="L51" s="18" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="M51" s="16">
-        <x:v>133540</x:v>
+        <x:v>134552</x:v>
       </x:c>
       <x:c r="N51" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="O51" s="16" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-      <x:c r="Q51" s="16"/>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="P51" s="16" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="Q51" s="16" t="s">
+        <x:v>342</x:v>
+      </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="8" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C52" s="10"/>
+      <x:c r="C52" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E52" s="10"/>
       <x:c r="F52" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G52" s="12" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H52" s="12" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I52" s="12" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J52" s="12"/>
       <x:c r="K52" s="12"/>
       <x:c r="L52" s="12" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="M52" s="10">
-        <x:v>134625</x:v>
+        <x:v>135189</x:v>
       </x:c>
       <x:c r="N52" s="10" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="O52" s="10"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="O52" s="10" t="s">
+        <x:v>348</x:v>
+      </x:c>
       <x:c r="P52" s="10" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q52" s="10"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C53" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="16"/>
+      <x:c r="C53" s="16"/>
+      <x:c r="D53" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E53" s="16"/>
       <x:c r="F53" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G53" s="18" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H53" s="18" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I53" s="18" t="s">
-        <x:v>344</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J53" s="18"/>
+      <x:c r="K53" s="18"/>
       <x:c r="L53" s="18" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="M53" s="16">
-        <x:v>128389</x:v>
+        <x:v>135131</x:v>
       </x:c>
       <x:c r="N53" s="16" t="s">
-        <x:v>348</x:v>
-[...4 lines deleted...]
-      <x:c r="P53" s="16"/>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="O53" s="16"/>
+      <x:c r="P53" s="16" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="Q53" s="16"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="8" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D54" s="10"/>
       <x:c r="E54" s="10"/>
       <x:c r="F54" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G54" s="12"/>
       <x:c r="H54" s="12" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I54" s="12" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J54" s="12"/>
       <x:c r="K54" s="12"/>
       <x:c r="L54" s="12" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="M54" s="10">
-        <x:v>133638</x:v>
+        <x:v>133540</x:v>
       </x:c>
       <x:c r="N54" s="10" t="s">
-        <x:v>354</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O54" s="10" t="s">
-        <x:v>354</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P54" s="10"/>
       <x:c r="Q54" s="10"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C55" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C55" s="16"/>
       <x:c r="D55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E55" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E55" s="16"/>
       <x:c r="F55" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G55" s="18" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H55" s="18" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I55" s="18" t="s">
-        <x:v>358</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="J55" s="18"/>
       <x:c r="K55" s="18"/>
       <x:c r="L55" s="18" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="M55" s="16">
-        <x:v>134530</x:v>
+        <x:v>134625</x:v>
       </x:c>
       <x:c r="N55" s="16" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="O55" s="16"/>
       <x:c r="P55" s="16" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="Q55" s="16"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="8" t="s">
-        <x:v>361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B56" s="10"/>
       <x:c r="C56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D56" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D56" s="10"/>
       <x:c r="E56" s="10"/>
       <x:c r="F56" s="12" t="s">
-        <x:v>76</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G56" s="12" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H56" s="12" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I56" s="12" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J56" s="12" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="K56" s="12" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="L56" s="12" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="M56" s="10">
-        <x:v>104469</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114509</x:v>
+      </x:c>
+      <x:c r="N56" s="10"/>
       <x:c r="O56" s="10" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="P56" s="10"/>
       <x:c r="Q56" s="10"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D57" s="16"/>
-      <x:c r="E57" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E57" s="16"/>
       <x:c r="F57" s="18" t="s">
-        <x:v>76</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G57" s="18" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H57" s="18" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I57" s="18" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-      <x:c r="K57" s="18"/>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="J57" s="18" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="K57" s="18" t="s">
+        <x:v>379</x:v>
+      </x:c>
       <x:c r="L57" s="18" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="M57" s="16">
-        <x:v>134478</x:v>
+        <x:v>128389</x:v>
       </x:c>
       <x:c r="N57" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="O57" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="P57" s="16"/>
-      <x:c r="Q57" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q57" s="16"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="8" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D58" s="10"/>
-      <x:c r="E58" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="10"/>
       <x:c r="F58" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G58" s="12" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H58" s="12" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I58" s="12" t="s">
-        <x:v>377</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J58" s="12"/>
       <x:c r="K58" s="12"/>
-      <x:c r="L58" s="12"/>
+      <x:c r="L58" s="12" t="s">
+        <x:v>386</x:v>
+      </x:c>
       <x:c r="M58" s="10">
-        <x:v>134803</x:v>
+        <x:v>133638</x:v>
       </x:c>
       <x:c r="N58" s="10" t="s">
-        <x:v>378</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="O58" s="10" t="s">
-        <x:v>378</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P58" s="10"/>
-      <x:c r="Q58" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q58" s="10"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E59" s="16"/>
+      <x:c r="E59" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F59" s="18" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G59" s="18" t="s">
-        <x:v>380</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H59" s="18" t="s">
-        <x:v>381</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I59" s="18" t="s">
-        <x:v>382</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J59" s="18" t="s">
-        <x:v>383</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="K59" s="18"/>
       <x:c r="L59" s="18" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="M59" s="16">
-        <x:v>130741</x:v>
+        <x:v>134530</x:v>
       </x:c>
       <x:c r="N59" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O59" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P59" s="16" t="s">
-        <x:v>386</x:v>
-[...1 lines deleted...]
-      <x:c r="Q59" s="16"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q59" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="8" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D60" s="10"/>
+      <x:c r="D60" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E60" s="10"/>
       <x:c r="F60" s="12" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G60" s="12" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H60" s="12" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I60" s="12" t="s">
-        <x:v>390</x:v>
-[...2 lines deleted...]
-      <x:c r="K60" s="12"/>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="J60" s="12" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="K60" s="12" t="s">
+        <x:v>399</x:v>
+      </x:c>
       <x:c r="L60" s="12" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="M60" s="10">
-        <x:v>134542</x:v>
+        <x:v>104469</x:v>
       </x:c>
       <x:c r="N60" s="10" t="s">
-        <x:v>392</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O60" s="10" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="P60" s="10"/>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="P60" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="Q60" s="10"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D61" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D61" s="16"/>
       <x:c r="E61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F61" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G61" s="18" t="s">
-        <x:v>394</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H61" s="18" t="s">
-        <x:v>395</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I61" s="18" t="s">
-        <x:v>396</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J61" s="18"/>
-      <x:c r="K61" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K61" s="18"/>
       <x:c r="L61" s="18" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="M61" s="16">
-        <x:v>134743</x:v>
+        <x:v>134478</x:v>
       </x:c>
       <x:c r="N61" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="O61" s="16" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="P61" s="16"/>
       <x:c r="Q61" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="8" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C62" s="10"/>
+      <x:c r="C62" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E62" s="10"/>
+      <x:c r="E62" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F62" s="12" t="s">
-        <x:v>67</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G62" s="12" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H62" s="12" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I62" s="12" t="s">
-        <x:v>403</x:v>
-[...1 lines deleted...]
-      <x:c r="J62" s="12"/>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="J62" s="12" t="s">
+        <x:v>411</x:v>
+      </x:c>
       <x:c r="K62" s="12" t="s">
-        <x:v>404</x:v>
-[...1 lines deleted...]
-      <x:c r="L62" s="12"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="L62" s="12" t="s">
+        <x:v>413</x:v>
+      </x:c>
       <x:c r="M62" s="10">
-        <x:v>121189</x:v>
+        <x:v>129203</x:v>
       </x:c>
       <x:c r="N62" s="10" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="O62" s="10"/>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="O62" s="10" t="s">
+        <x:v>414</x:v>
+      </x:c>
       <x:c r="P62" s="10" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="Q62" s="10"/>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="Q62" s="10" t="s">
+        <x:v>414</x:v>
+      </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D63" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="E63" s="16"/>
+      <x:c r="D63" s="16"/>
+      <x:c r="E63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F63" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G63" s="18" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H63" s="18" t="s">
-        <x:v>408</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I63" s="18" t="s">
-        <x:v>409</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J63" s="18"/>
       <x:c r="K63" s="18"/>
-      <x:c r="L63" s="18"/>
+      <x:c r="L63" s="18" t="s">
+        <x:v>419</x:v>
+      </x:c>
       <x:c r="M63" s="16">
-        <x:v>134414</x:v>
+        <x:v>134803</x:v>
       </x:c>
       <x:c r="N63" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="O63" s="16" t="s">
-        <x:v>249</x:v>
-[...4 lines deleted...]
-      <x:c r="Q63" s="16"/>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="P63" s="16"/>
+      <x:c r="Q63" s="16" t="s">
+        <x:v>420</x:v>
+      </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="8" t="s">
-        <x:v>410</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D64" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D64" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E64" s="10"/>
       <x:c r="F64" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G64" s="12" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H64" s="12" t="s">
-        <x:v>412</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I64" s="12" t="s">
-        <x:v>413</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J64" s="12" t="s">
-        <x:v>414</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="K64" s="12" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="L64" s="12" t="s">
-        <x:v>416</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="M64" s="10">
-        <x:v>130789</x:v>
+        <x:v>130741</x:v>
       </x:c>
       <x:c r="N64" s="10" t="s">
-        <x:v>265</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="O64" s="10" t="s">
-        <x:v>265</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="P64" s="10" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q64" s="10"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C65" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C65" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D65" s="16"/>
       <x:c r="E65" s="16"/>
       <x:c r="F65" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G65" s="18" t="s">
-        <x:v>418</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H65" s="18" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I65" s="18" t="s">
-        <x:v>420</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="J65" s="18"/>
+      <x:c r="K65" s="18"/>
       <x:c r="L65" s="18" t="s">
-        <x:v>423</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="M65" s="16">
-        <x:v>104760</x:v>
+        <x:v>135079</x:v>
       </x:c>
       <x:c r="N65" s="16" t="s">
-        <x:v>424</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="O65" s="16" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="P65" s="16"/>
       <x:c r="Q65" s="16"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="8" t="s">
-        <x:v>425</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C66" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C66" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D66" s="10"/>
       <x:c r="E66" s="10"/>
       <x:c r="F66" s="12" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G66" s="12" t="s">
-        <x:v>426</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H66" s="12" t="s">
-        <x:v>427</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I66" s="12" t="s">
-        <x:v>428</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="J66" s="12"/>
+      <x:c r="K66" s="12"/>
       <x:c r="L66" s="12" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="M66" s="10">
-        <x:v>133530</x:v>
+        <x:v>134542</x:v>
       </x:c>
       <x:c r="N66" s="10" t="s">
-        <x:v>432</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="O66" s="10" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="P66" s="10"/>
       <x:c r="Q66" s="10"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D67" s="16"/>
-      <x:c r="E67" s="16"/>
+      <x:c r="D67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F67" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G67" s="18" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H67" s="18" t="s">
-        <x:v>435</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I67" s="18" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J67" s="18"/>
-      <x:c r="K67" s="18"/>
+      <x:c r="K67" s="18" t="s">
+        <x:v>445</x:v>
+      </x:c>
       <x:c r="L67" s="18" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="M67" s="16">
-        <x:v>134606</x:v>
+        <x:v>134743</x:v>
       </x:c>
       <x:c r="N67" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="O67" s="16" t="s">
-        <x:v>438</x:v>
-[...2 lines deleted...]
-      <x:c r="Q67" s="16"/>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="P67" s="16" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="Q67" s="16" t="s">
+        <x:v>447</x:v>
+      </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="8" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C68" s="10"/>
       <x:c r="D68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E68" s="10"/>
       <x:c r="F68" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G68" s="12"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G68" s="12" t="s">
+        <x:v>449</x:v>
+      </x:c>
       <x:c r="H68" s="12" t="s">
-        <x:v>440</x:v>
-[...1 lines deleted...]
-      <x:c r="I68" s="12"/>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="I68" s="12" t="s">
+        <x:v>451</x:v>
+      </x:c>
       <x:c r="J68" s="12"/>
-      <x:c r="K68" s="12"/>
-      <x:c r="L68" s="12"/>
+      <x:c r="K68" s="12" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="L68" s="12" t="s">
+        <x:v>453</x:v>
+      </x:c>
       <x:c r="M68" s="10">
-        <x:v>134796</x:v>
+        <x:v>121189</x:v>
       </x:c>
       <x:c r="N68" s="10" t="s">
-        <x:v>441</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="O68" s="10"/>
       <x:c r="P68" s="10" t="s">
-        <x:v>441</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q68" s="10"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C69" s="16"/>
+      <x:c r="C69" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E69" s="16"/>
       <x:c r="F69" s="18" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G69" s="18" t="s">
-        <x:v>443</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H69" s="18" t="s">
-        <x:v>444</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I69" s="18" t="s">
-        <x:v>445</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="J69" s="18"/>
+      <x:c r="K69" s="18"/>
       <x:c r="L69" s="18" t="s">
-        <x:v>448</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="M69" s="16">
-        <x:v>104792</x:v>
+        <x:v>134414</x:v>
       </x:c>
       <x:c r="N69" s="16" t="s">
-        <x:v>449</x:v>
-[...1 lines deleted...]
-      <x:c r="O69" s="16"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="O69" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="P69" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q69" s="16"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="8" t="s">
-        <x:v>450</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B70" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C70" s="10"/>
-[...3 lines deleted...]
-      <x:c r="E70" s="10"/>
+      <x:c r="C70" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D70" s="10"/>
+      <x:c r="E70" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F70" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G70" s="12" t="s">
-        <x:v>451</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H70" s="12" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I70" s="12" t="s">
-        <x:v>453</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J70" s="12" t="s">
-        <x:v>454</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="K70" s="12" t="s">
-        <x:v>455</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="L70" s="12" t="s">
-        <x:v>456</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="M70" s="10">
-        <x:v>130359</x:v>
+        <x:v>130789</x:v>
       </x:c>
       <x:c r="N70" s="10" t="s">
-        <x:v>265</x:v>
-[...5 lines deleted...]
-      <x:c r="Q70" s="10"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="O70" s="10" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="P70" s="10"/>
+      <x:c r="Q70" s="10" t="s">
+        <x:v>277</x:v>
+      </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C71" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C71" s="16"/>
       <x:c r="D71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E71" s="16"/>
       <x:c r="F71" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G71" s="18" t="s">
-        <x:v>458</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H71" s="18" t="s">
-        <x:v>459</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I71" s="18" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="J71" s="18" t="s">
-        <x:v>461</x:v>
-[...1 lines deleted...]
-      <x:c r="K71" s="18"/>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="K71" s="18" t="s">
+        <x:v>472</x:v>
+      </x:c>
       <x:c r="L71" s="18" t="s">
-        <x:v>462</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="M71" s="16">
-        <x:v>134482</x:v>
+        <x:v>104760</x:v>
       </x:c>
       <x:c r="N71" s="16" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="O71" s="16"/>
       <x:c r="P71" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q71" s="16"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="8" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C72" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C72" s="10"/>
+      <x:c r="D72" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E72" s="10"/>
       <x:c r="F72" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G72" s="12"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G72" s="12" t="s">
+        <x:v>476</x:v>
+      </x:c>
       <x:c r="H72" s="12" t="s">
-        <x:v>464</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I72" s="12" t="s">
-        <x:v>465</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J72" s="12" t="s">
-        <x:v>466</x:v>
-[...1 lines deleted...]
-      <x:c r="K72" s="12"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="K72" s="12" t="s">
+        <x:v>480</x:v>
+      </x:c>
       <x:c r="L72" s="12" t="s">
-        <x:v>467</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="M72" s="10">
-        <x:v>133494</x:v>
+        <x:v>133530</x:v>
       </x:c>
       <x:c r="N72" s="10" t="s">
-        <x:v>59</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="O72" s="10"/>
+      <x:c r="P72" s="10" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="Q72" s="10"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C73" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C73" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D73" s="16"/>
       <x:c r="E73" s="16"/>
       <x:c r="F73" s="18" t="s">
-        <x:v>469</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G73" s="18" t="s">
-        <x:v>470</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H73" s="18" t="s">
-        <x:v>471</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I73" s="18" t="s">
-        <x:v>472</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="J73" s="18"/>
+      <x:c r="K73" s="18"/>
       <x:c r="L73" s="18" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="M73" s="16">
-        <x:v>105026</x:v>
+        <x:v>134606</x:v>
       </x:c>
       <x:c r="N73" s="16" t="s">
-        <x:v>138</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="O73" s="16" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="P73" s="16"/>
       <x:c r="Q73" s="16"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="8" t="s">
-        <x:v>476</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C74" s="10"/>
       <x:c r="D74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E74" s="10"/>
       <x:c r="F74" s="12" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G74" s="12"/>
       <x:c r="H74" s="12" t="s">
-        <x:v>478</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="I74" s="12"/>
       <x:c r="J74" s="12"/>
       <x:c r="K74" s="12"/>
       <x:c r="L74" s="12" t="s">
-        <x:v>480</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="M74" s="10">
-        <x:v>133580</x:v>
+        <x:v>134796</x:v>
       </x:c>
       <x:c r="N74" s="10" t="s">
-        <x:v>481</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="O74" s="10"/>
       <x:c r="P74" s="10" t="s">
-        <x:v>481</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q74" s="10"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C75" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C75" s="16"/>
       <x:c r="D75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E75" s="16"/>
       <x:c r="F75" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G75" s="18" t="s">
-        <x:v>483</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H75" s="18" t="s">
-        <x:v>484</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I75" s="18" t="s">
-        <x:v>485</x:v>
-[...1 lines deleted...]
-      <x:c r="J75" s="18"/>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="J75" s="18" t="s">
+        <x:v>497</x:v>
+      </x:c>
       <x:c r="K75" s="18" t="s">
-        <x:v>486</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="L75" s="18" t="s">
-        <x:v>487</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="M75" s="16">
-        <x:v>134226</x:v>
+        <x:v>104792</x:v>
       </x:c>
       <x:c r="N75" s="16" t="s">
-        <x:v>488</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="O75" s="16"/>
       <x:c r="P75" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q75" s="16"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="8" t="s">
-        <x:v>489</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C76" s="10"/>
       <x:c r="D76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E76" s="10"/>
       <x:c r="F76" s="12" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="G76" s="12"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G76" s="12" t="s">
+        <x:v>502</x:v>
+      </x:c>
       <x:c r="H76" s="12" t="s">
-        <x:v>490</x:v>
-[...3 lines deleted...]
-      <x:c r="K76" s="12"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I76" s="12" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="J76" s="12" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="K76" s="12" t="s">
+        <x:v>506</x:v>
+      </x:c>
       <x:c r="L76" s="12" t="s">
-        <x:v>491</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="M76" s="10">
-        <x:v>133373</x:v>
+        <x:v>130359</x:v>
       </x:c>
       <x:c r="N76" s="10" t="s">
-        <x:v>492</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="O76" s="10"/>
       <x:c r="P76" s="10" t="s">
-        <x:v>492</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q76" s="10"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D77" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D77" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E77" s="16"/>
       <x:c r="F77" s="18" t="s">
-        <x:v>469</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G77" s="18" t="s">
-        <x:v>494</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H77" s="18" t="s">
-        <x:v>495</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I77" s="18" t="s">
-        <x:v>496</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J77" s="18" t="s">
-        <x:v>497</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="K77" s="18"/>
       <x:c r="L77" s="18" t="s">
-        <x:v>499</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="M77" s="16">
-        <x:v>114924</x:v>
+        <x:v>134482</x:v>
       </x:c>
       <x:c r="N77" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="O77" s="16" t="s">
-        <x:v>500</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="P77" s="16" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q77" s="16"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="8" t="s">
-        <x:v>501</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D78" s="10"/>
-      <x:c r="E78" s="10"/>
+      <x:c r="E78" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F78" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G78" s="12"/>
       <x:c r="H78" s="12" t="s">
-        <x:v>502</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I78" s="12" t="s">
-        <x:v>503</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="J78" s="12" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="K78" s="12"/>
       <x:c r="L78" s="12" t="s">
-        <x:v>505</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="M78" s="10">
-        <x:v>133558</x:v>
+        <x:v>133494</x:v>
       </x:c>
       <x:c r="N78" s="10" t="s">
-        <x:v>506</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O78" s="10" t="s">
-        <x:v>506</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P78" s="10"/>
-      <x:c r="Q78" s="10"/>
+      <x:c r="Q78" s="10" t="s">
+        <x:v>69</x:v>
+      </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="14" t="s">
-        <x:v>507</x:v>
-[...5 lines deleted...]
-      <x:c r="D79" s="16"/>
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C79" s="16"/>
+      <x:c r="D79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E79" s="16"/>
       <x:c r="F79" s="18" t="s">
-        <x:v>469</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G79" s="18" t="s">
-        <x:v>508</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H79" s="18" t="s">
-        <x:v>509</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I79" s="18" t="s">
-        <x:v>510</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J79" s="18" t="s">
-        <x:v>511</x:v>
-[...1 lines deleted...]
-      <x:c r="K79" s="18"/>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="K79" s="18" t="s">
+        <x:v>525</x:v>
+      </x:c>
       <x:c r="L79" s="18" t="s">
-        <x:v>512</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="M79" s="16">
-        <x:v>134042</x:v>
-[...5 lines deleted...]
-      <x:c r="P79" s="16"/>
+        <x:v>105026</x:v>
+      </x:c>
+      <x:c r="N79" s="16" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="O79" s="16"/>
+      <x:c r="P79" s="16" t="s">
+        <x:v>141</x:v>
+      </x:c>
       <x:c r="Q79" s="16"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="8" t="s">
-        <x:v>514</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B80" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C80" s="10"/>
-      <x:c r="D80" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D80" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E80" s="10"/>
       <x:c r="F80" s="12" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="G80" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G80" s="12" t="s">
+        <x:v>528</x:v>
+      </x:c>
       <x:c r="H80" s="12" t="s">
-        <x:v>515</x:v>
-[...1 lines deleted...]
-      <x:c r="I80" s="12"/>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="I80" s="12" t="s">
+        <x:v>530</x:v>
+      </x:c>
       <x:c r="J80" s="12"/>
       <x:c r="K80" s="12"/>
       <x:c r="L80" s="12" t="s">
-        <x:v>516</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="M80" s="10">
-        <x:v>132837</x:v>
+        <x:v>133580</x:v>
       </x:c>
       <x:c r="N80" s="10" t="s">
-        <x:v>517</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="O80" s="10"/>
-      <x:c r="P80" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="P80" s="10" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="Q80" s="10"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E81" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E81" s="16"/>
       <x:c r="F81" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G81" s="18" t="s">
-        <x:v>519</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H81" s="18" t="s">
-        <x:v>520</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I81" s="18" t="s">
-        <x:v>521</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J81" s="18"/>
-      <x:c r="K81" s="18"/>
+      <x:c r="K81" s="18" t="s">
+        <x:v>537</x:v>
+      </x:c>
       <x:c r="L81" s="18" t="s">
-        <x:v>522</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="M81" s="16">
-        <x:v>133626</x:v>
+        <x:v>134226</x:v>
       </x:c>
       <x:c r="N81" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="O81" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="P81" s="16" t="s">
-        <x:v>523</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="Q81" s="16"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="8" t="s">
-        <x:v>524</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B82" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C82" s="10"/>
       <x:c r="D82" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E82" s="10"/>
       <x:c r="F82" s="12" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G82" s="12"/>
       <x:c r="H82" s="12" t="s">
-        <x:v>526</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="I82" s="12"/>
       <x:c r="J82" s="12"/>
       <x:c r="K82" s="12"/>
       <x:c r="L82" s="12" t="s">
-        <x:v>528</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="M82" s="10">
-        <x:v>134506</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>133373</x:v>
+      </x:c>
+      <x:c r="N82" s="10" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="O82" s="10"/>
       <x:c r="P82" s="10" t="s">
-        <x:v>529</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q82" s="10"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D83" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="E83" s="16"/>
+      <x:c r="D83" s="16"/>
+      <x:c r="E83" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F83" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G83" s="18" t="s">
-        <x:v>531</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H83" s="18" t="s">
-        <x:v>532</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I83" s="18" t="s">
-        <x:v>533</x:v>
-[...2 lines deleted...]
-      <x:c r="K83" s="18"/>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J83" s="18" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="K83" s="18" t="s">
+        <x:v>549</x:v>
+      </x:c>
       <x:c r="L83" s="18" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="M83" s="16">
-        <x:v>135070</x:v>
+        <x:v>114924</x:v>
       </x:c>
       <x:c r="N83" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="O83" s="16" t="s">
-        <x:v>535</x:v>
-[...4 lines deleted...]
-      <x:c r="Q83" s="16"/>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="P83" s="16"/>
+      <x:c r="Q83" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="8" t="s">
-        <x:v>536</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C84" s="10"/>
+      <x:c r="C84" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D84" s="10"/>
       <x:c r="E84" s="10"/>
       <x:c r="F84" s="12" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G84" s="12"/>
       <x:c r="H84" s="12" t="s">
-        <x:v>538</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I84" s="12" t="s">
-        <x:v>539</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="J84" s="12"/>
       <x:c r="K84" s="12" t="s">
-        <x:v>541</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="L84" s="12" t="s">
-        <x:v>542</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M84" s="10">
-        <x:v>121137</x:v>
+        <x:v>133558</x:v>
       </x:c>
       <x:c r="N84" s="10" t="s">
-        <x:v>543</x:v>
-[...1 lines deleted...]
-      <x:c r="O84" s="10"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="O84" s="10" t="s">
+        <x:v>557</x:v>
+      </x:c>
       <x:c r="P84" s="10"/>
       <x:c r="Q84" s="10"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="14" t="s">
-        <x:v>544</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="B85" s="16"/>
       <x:c r="C85" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D85" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D85" s="16"/>
       <x:c r="E85" s="16"/>
       <x:c r="F85" s="18" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="G85" s="18"/>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="G85" s="18" t="s">
+        <x:v>559</x:v>
+      </x:c>
       <x:c r="H85" s="18" t="s">
-        <x:v>545</x:v>
-[...2 lines deleted...]
-      <x:c r="J85" s="18"/>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="I85" s="18" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="J85" s="18" t="s">
+        <x:v>562</x:v>
+      </x:c>
       <x:c r="K85" s="18"/>
       <x:c r="L85" s="18" t="s">
-        <x:v>546</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="M85" s="16">
-        <x:v>132697</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134042</x:v>
+      </x:c>
+      <x:c r="N85" s="16"/>
       <x:c r="O85" s="16" t="s">
-        <x:v>547</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="P85" s="16"/>
       <x:c r="Q85" s="16"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="8" t="s">
-        <x:v>548</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C86" s="10"/>
-      <x:c r="D86" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D86" s="10"/>
       <x:c r="E86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F86" s="12" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G86" s="12"/>
       <x:c r="H86" s="12" t="s">
-        <x:v>550</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="I86" s="12"/>
+      <x:c r="J86" s="12"/>
+      <x:c r="K86" s="12"/>
       <x:c r="L86" s="12" t="s">
-        <x:v>554</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="M86" s="10">
-        <x:v>105812</x:v>
+        <x:v>132837</x:v>
       </x:c>
       <x:c r="N86" s="10" t="s">
-        <x:v>37</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="O86" s="10"/>
-      <x:c r="P86" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P86" s="10"/>
       <x:c r="Q86" s="10" t="s">
-        <x:v>37</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="14" t="s">
-        <x:v>555</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B87" s="16"/>
       <x:c r="C87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D87" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D87" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E87" s="16"/>
       <x:c r="F87" s="18" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="G87" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G87" s="18" t="s">
+        <x:v>570</x:v>
+      </x:c>
       <x:c r="H87" s="18" t="s">
-        <x:v>556</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I87" s="18" t="s">
-        <x:v>557</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J87" s="18"/>
-      <x:c r="K87" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K87" s="18"/>
       <x:c r="L87" s="18" t="s">
-        <x:v>559</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="M87" s="16">
-        <x:v>133428</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134506</x:v>
+      </x:c>
+      <x:c r="N87" s="16"/>
       <x:c r="O87" s="16" t="s">
-        <x:v>234</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="P87" s="16" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="Q87" s="16"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="8" t="s">
-        <x:v>560</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E88" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E88" s="10"/>
       <x:c r="F88" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G88" s="12" t="s">
-        <x:v>561</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H88" s="12" t="s">
-        <x:v>562</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I88" s="12" t="s">
-        <x:v>563</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J88" s="12"/>
       <x:c r="K88" s="12"/>
       <x:c r="L88" s="12" t="s">
-        <x:v>564</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="M88" s="10">
-        <x:v>134531</x:v>
+        <x:v>135070</x:v>
       </x:c>
       <x:c r="N88" s="10" t="s">
-        <x:v>65</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="O88" s="10" t="s">
-        <x:v>65</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="P88" s="10" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="Q88" s="10"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C89" s="16"/>
       <x:c r="D89" s="16"/>
       <x:c r="E89" s="16"/>
       <x:c r="F89" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G89" s="18" t="s">
-        <x:v>566</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H89" s="18" t="s">
-        <x:v>567</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I89" s="18" t="s">
-        <x:v>568</x:v>
-[...2 lines deleted...]
-      <x:c r="K89" s="18"/>
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="J89" s="18" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="K89" s="18" t="s">
+        <x:v>586</x:v>
+      </x:c>
       <x:c r="L89" s="18" t="s">
-        <x:v>569</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="M89" s="16">
-        <x:v>134881</x:v>
+        <x:v>129245</x:v>
       </x:c>
       <x:c r="N89" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="O89" s="16"/>
       <x:c r="P89" s="16"/>
       <x:c r="Q89" s="16"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="8" t="s">
-        <x:v>571</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B90" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C90" s="10"/>
-      <x:c r="D90" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D90" s="10"/>
       <x:c r="E90" s="10"/>
       <x:c r="F90" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G90" s="12" t="s">
-        <x:v>572</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H90" s="12" t="s">
-        <x:v>573</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I90" s="12" t="s">
-        <x:v>574</x:v>
-[...2 lines deleted...]
-      <x:c r="K90" s="12"/>
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="J90" s="12" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="K90" s="12" t="s">
+        <x:v>594</x:v>
+      </x:c>
       <x:c r="L90" s="12" t="s">
-        <x:v>575</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="M90" s="10">
-        <x:v>135101</x:v>
+        <x:v>121137</x:v>
       </x:c>
       <x:c r="N90" s="10" t="s">
-        <x:v>543</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="O90" s="10"/>
-      <x:c r="P90" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P90" s="10"/>
       <x:c r="Q90" s="10"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C91" s="16"/>
+      <x:c r="C91" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E91" s="16"/>
       <x:c r="F91" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G91" s="18"/>
       <x:c r="H91" s="18" t="s">
-        <x:v>578</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="I91" s="18"/>
       <x:c r="J91" s="18"/>
-      <x:c r="K91" s="18" t="s">
-[...2 lines deleted...]
-      <x:c r="L91" s="18"/>
+      <x:c r="K91" s="18"/>
+      <x:c r="L91" s="18" t="s">
+        <x:v>599</x:v>
+      </x:c>
       <x:c r="M91" s="16">
-        <x:v>134589</x:v>
+        <x:v>132697</x:v>
       </x:c>
       <x:c r="N91" s="16" t="s">
-        <x:v>581</x:v>
-[...1 lines deleted...]
-      <x:c r="O91" s="16"/>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="O91" s="16" t="s">
+        <x:v>600</x:v>
+      </x:c>
       <x:c r="P91" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q91" s="16"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="8" t="s">
-        <x:v>582</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C92" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D92" s="10"/>
+      <x:c r="C92" s="10"/>
+      <x:c r="D92" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F92" s="12" t="s">
-        <x:v>67</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G92" s="12" t="s">
-        <x:v>583</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H92" s="12" t="s">
-        <x:v>584</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I92" s="12" t="s">
-        <x:v>585</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J92" s="12" t="s">
-        <x:v>586</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K92" s="12" t="s">
-        <x:v>587</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="L92" s="12" t="s">
-        <x:v>588</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="M92" s="10">
-        <x:v>107314</x:v>
+        <x:v>105812</x:v>
       </x:c>
       <x:c r="N92" s="10" t="s">
-        <x:v>589</x:v>
-[...4 lines deleted...]
-      <x:c r="P92" s="10"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="O92" s="10"/>
+      <x:c r="P92" s="10" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="Q92" s="10" t="s">
-        <x:v>589</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D93" s="16"/>
-      <x:c r="E93" s="16"/>
+      <x:c r="E93" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F93" s="18" t="s">
-        <x:v>591</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G93" s="18"/>
       <x:c r="H93" s="18" t="s">
-        <x:v>593</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I93" s="18" t="s">
-        <x:v>594</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J93" s="18"/>
       <x:c r="K93" s="18" t="s">
-        <x:v>596</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L93" s="18" t="s">
-        <x:v>597</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="M93" s="16">
-        <x:v>106018</x:v>
+        <x:v>133428</x:v>
       </x:c>
       <x:c r="N93" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="O93" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P93" s="16"/>
-      <x:c r="Q93" s="16"/>
+      <x:c r="Q93" s="16" t="s">
+        <x:v>245</x:v>
+      </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="8" t="s">
-        <x:v>598</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C94" s="10"/>
-[...1 lines deleted...]
-      <x:c r="E94" s="10"/>
+      <x:c r="C94" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D94" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E94" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F94" s="12" t="s">
-        <x:v>221</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G94" s="12" t="s">
-        <x:v>599</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H94" s="12" t="s">
-        <x:v>600</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I94" s="12" t="s">
-        <x:v>601</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J94" s="12"/>
       <x:c r="K94" s="12"/>
-      <x:c r="L94" s="12"/>
+      <x:c r="L94" s="12" t="s">
+        <x:v>617</x:v>
+      </x:c>
       <x:c r="M94" s="10">
-        <x:v>134900</x:v>
+        <x:v>134531</x:v>
       </x:c>
       <x:c r="N94" s="10" t="s">
-        <x:v>602</x:v>
-[...3 lines deleted...]
-      <x:c r="Q94" s="10"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="O94" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="P94" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q94" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B95" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C95" s="16"/>
-      <x:c r="D95" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D95" s="16"/>
       <x:c r="E95" s="16"/>
       <x:c r="F95" s="18" t="s">
-        <x:v>604</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G95" s="18" t="s">
-        <x:v>605</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H95" s="18" t="s">
-        <x:v>606</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I95" s="18" t="s">
-        <x:v>607</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="J95" s="18"/>
+      <x:c r="K95" s="18"/>
       <x:c r="L95" s="18" t="s">
-        <x:v>610</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="M95" s="16">
-        <x:v>110357</x:v>
+        <x:v>134881</x:v>
       </x:c>
       <x:c r="N95" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="O95" s="16"/>
-      <x:c r="P95" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P95" s="16"/>
       <x:c r="Q95" s="16"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="8" t="s">
-        <x:v>612</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B96" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C96" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C96" s="10"/>
       <x:c r="D96" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E96" s="10"/>
       <x:c r="F96" s="12" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="G96" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G96" s="12" t="s">
+        <x:v>625</x:v>
+      </x:c>
       <x:c r="H96" s="12" t="s">
-        <x:v>613</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I96" s="12" t="s">
-        <x:v>614</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J96" s="12"/>
       <x:c r="K96" s="12"/>
       <x:c r="L96" s="12" t="s">
-        <x:v>615</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="M96" s="10">
-        <x:v>133608</x:v>
+        <x:v>135101</x:v>
       </x:c>
       <x:c r="N96" s="10" t="s">
-        <x:v>616</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="O96" s="10"/>
       <x:c r="P96" s="10" t="s">
-        <x:v>616</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q96" s="10"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C97" s="16"/>
       <x:c r="D97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E97" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E97" s="16"/>
       <x:c r="F97" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G97" s="18" t="s">
-        <x:v>618</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H97" s="18" t="s">
-        <x:v>619</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I97" s="18" t="s">
-        <x:v>620</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J97" s="18"/>
       <x:c r="K97" s="18" t="s">
-        <x:v>621</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="L97" s="18" t="s">
-        <x:v>622</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="M97" s="16">
-        <x:v>130426</x:v>
+        <x:v>134589</x:v>
       </x:c>
       <x:c r="N97" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="O97" s="16"/>
       <x:c r="P97" s="16" t="s">
-        <x:v>523</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="Q97" s="16"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="8" t="s">
-        <x:v>623</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D98" s="10"/>
       <x:c r="E98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F98" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G98" s="12" t="s">
-        <x:v>624</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H98" s="12" t="s">
-        <x:v>625</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I98" s="12" t="s">
-        <x:v>626</x:v>
-[...2 lines deleted...]
-      <x:c r="K98" s="12"/>
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="J98" s="12" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="K98" s="12" t="s">
+        <x:v>641</x:v>
+      </x:c>
       <x:c r="L98" s="12" t="s">
-        <x:v>627</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="M98" s="10">
-        <x:v>134595</x:v>
+        <x:v>107314</x:v>
       </x:c>
       <x:c r="N98" s="10" t="s">
-        <x:v>628</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="O98" s="10" t="s">
-        <x:v>628</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="P98" s="10"/>
       <x:c r="Q98" s="10" t="s">
-        <x:v>628</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D99" s="16"/>
       <x:c r="E99" s="16"/>
       <x:c r="F99" s="18" t="s">
-        <x:v>469</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G99" s="18" t="s">
-        <x:v>630</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H99" s="18" t="s">
-        <x:v>631</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I99" s="18" t="s">
-        <x:v>632</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="J99" s="18" t="s">
-        <x:v>633</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K99" s="18" t="s">
-        <x:v>634</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="L99" s="18" t="s">
-        <x:v>635</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="M99" s="16">
-        <x:v>106370</x:v>
+        <x:v>106018</x:v>
       </x:c>
       <x:c r="N99" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="O99" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P99" s="16"/>
       <x:c r="Q99" s="16"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="8" t="s">
-        <x:v>636</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C100" s="10" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="C100" s="10"/>
+      <x:c r="D100" s="10"/>
+      <x:c r="E100" s="10"/>
       <x:c r="F100" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G100" s="12"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G100" s="12" t="s">
+        <x:v>652</x:v>
+      </x:c>
       <x:c r="H100" s="12" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I100" s="12" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J100" s="12"/>
-      <x:c r="K100" s="12" t="s">
-[...2 lines deleted...]
-      <x:c r="L100" s="12"/>
+      <x:c r="K100" s="12"/>
+      <x:c r="L100" s="12" t="s">
+        <x:v>655</x:v>
+      </x:c>
       <x:c r="M100" s="10">
-        <x:v>132441</x:v>
+        <x:v>134900</x:v>
       </x:c>
       <x:c r="N100" s="10" t="s">
-        <x:v>640</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="O100" s="10"/>
+      <x:c r="P100" s="10"/>
+      <x:c r="Q100" s="10"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C101" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C101" s="16"/>
       <x:c r="D101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E101" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E101" s="16"/>
       <x:c r="F101" s="18" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="G101" s="18"/>
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="G101" s="18" t="s">
+        <x:v>659</x:v>
+      </x:c>
       <x:c r="H101" s="18" t="s">
-        <x:v>642</x:v>
-[...3 lines deleted...]
-      <x:c r="K101" s="18"/>
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I101" s="18" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="J101" s="18" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="K101" s="18" t="s">
+        <x:v>663</x:v>
+      </x:c>
       <x:c r="L101" s="18" t="s">
-        <x:v>643</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="M101" s="16">
-        <x:v>133545</x:v>
+        <x:v>110357</x:v>
       </x:c>
       <x:c r="N101" s="16" t="s">
-        <x:v>301</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="O101" s="16"/>
       <x:c r="P101" s="16" t="s">
-        <x:v>301</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="Q101" s="16"/>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="8" t="s">
-        <x:v>644</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D102" s="10"/>
+      <x:c r="D102" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E102" s="10"/>
       <x:c r="F102" s="12" t="s">
-        <x:v>604</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G102" s="12"/>
       <x:c r="H102" s="12" t="s">
-        <x:v>645</x:v>
-[...1 lines deleted...]
-      <x:c r="I102" s="12"/>
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="I102" s="12" t="s">
+        <x:v>668</x:v>
+      </x:c>
       <x:c r="J102" s="12"/>
       <x:c r="K102" s="12"/>
       <x:c r="L102" s="12" t="s">
-        <x:v>646</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="M102" s="10">
-        <x:v>132236</x:v>
+        <x:v>133608</x:v>
       </x:c>
       <x:c r="N102" s="10" t="s">
-        <x:v>164</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="O102" s="10" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="P102" s="10"/>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="P102" s="10" t="s">
+        <x:v>670</x:v>
+      </x:c>
       <x:c r="Q102" s="10"/>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C103" s="16"/>
       <x:c r="D103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E103" s="16"/>
       <x:c r="F103" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G103" s="18" t="s">
-        <x:v>648</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H103" s="18" t="s">
-        <x:v>649</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I103" s="18" t="s">
-        <x:v>650</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="J103" s="18"/>
       <x:c r="K103" s="18" t="s">
-        <x:v>651</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="L103" s="18" t="s">
-        <x:v>652</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="M103" s="16">
-        <x:v>107323</x:v>
+        <x:v>130426</x:v>
       </x:c>
       <x:c r="N103" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="O103" s="16"/>
       <x:c r="P103" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q103" s="16"/>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="8" t="s">
-        <x:v>654</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="B104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D104" s="10"/>
-      <x:c r="E104" s="10"/>
+      <x:c r="E104" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F104" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G104" s="12" t="s">
-        <x:v>655</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H104" s="12" t="s">
-        <x:v>656</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I104" s="12" t="s">
-        <x:v>657</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="J104" s="12"/>
       <x:c r="K104" s="12"/>
       <x:c r="L104" s="12" t="s">
-        <x:v>658</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="M104" s="10">
-        <x:v>133449</x:v>
+        <x:v>134595</x:v>
       </x:c>
       <x:c r="N104" s="10" t="s">
-        <x:v>659</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="O104" s="10" t="s">
-        <x:v>659</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P104" s="10"/>
-      <x:c r="Q104" s="10"/>
+      <x:c r="Q104" s="10" t="s">
+        <x:v>683</x:v>
+      </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D105" s="16"/>
       <x:c r="E105" s="16"/>
       <x:c r="F105" s="18" t="s">
-        <x:v>39</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G105" s="18" t="s">
-        <x:v>661</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H105" s="18" t="s">
-        <x:v>662</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I105" s="18" t="s">
-        <x:v>663</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J105" s="18" t="s">
-        <x:v>664</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="K105" s="18" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="L105" s="18" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="M105" s="16">
+        <x:v>106370</x:v>
+      </x:c>
+      <x:c r="N105" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="L105" s="18" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O105" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="P105" s="16"/>
       <x:c r="Q105" s="16"/>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="8" t="s">
-        <x:v>668</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B106" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C106" s="10"/>
-[...1 lines deleted...]
-      <x:c r="E106" s="10"/>
+      <x:c r="C106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F106" s="12" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G106" s="12"/>
       <x:c r="H106" s="12" t="s">
-        <x:v>670</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I106" s="12" t="s">
-        <x:v>671</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="J106" s="12"/>
       <x:c r="K106" s="12" t="s">
-        <x:v>673</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="L106" s="12" t="s">
-        <x:v>674</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="M106" s="10">
-        <x:v>106532</x:v>
+        <x:v>132441</x:v>
       </x:c>
       <x:c r="N106" s="10" t="s">
-        <x:v>675</x:v>
-[...3 lines deleted...]
-      <x:c r="Q106" s="10"/>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="O106" s="10" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="P106" s="10" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="Q106" s="10" t="s">
+        <x:v>696</x:v>
+      </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B107" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C107" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D107" s="16"/>
-      <x:c r="E107" s="16"/>
+      <x:c r="D107" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E107" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F107" s="18" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G107" s="18"/>
       <x:c r="H107" s="18" t="s">
-        <x:v>678</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="I107" s="18"/>
+      <x:c r="J107" s="18"/>
+      <x:c r="K107" s="18"/>
       <x:c r="L107" s="18" t="s">
-        <x:v>682</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="M107" s="16">
-        <x:v>107332</x:v>
+        <x:v>133545</x:v>
       </x:c>
       <x:c r="N107" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="O107" s="16" t="s">
-        <x:v>659</x:v>
-[...2 lines deleted...]
-      <x:c r="Q107" s="16"/>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="P107" s="16" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="Q107" s="16" t="s">
+        <x:v>313</x:v>
+      </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="8" t="s">
-        <x:v>683</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D108" s="10"/>
-      <x:c r="E108" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="10"/>
       <x:c r="F108" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G108" s="12"/>
       <x:c r="H108" s="12" t="s">
-        <x:v>684</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I108" s="12"/>
       <x:c r="J108" s="12"/>
       <x:c r="K108" s="12"/>
       <x:c r="L108" s="12" t="s">
-        <x:v>685</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="M108" s="10">
-        <x:v>133732</x:v>
+        <x:v>132236</x:v>
       </x:c>
       <x:c r="N108" s="10" t="s">
-        <x:v>241</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="O108" s="10" t="s">
-        <x:v>241</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P108" s="10"/>
-      <x:c r="Q108" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q108" s="10"/>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C109" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C109" s="16"/>
       <x:c r="D109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E109" s="16"/>
       <x:c r="F109" s="18" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="G109" s="18"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G109" s="18" t="s">
+        <x:v>704</x:v>
+      </x:c>
       <x:c r="H109" s="18" t="s">
-        <x:v>687</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I109" s="18" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-      <x:c r="K109" s="18"/>
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="J109" s="18" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="K109" s="18" t="s">
+        <x:v>707</x:v>
+      </x:c>
       <x:c r="L109" s="18" t="s">
-        <x:v>689</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="M109" s="16">
-        <x:v>133691</x:v>
+        <x:v>107323</x:v>
       </x:c>
       <x:c r="N109" s="16" t="s">
-        <x:v>523</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="O109" s="16"/>
       <x:c r="P109" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q109" s="16"/>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="8" t="s">
-        <x:v>690</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C110" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C110" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D110" s="10"/>
       <x:c r="E110" s="10"/>
       <x:c r="F110" s="12" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G110" s="12" t="s">
-        <x:v>691</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H110" s="12" t="s">
-        <x:v>692</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I110" s="12" t="s">
-        <x:v>693</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="J110" s="12"/>
+      <x:c r="K110" s="12"/>
       <x:c r="L110" s="12" t="s">
-        <x:v>696</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="M110" s="10">
+        <x:v>133449</x:v>
+      </x:c>
+      <x:c r="N110" s="10" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="O110" s="10" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="P110" s="10"/>
+      <x:c r="Q110" s="10"/>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" s="14" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B111" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C111" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D111" s="16"/>
+      <x:c r="E111" s="16"/>
+      <x:c r="F111" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G111" s="18" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="H111" s="18" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="I111" s="18" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="J111" s="18" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="K111" s="18" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="L111" s="18" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="M111" s="16">
+        <x:v>107325</x:v>
+      </x:c>
+      <x:c r="N111" s="16" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="O111" s="16" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="P111" s="16"/>
+      <x:c r="Q111" s="16"/>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" s="8" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="B112" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C112" s="10"/>
+      <x:c r="D112" s="10"/>
+      <x:c r="E112" s="10"/>
+      <x:c r="F112" s="12" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G112" s="12" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="H112" s="12" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="I112" s="12" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J112" s="12" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="K112" s="12" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="L112" s="12" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="M112" s="10">
+        <x:v>106532</x:v>
+      </x:c>
+      <x:c r="N112" s="10" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="O112" s="10"/>
+      <x:c r="P112" s="10"/>
+      <x:c r="Q112" s="10"/>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" s="14" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="B113" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C113" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D113" s="16"/>
+      <x:c r="E113" s="16"/>
+      <x:c r="F113" s="18" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G113" s="18" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H113" s="18" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="I113" s="18" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="J113" s="18" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="K113" s="18" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="L113" s="18" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="M113" s="16">
+        <x:v>107332</x:v>
+      </x:c>
+      <x:c r="N113" s="16" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="O113" s="16" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="P113" s="16"/>
+      <x:c r="Q113" s="16"/>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" s="8" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="B114" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C114" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D114" s="10"/>
+      <x:c r="E114" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F114" s="12" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G114" s="12"/>
+      <x:c r="H114" s="12" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="I114" s="12"/>
+      <x:c r="J114" s="12"/>
+      <x:c r="K114" s="12"/>
+      <x:c r="L114" s="12" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="M114" s="10">
+        <x:v>133732</x:v>
+      </x:c>
+      <x:c r="N114" s="10" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="O114" s="10" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="P114" s="10"/>
+      <x:c r="Q114" s="10" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" s="14" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="B115" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C115" s="16"/>
+      <x:c r="D115" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E115" s="16"/>
+      <x:c r="F115" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G115" s="18" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="H115" s="18" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="I115" s="18" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="J115" s="18" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="K115" s="18" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="L115" s="18" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="M115" s="16">
         <x:v>126223</x:v>
       </x:c>
-      <x:c r="N110" s="10" t="s">
-[...6 lines deleted...]
-      <x:c r="Q110" s="10"/>
+      <x:c r="N115" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="O115" s="16"/>
+      <x:c r="P115" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="Q115" s="16"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="A1:Q1"/>
     <x:mergeCell ref="A2:A3"/>
     <x:mergeCell ref="B2:E2"/>
     <x:mergeCell ref="G2:K2"/>
     <x:mergeCell ref="L2:L3"/>
     <x:mergeCell ref="M2:M3"/>
     <x:mergeCell ref="N2:Q2"/>
   </x:mergeCells>
   <x:printOptions gridLines="1"/>
   <x:pageMargins left="0.25" right="0.25" top="0.35" bottom="0.25" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="120" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" errors="NA" horizontalDpi="300" verticalDpi="300"/>
   <x:headerFooter>
     <x:oddFooter>&amp;"Calibri,Regular"&amp;6&amp;KB8B8B8 Copyright ® 2002 - 2026
 Hervey, Incorporated, All rights reserved.
 CityBOTS™ and VendorBOTS™ are registered trademarks of Hervey, Incorporated.</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>Report</cp:category>
   <cp:contentStatus>Public</cp:contentStatus>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>CityBOTS</dc:creator>
   <dc:description>Vendors</dc:description>
   <cp:keywords>CityBOTS VendorBOTS Business Opportunity Tracking System Compliance Prompt Pay Certification Workforce</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>Vendors List</dc:subject>
-  <dc:title>Vendors List - 4/1/2026 12:20:12 AM</dc:title>
+  <dc:title>Vendors List - 5/8/2026 12:20:12 AM</dc:title>
 </cp:coreProperties>
 </file>