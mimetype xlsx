--- v2 (2026-05-08)
+++ v3 (2026-06-07)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R36ed4eb3a5d44552" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R5c14e821c2fd46e0" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf414c3a8287048dd" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R758e9c3049404184" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="VendorList" sheetId="1" r:id="Ref483f5cb7244c93"/>
+    <x:sheet name="VendorList" sheetId="1" r:id="R45d6b2a4cfeb4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="749">
-[...1 lines deleted...]
-    <x:t>CityBOTS - PEP Certification List [112 - Current as of Friday, May 8, 2026 at 12:20 AM]</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="721">
+  <x:si>
+    <x:t>CityBOTS - PEP Certification List [107 - Current as of Saturday, June 6, 2026 at 12:20 AM]</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certifications</x:t>
   </x:si>
   <x:si>
     <x:t>SBE</x:t>
   </x:si>
   <x:si>
     <x:t>MBE</x:t>
   </x:si>
   <x:si>
     <x:t>WBE</x:t>
   </x:si>
   <x:si>
     <x:t>DLSB</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
     <x:t>Combined</x:t>
   </x:si>
@@ -250,99 +250,100 @@
   <x:si>
     <x:t>2/18/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Apex Mechanical Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Bob Magee
 Maria Magee</x:t>
   </x:si>
   <x:si>
     <x:t>mmagee@apexmechsys.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8200</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 836-8221</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-48500] - Janitorial Supplies, General Line
 [NIGP-67099] - Misc. Plumbing Equipt. &amp; Supplies
 [NIGP-82068] - Heat Exchangers, Accessories, And Parts
 [NIGP-88532] - Boiler Water Chemical Treating Compounds
 [NIGP-90644] - Heating; Ventilating; Air Conditioning - Architectural Services
+[NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
 [NIGP-96223] - Chemical Treatment Of Boiler And Tower Water
 [NIGP-96820] - Building Construction</x:t>
   </x:si>
   <x:si>
     <x:t>9/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Associated Excavating Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Carol Van Zant
 Carol VanZant
 Carol Van</x:t>
   </x:si>
   <x:si>
     <x:t>associatedexcinc@aol.com
 mikevassocexc@aol.com
 mikevassoexc@aol.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 833-5681</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 833-5721
 (513) 898-2215</x:t>
   </x:si>
   <x:si>
     <x:t>10532 Westbrook Road, Brookville, OH 45309 
 10532 Westbrook Rd., Brookville, OH 45309</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237110] - Water and Sewer Line and Related Structures Construction
 [NAICS-238910] - Site Preparation Contractors
 [NIGP-06006] - Axles, Trailers And Trucks, Tandem And Single
 [NIGP-21015] - Bricks, Concrete
 [NIGP-90974] - Site Work
 [NIGP-91223] - Construction, General (Digging, Ditching, Road Grading, Rock Stabilization, Etc.)
 [NIGP-91240] - Demolition Services
 [NIGP-96828] - Curb and Gutter Construction
 [NIGP-96832] - Demolition
 [NIGP-96833] - Ditch Maintenance
 [NIGP-96839] - Excavating and Tunneling
 [NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96865] - Pipe Line Construction and Repair (Including Remov
 [NIGP-96869] - Sewer Maintenance and Repair
 [NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
-    <x:t>6/4/2026</x:t>
+    <x:t>5/28/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Asure 1 Developments</x:t>
   </x:si>
   <x:si>
     <x:t>Shari L.</x:t>
   </x:si>
   <x:si>
     <x:t>slrogers555@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 789-0729</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90638] - General Construction - Architectural
 [NIGP-90641] - Construction Management</x:t>
   </x:si>
   <x:si>
     <x:t>8/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Produce LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES</x:t>
@@ -1559,120 +1560,50 @@
 [NIGP-96842] - General Construction
 [NIGP-96856] - Major Streets - Resurfacing (Paving) and Repair</x:t>
   </x:si>
   <x:si>
     <x:t>3/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Electrical Process Solutions LLC</x:t>
   </x:si>
   <x:si>
     <x:t>David Hoseman</x:t>
   </x:si>
   <x:si>
     <x:t>wjankovich@eps-industrial.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 502-7482</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>3/6/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>Enviro Control Systems INC</x:t>
-[...68 lines deleted...]
-  <x:si>
     <x:t>Erie Environment LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Jacob Cramer</x:t>
   </x:si>
   <x:si>
     <x:t>info@erie-environmental.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 707-0929</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-34505] - Asbestos Abatement Equipment And Supplies
 [NIGP-91843] - Environmental Consulting
 [NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>12/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Evans Concrete Construction &amp; Landscape</x:t>
   </x:si>
   <x:si>
     <x:t>evansedward366@gmail.com</x:t>
@@ -2132,87 +2063,50 @@
 [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
 [NIGP-96899] - Misc. Public Works, Construction and Related
 [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S</x:t>
   </x:si>
   <x:si>
     <x:t>Havenar Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Zachary Havenar</x:t>
   </x:si>
   <x:si>
     <x:t>havenartrucking@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(330) 300-1434</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-06530] - Dump Bodies, Hoist Subframes, Etc.
 [NIGP-07051] - Trucks (Over One Ton Capacity)
 [NIGP-07054] - Trucks, Diesel (All Capacities)</x:t>
   </x:si>
   <x:si>
     <x:t>2/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Hervey Inc</x:t>
-[...35 lines deleted...]
-  <x:si>
     <x:t>Hoskins Agency LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Darnell Hoskins</x:t>
   </x:si>
   <x:si>
     <x:t>he.trucking555@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 313-0093</x:t>
   </x:si>
   <x:si>
     <x:t>(877) 658-6790</x:t>
   </x:si>
   <x:si>
     <x:t>8640 N. Main Street, Dayton, OH 45415 
 dba H E Trucking, Dayton, OH 45415 
 8640 N. Main Street, Dayton , OH 45415</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-484110] - General Freight Trucking, Local
 [NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
 [NIGP-67090] - Misc. water main pipe, fittings, valves, etc.
 [NIGP-90708] - Irrigation; Drainage
 [NIGP-96239] - Hauling Services</x:t>
@@ -2283,76 +2177,51 @@
   <x:si>
     <x:t>(513) 913-0989
 (513) 874-1722</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 870-6383</x:t>
   </x:si>
   <x:si>
     <x:t>9430 Sutton Pl, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-237990] - Other Heavy and Civil Engineering Construction
 [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed
 [NIGP-21025] - Concrete Pilings
 [NIGP-21026] - Concrete Support Items (Chairs, Etc.)
 [NIGP-21028] - Culverts, Concrete
 [NIGP-21072] - Risers And Cones, Reinforced Concrete
 [NIGP-21085] - Vents, Foundation, Concrete
 [NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs)
 [NIGP-57076] - Steel, Reinforcing, Bars And Rods
 [NIGP-57077] - Steel, Reinforcing, Mesh
 [NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/4/2027</x:t>
-[...24 lines deleted...]
-[NIGP-98863] - Park Area Construction/Renovation</x:t>
+    <x:t>5/18/2028</x:t>
   </x:si>
   <x:si>
     <x:t>JM Enterprise LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Juanita Darden-Jones</x:t>
   </x:si>
   <x:si>
     <x:t>thirdperk@outlook.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 223-7375</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 223-7376</x:t>
   </x:si>
   <x:si>
     <x:t>46 West Fifth St., Dayton, OH 45402</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541611] - Administrative Management and General Management Consulting Services
 [NAICS-611310] - Colleges, Universities, and Professional Schools
 [NAICS-722212] - Cafeterias, Grill Buffets, and Buffets
 [NAICS-722310] - Food Service Contractors
 [NAICS-722320] - Caterers
@@ -2426,50 +2295,80 @@
 [NIGP-57099] - Misc. Metal items</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>K&amp;R Home Remodeling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Roshid Watkins</x:t>
   </x:si>
   <x:si>
     <x:t>krhrllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 250-9519</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90924] - Building Construction, Commercial And Institutional
 [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
 [NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
 [NIGP-91039] - Janitorial/Custodial Services</x:t>
   </x:si>
   <x:si>
     <x:t>4/1/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kabil Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elizabeth Varraso
+Shashi Savla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kabil@kabil.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(614) 899-6707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(614) 899-7503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5900 Sharon Woods Blvd, Columbus, OH 43229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-541310] - Architectural Services
+[NAICS-541330] - Engineering Services
+[NIGP-90607] - Architect Services, Professional
+[NIGP-92517] - Civil Engineering
+[NIGP-92533] - Engineer Services, Professional
+[NIGP-92588] - Structural Engineering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5/20/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Kaiker Development LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Kai Lewars</x:t>
   </x:si>
   <x:si>
     <x:t>kai@kaikerdevelopment.com</x:t>
   </x:si>
   <x:si>
     <x:t>(503) 484-4796</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90638] - General Construction - Architectural
 [NIGP-90641] - Construction Management
 [NIGP-90645] - Cost Estimating
 [NIGP-90743] - Planning (Site, Installation, and Project)
 [NIGP-90785] - Urban Renewal; Community Development
 [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
 [NIGP-91006] - Carpentry Maintenance And Repair Services
 [NIGP-91831] - Construction Consulting
 [NIGP-96117] - Construction Management</x:t>
   </x:si>
   <x:si>
@@ -2804,87 +2703,50 @@
 [NIGP-59552] - Perennials
 [NIGP-59575] - Trees, Ornamental And Shade
 [NIGP-59580] - Turf Blankets, Seeded (Including Recycled)
 [NIGP-59596] - Straw
 [NIGP-59599] - Misc. Nursery Stock, Equipt. &amp; Supplies
 [NIGP-67017] - Irrigation Systems, Supplies, Parts, And Accessories
 [NIGP-75077] - Sand And Gravel
 [NIGP-75099] - Misc. Road &amp; Highway Building Materials (non-aspha
 [NIGP-79020] - Grass Seed
 [NIGP-79050] - Sod, Grass
 [NIGP-79054] - Soil Mixtures (Special)
 [NIGP-90708] - Irrigation; Drainage
 [NIGP-90974] - Site Work
 [NIGP-90999] - Misc. Building Construction Services - Equipment
 [NIGP-93437] - Irrigation Systems Maintenance And Repair
 [NIGP-96827] - Culvert Construction, Pipe
 [NIGP-96832] - Demolition
 [NIGP-96842] - General Construction
 [NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96872] - Snow And Ice Removal Services
 [NIGP-98149] - Irrigation Systems Rental Or Lease
 [NIGP-98814] - Erosion Control Services
 [NIGP-98826] - Flood Control Services
 [NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
-  </x:si>
-[...35 lines deleted...]
-    <x:t>[NIGP-07045] - Truck Tractors</x:t>
   </x:si>
   <x:si>
     <x:t>Mad River Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Kim Whiteaker</x:t>
   </x:si>
   <x:si>
     <x:t>k.whiteaker@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-6075</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 253-5665</x:t>
   </x:si>
   <x:si>
     <x:t>4806 Sheller Ave, Dayton, OH 45432 
 4806 Sheller Ave., Dayton, OH 45432</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238310] - Drywall and Insulation Contractors
@@ -3562,50 +3424,53 @@
 [NIGP-48587] - Soil Retardant (For Carpets, Rugs, Etc.)
 [NIGP-48588] - Squeegees, Sponges, And Scrubbing Pads (For Manual Hard Surface Cleaning)
 [NIGP-48590] - Stain Remover, Active Chlorine Or Oxygen Type (For Coffee Urns, Plastic Dishes, Etc.)
 [NIGP-48594] - Waste Receptacles And Dust Pans
 [NIGP-48599] - Misc. Janitorial Supplies, General
 [NIGP-64075] - Toilet Tissues, Paper Towels, And Toilet Seat Covers
 [NIGP-66524] - Bags And Liners, Plastic: Garbage Can Liners, Janitor Cart Liners, Linen Hamper Liners, Litter Bags, Polyethylene Bags, Etc.
 [NIGP-68505] - Bands And Tags
 [NIGP-77500] - Salt (Sodium Chloride) (See Class 393 For Table Salt)
 [NIGP-77599] - Misc. Salt (Sodium Chloride)
 [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-93429] - Floor Maintenance Machines, Floor Covering Equipment Maintenance And Repair
 [NIGP-93439] - Janitorial Equipment Maintenance And Repair
 [NIGP-93838] - First Aid And Safety Equipment (Except Nuclear And Welding) Maintenance And Repair
 [NIGP-98334] - Floor Maintenance Machine Rental Or Lease
 [NIGP-98338] - Janitorial Equipment Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>7/21/2027</x:t>
   </x:si>
   <x:si>
     <x:t>ROD TECHS INC</x:t>
   </x:si>
   <x:si>
+    <x:t>SUPPLIES, CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yates
 Luther Yates</x:t>
   </x:si>
   <x:si>
     <x:t>lutheryates@rodtechs.org</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 575-2084
 (513) 522-1111</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 575-2731
 (513) 522-1234
 (513) 522-1111</x:t>
   </x:si>
   <x:si>
     <x:t>P O Box 101, Milford, OH 45150 
 1727 Galbraith Road, Cincinnati, OH 45239 
 1727 W. Galbraith Road, Cincinnati, OH 45239 
 611 Shepard Lane, Cincinnati, OH 45242</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-238120] - Structural Steel and Precast Concrete Contractors
 [NAICS-423390] - Other Construction Material Merchant Wholesalers
@@ -3840,73 +3705,50 @@
   </x:si>
   <x:si>
     <x:t>thaistreetfoodoh@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-37000] - Food Processing And Canning Equipment And Supplies
 [NIGP-37500] - Foods: Bakery Products (Fresh)
 [NIGP-38500] - Foods, Frozen
 [NIGP-39000] - Foods: Perishable
 [NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items</x:t>
   </x:si>
   <x:si>
     <x:t>The Painting Contractor LLC</x:t>
   </x:si>
   <x:si>
     <x:t>rich@thepaintingcontractor.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
 [NIGP-63064] - Paint, Spray (Aerosol)
 [NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types)
 [NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types)
 [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
 [NIGP-91461] - Painting
 [NIGP-96231] - Electrostatic Painting</x:t>
-  </x:si>
-[...21 lines deleted...]
-    <x:t>6/5/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Three Kings Hauling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Dramier Davis</x:t>
   </x:si>
   <x:si>
     <x:t>dramier.davis13@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-2837</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-07022] - Off-Road Vehicles (Tracked Or Wheeled)
 [NIGP-07047] - Trucks, Cab And Chassis Only
 [NIGP-07048] - Trucks (One Ton And Less Capacity)
 [NIGP-07051] - Trucks (Over One Ton Capacity)
 [NIGP-07054] - Trucks, Diesel (All Capacities)
 [NIGP-07078] - Trailers, Lowboy
 [NIGP-07099] - Misc. Auto. Vehicles
 [NIGP-54548] - Milling Machines
 [NIGP-74501] - Aggregate, Precoated
 [NIGP-74502] - Asphalt, Ac (Asphalt/Cement)
 [NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt)
@@ -4308,54 +4150,54 @@
       <x:alignment vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Ref483f5cb7244c93" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rc6e6ae6a7374454b" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R45d6b2a4cfeb4c0c" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="Ra48e76683ca949c2" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R2ec42175d8bc4e45" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1d86879efca54ead" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4603,51 +4445,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:tabColor rgb="FFDC0000"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q115"/>
+  <x:dimension ref="A1:Q110"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" workbookViewId="0">
       <x:pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <x:selection pane="topRight" activeCell="B1" sqref="B1"/>
       <x:selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <x:selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="49.5703125" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4" bestFit="1" customWidth="1"/>
     <x:col min="3" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="5.140625" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="19.5703125" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="43.140625" bestFit="1" customWidth="1"/>
     <x:col min="9" max="10" width="13.28515625" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="48.42578125" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="140" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
     <x:col min="14" max="17" width="10.5703125" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
@@ -6256,3378 +6098,3161 @@
         <x:v>264</x:v>
       </x:c>
       <x:c r="J39" s="18"/>
       <x:c r="K39" s="18"/>
       <x:c r="L39" s="18" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="M39" s="16">
         <x:v>135090</x:v>
       </x:c>
       <x:c r="N39" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="O39" s="16"/>
       <x:c r="P39" s="16"/>
       <x:c r="Q39" s="16"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="8" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B40" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C40" s="10"/>
-      <x:c r="D40" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D40" s="10"/>
       <x:c r="E40" s="10"/>
       <x:c r="F40" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G40" s="12"/>
+      <x:c r="G40" s="12" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="H40" s="12" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-      <x:c r="J40" s="12" t="s">
         <x:v>269</x:v>
       </x:c>
+      <x:c r="I40" s="12" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J40" s="12"/>
       <x:c r="K40" s="12"/>
       <x:c r="L40" s="12" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="M40" s="10">
-        <x:v>130400</x:v>
+        <x:v>134657</x:v>
       </x:c>
       <x:c r="N40" s="10" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="O40" s="10"/>
-      <x:c r="P40" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P40" s="10"/>
       <x:c r="Q40" s="10"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B41" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C41" s="16"/>
+      <x:c r="C41" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D41" s="16"/>
-      <x:c r="E41" s="16"/>
+      <x:c r="E41" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F41" s="18" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G41" s="18"/>
       <x:c r="H41" s="18" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I41" s="18" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J41" s="18"/>
-      <x:c r="K41" s="18"/>
+      <x:c r="K41" s="18" t="s">
+        <x:v>276</x:v>
+      </x:c>
       <x:c r="L41" s="18" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="M41" s="16">
-        <x:v>134657</x:v>
+        <x:v>133142</x:v>
       </x:c>
       <x:c r="N41" s="16" t="s">
-        <x:v>277</x:v>
-[...1 lines deleted...]
-      <x:c r="O41" s="16"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="O41" s="16" t="s">
+        <x:v>278</x:v>
+      </x:c>
       <x:c r="P41" s="16"/>
-      <x:c r="Q41" s="16"/>
+      <x:c r="Q41" s="16" t="s">
+        <x:v>278</x:v>
+      </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="8" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D42" s="10"/>
       <x:c r="E42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F42" s="12" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="G42" s="12"/>
+      <x:c r="G42" s="12" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="H42" s="12" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I42" s="12" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="J42" s="12"/>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="J42" s="12" t="s">
+        <x:v>283</x:v>
+      </x:c>
       <x:c r="K42" s="12" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L42" s="12" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="M42" s="10">
-        <x:v>133142</x:v>
+        <x:v>103672</x:v>
       </x:c>
       <x:c r="N42" s="10" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="O42" s="10" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P42" s="10"/>
       <x:c r="Q42" s="10" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D43" s="16"/>
-      <x:c r="E43" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E43" s="16"/>
       <x:c r="F43" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G43" s="18" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H43" s="18" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I43" s="18" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J43" s="18" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K43" s="18" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L43" s="18" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="M43" s="16">
-        <x:v>103672</x:v>
+        <x:v>129712</x:v>
       </x:c>
       <x:c r="N43" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="O43" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="P43" s="16"/>
-      <x:c r="Q43" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q43" s="16"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="8" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B44" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C44" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D44" s="10"/>
+      <x:c r="C44" s="10"/>
+      <x:c r="D44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E44" s="10"/>
       <x:c r="F44" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G44" s="12" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H44" s="12" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I44" s="12" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J44" s="12" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K44" s="12" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L44" s="12" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="M44" s="10">
-        <x:v>129712</x:v>
+        <x:v>107255</x:v>
       </x:c>
       <x:c r="N44" s="10" t="s">
-        <x:v>299</x:v>
-[...4 lines deleted...]
-      <x:c r="P44" s="10"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="O44" s="10"/>
+      <x:c r="P44" s="10" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="Q44" s="10"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="14" t="s">
-        <x:v>300</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B45" s="16"/>
+      <x:c r="C45" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D45" s="16"/>
       <x:c r="E45" s="16"/>
       <x:c r="F45" s="18" t="s">
-        <x:v>232</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G45" s="18" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H45" s="18" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I45" s="18" t="s">
-        <x:v>303</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="J45" s="18"/>
+      <x:c r="K45" s="18"/>
       <x:c r="L45" s="18" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="M45" s="16">
-        <x:v>107255</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>134510</x:v>
+      </x:c>
+      <x:c r="N45" s="16"/>
+      <x:c r="O45" s="16" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="P45" s="16"/>
       <x:c r="Q45" s="16"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="8" t="s">
-        <x:v>308</x:v>
-[...1 lines deleted...]
-      <x:c r="B46" s="10"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B46" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D46" s="10"/>
-      <x:c r="E46" s="10"/>
+      <x:c r="E46" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F46" s="12" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G46" s="12"/>
       <x:c r="H46" s="12" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I46" s="12" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J46" s="12"/>
       <x:c r="K46" s="12"/>
       <x:c r="L46" s="12" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="M46" s="10">
-        <x:v>134510</x:v>
-[...1 lines deleted...]
-      <x:c r="N46" s="10"/>
+        <x:v>133506</x:v>
+      </x:c>
+      <x:c r="N46" s="10" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="O46" s="10" t="s">
-        <x:v>313</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P46" s="10"/>
-      <x:c r="Q46" s="10"/>
+      <x:c r="Q46" s="10" t="s">
+        <x:v>173</x:v>
+      </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="14" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E47" s="16"/>
+      <x:c r="F47" s="18" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G47" s="18" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="B47" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G47" s="18"/>
       <x:c r="H47" s="18" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I47" s="18" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J47" s="18"/>
       <x:c r="K47" s="18"/>
       <x:c r="L47" s="18" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="M47" s="16">
-        <x:v>133506</x:v>
+        <x:v>135117</x:v>
       </x:c>
       <x:c r="N47" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="O47" s="16" t="s">
-        <x:v>173</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="P47" s="16" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="Q47" s="16"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="8" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D48" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="E48" s="10"/>
+      <x:c r="D48" s="10"/>
+      <x:c r="E48" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F48" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G48" s="12" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H48" s="12" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I48" s="12" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J48" s="12"/>
       <x:c r="K48" s="12"/>
       <x:c r="L48" s="12" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="M48" s="10">
-        <x:v>135117</x:v>
+        <x:v>134822</x:v>
       </x:c>
       <x:c r="N48" s="10" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="O48" s="10" t="s">
-        <x:v>323</x:v>
-[...4 lines deleted...]
-      <x:c r="Q48" s="10"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="P48" s="10"/>
+      <x:c r="Q48" s="10" t="s">
+        <x:v>324</x:v>
+      </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D49" s="16"/>
       <x:c r="E49" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F49" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G49" s="18" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H49" s="18" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I49" s="18" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J49" s="18"/>
-      <x:c r="K49" s="18"/>
+      <x:c r="K49" s="18" t="s">
+        <x:v>329</x:v>
+      </x:c>
       <x:c r="L49" s="18" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="M49" s="16">
-        <x:v>134822</x:v>
+        <x:v>130401</x:v>
       </x:c>
       <x:c r="N49" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="O49" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P49" s="16"/>
       <x:c r="Q49" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="8" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D50" s="10"/>
+      <x:c r="D50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E50" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F50" s="12" t="s">
-        <x:v>160</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G50" s="12" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H50" s="12" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I50" s="12" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J50" s="12"/>
-      <x:c r="K50" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K50" s="12"/>
       <x:c r="L50" s="12" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="M50" s="10">
-        <x:v>130401</x:v>
+        <x:v>134552</x:v>
       </x:c>
       <x:c r="N50" s="10" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="O50" s="10" t="s">
-        <x:v>336</x:v>
-[...1 lines deleted...]
-      <x:c r="P50" s="10"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="P50" s="10" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="Q50" s="10" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E51" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E51" s="16"/>
       <x:c r="F51" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G51" s="18" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H51" s="18" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I51" s="18" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J51" s="18"/>
       <x:c r="K51" s="18"/>
       <x:c r="L51" s="18" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="M51" s="16">
-        <x:v>134552</x:v>
+        <x:v>135189</x:v>
       </x:c>
       <x:c r="N51" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="O51" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="P51" s="16" t="s">
-        <x:v>342</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="Q51" s="16"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C52" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C52" s="10"/>
       <x:c r="D52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E52" s="10"/>
       <x:c r="F52" s="12" t="s">
-        <x:v>111</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G52" s="12" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H52" s="12" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I52" s="12" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J52" s="12"/>
       <x:c r="K52" s="12"/>
       <x:c r="L52" s="12" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="M52" s="10">
-        <x:v>135189</x:v>
+        <x:v>135131</x:v>
       </x:c>
       <x:c r="N52" s="10" t="s">
-        <x:v>348</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="O52" s="10"/>
       <x:c r="P52" s="10" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q52" s="10"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C53" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C53" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D53" s="16"/>
       <x:c r="E53" s="16"/>
       <x:c r="F53" s="18" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="G53" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G53" s="18"/>
       <x:c r="H53" s="18" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I53" s="18" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J53" s="18"/>
       <x:c r="K53" s="18"/>
       <x:c r="L53" s="18" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="M53" s="16">
-        <x:v>135131</x:v>
+        <x:v>133540</x:v>
       </x:c>
       <x:c r="N53" s="16" t="s">
-        <x:v>354</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="O53" s="16" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="P53" s="16"/>
       <x:c r="Q53" s="16"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="8" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C54" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D54" s="10"/>
+      <x:c r="C54" s="10"/>
+      <x:c r="D54" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E54" s="10"/>
       <x:c r="F54" s="12" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="G54" s="12"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G54" s="12" t="s">
+        <x:v>355</x:v>
+      </x:c>
       <x:c r="H54" s="12" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I54" s="12" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J54" s="12"/>
       <x:c r="K54" s="12"/>
       <x:c r="L54" s="12" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="M54" s="10">
-        <x:v>133540</x:v>
+        <x:v>134625</x:v>
       </x:c>
       <x:c r="N54" s="10" t="s">
-        <x:v>93</x:v>
-[...4 lines deleted...]
-      <x:c r="P54" s="10"/>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="O54" s="10"/>
+      <x:c r="P54" s="10" t="s">
+        <x:v>359</x:v>
+      </x:c>
       <x:c r="Q54" s="10"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C55" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C55" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D55" s="16"/>
       <x:c r="E55" s="16"/>
       <x:c r="F55" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G55" s="18" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H55" s="18" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I55" s="18" t="s">
-        <x:v>362</x:v>
-[...2 lines deleted...]
-      <x:c r="K55" s="18"/>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J55" s="18" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="K55" s="18" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="L55" s="18" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="M55" s="16">
-        <x:v>134625</x:v>
+        <x:v>128389</x:v>
       </x:c>
       <x:c r="N55" s="16" t="s">
-        <x:v>364</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="O55" s="16" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="P55" s="16"/>
       <x:c r="Q55" s="16"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="8" t="s">
-        <x:v>365</x:v>
-[...1 lines deleted...]
-      <x:c r="B56" s="10"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="B56" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D56" s="10"/>
       <x:c r="E56" s="10"/>
       <x:c r="F56" s="12" t="s">
-        <x:v>366</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G56" s="12" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H56" s="12" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I56" s="12" t="s">
-        <x:v>369</x:v>
-[...4 lines deleted...]
-      <x:c r="K56" s="12" t="s">
         <x:v>371</x:v>
       </x:c>
+      <x:c r="J56" s="12"/>
+      <x:c r="K56" s="12"/>
       <x:c r="L56" s="12" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="M56" s="10">
-        <x:v>114509</x:v>
-[...1 lines deleted...]
-      <x:c r="N56" s="10"/>
+        <x:v>133638</x:v>
+      </x:c>
+      <x:c r="N56" s="10" t="s">
+        <x:v>373</x:v>
+      </x:c>
       <x:c r="O56" s="10" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="P56" s="10"/>
       <x:c r="Q56" s="10"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="B57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D57" s="16"/>
-      <x:c r="E57" s="16"/>
+      <x:c r="D57" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E57" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F57" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G57" s="18" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H57" s="18" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I57" s="18" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J57" s="18" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="K57" s="18" t="s">
+      <x:c r="K57" s="18"/>
+      <x:c r="L57" s="18" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="L57" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M57" s="16">
-        <x:v>128389</x:v>
+        <x:v>134530</x:v>
       </x:c>
       <x:c r="N57" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O57" s="16" t="s">
-        <x:v>381</x:v>
-[...2 lines deleted...]
-      <x:c r="Q57" s="16"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="P57" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q57" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="8" t="s">
-        <x:v>382</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D58" s="10"/>
+      <x:c r="D58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E58" s="10"/>
       <x:c r="F58" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G58" s="12" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H58" s="12" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I58" s="12" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="H58" s="12" t="s">
+      <x:c r="J58" s="12" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="I58" s="12" t="s">
+      <x:c r="K58" s="12" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="J58" s="12"/>
-      <x:c r="K58" s="12"/>
       <x:c r="L58" s="12" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="M58" s="10">
-        <x:v>133638</x:v>
+        <x:v>104469</x:v>
       </x:c>
       <x:c r="N58" s="10" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="O58" s="10" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="P58" s="10"/>
+      <x:c r="P58" s="10" t="s">
+        <x:v>387</x:v>
+      </x:c>
       <x:c r="Q58" s="10"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F59" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G59" s="18" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H59" s="18" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I59" s="18" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J59" s="18" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="K59" s="18"/>
+      <x:c r="K59" s="18" t="s">
+        <x:v>393</x:v>
+      </x:c>
       <x:c r="L59" s="18" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="M59" s="16">
-        <x:v>134530</x:v>
+        <x:v>129203</x:v>
       </x:c>
       <x:c r="N59" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="O59" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="P59" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q59" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="8" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D60" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="E60" s="10"/>
+      <x:c r="D60" s="10"/>
+      <x:c r="E60" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F60" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G60" s="12" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H60" s="12" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I60" s="12" t="s">
-        <x:v>397</x:v>
-[...4 lines deleted...]
-      <x:c r="K60" s="12" t="s">
         <x:v>399</x:v>
       </x:c>
+      <x:c r="J60" s="12"/>
+      <x:c r="K60" s="12"/>
       <x:c r="L60" s="12" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="M60" s="10">
-        <x:v>104469</x:v>
+        <x:v>134803</x:v>
       </x:c>
       <x:c r="N60" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="O60" s="10" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="P60" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="Q60" s="10"/>
+      <x:c r="P60" s="10"/>
+      <x:c r="Q60" s="10" t="s">
+        <x:v>401</x:v>
+      </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D61" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D61" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E61" s="16"/>
       <x:c r="F61" s="18" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G61" s="18" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H61" s="18" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I61" s="18" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="J61" s="18"/>
-      <x:c r="K61" s="18"/>
+      <x:c r="J61" s="18" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="K61" s="18" t="s">
+        <x:v>407</x:v>
+      </x:c>
       <x:c r="L61" s="18" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="M61" s="16">
-        <x:v>134478</x:v>
+        <x:v>130741</x:v>
       </x:c>
       <x:c r="N61" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="O61" s="16" t="s">
-        <x:v>271</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="P61" s="16" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="Q61" s="16"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="8" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D62" s="10" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="D62" s="10"/>
+      <x:c r="E62" s="10"/>
       <x:c r="F62" s="12" t="s">
-        <x:v>232</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G62" s="12" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H62" s="12" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I62" s="12" t="s">
-        <x:v>410</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="J62" s="12"/>
+      <x:c r="K62" s="12"/>
       <x:c r="L62" s="12" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="M62" s="10">
-        <x:v>129203</x:v>
+        <x:v>135079</x:v>
       </x:c>
       <x:c r="N62" s="10" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="O62" s="10" t="s">
-        <x:v>414</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="P62" s="10"/>
+      <x:c r="Q62" s="10"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D63" s="16"/>
-      <x:c r="E63" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E63" s="16"/>
       <x:c r="F63" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G63" s="18" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H63" s="18" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I63" s="18" t="s">
-        <x:v>418</x:v>
-[...2 lines deleted...]
-      <x:c r="K63" s="18"/>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="J63" s="18" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="K63" s="18" t="s">
+        <x:v>421</x:v>
+      </x:c>
       <x:c r="L63" s="18" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="M63" s="16">
-        <x:v>134803</x:v>
+        <x:v>104671</x:v>
       </x:c>
       <x:c r="N63" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="O63" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P63" s="16"/>
-      <x:c r="Q63" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q63" s="16"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="8" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D64" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D64" s="10"/>
       <x:c r="E64" s="10"/>
       <x:c r="F64" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G64" s="12" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H64" s="12" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I64" s="12" t="s">
-        <x:v>424</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="J64" s="12"/>
+      <x:c r="K64" s="12"/>
       <x:c r="L64" s="12" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="M64" s="10">
-        <x:v>130741</x:v>
+        <x:v>134542</x:v>
       </x:c>
       <x:c r="N64" s="10" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="O64" s="10" t="s">
-        <x:v>428</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="P64" s="10"/>
       <x:c r="Q64" s="10"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D65" s="16"/>
-      <x:c r="E65" s="16"/>
+      <x:c r="D65" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E65" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F65" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G65" s="18" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H65" s="18" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I65" s="18" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J65" s="18"/>
-      <x:c r="K65" s="18"/>
+      <x:c r="K65" s="18" t="s">
+        <x:v>434</x:v>
+      </x:c>
       <x:c r="L65" s="18" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="M65" s="16">
-        <x:v>135079</x:v>
+        <x:v>134743</x:v>
       </x:c>
       <x:c r="N65" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="O65" s="16" t="s">
-        <x:v>434</x:v>
-[...2 lines deleted...]
-      <x:c r="Q65" s="16"/>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="P65" s="16" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="Q65" s="16" t="s">
+        <x:v>436</x:v>
+      </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="8" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C66" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D66" s="10"/>
+      <x:c r="C66" s="10"/>
+      <x:c r="D66" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E66" s="10"/>
       <x:c r="F66" s="12" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G66" s="12" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H66" s="12" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I66" s="12" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J66" s="12"/>
-      <x:c r="K66" s="12"/>
+      <x:c r="K66" s="12" t="s">
+        <x:v>441</x:v>
+      </x:c>
       <x:c r="L66" s="12" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="M66" s="10">
-        <x:v>134542</x:v>
+        <x:v>121189</x:v>
       </x:c>
       <x:c r="N66" s="10" t="s">
-        <x:v>440</x:v>
-[...4 lines deleted...]
-      <x:c r="P66" s="10"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="O66" s="10"/>
+      <x:c r="P66" s="10" t="s">
+        <x:v>443</x:v>
+      </x:c>
       <x:c r="Q66" s="10"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E67" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E67" s="16"/>
       <x:c r="F67" s="18" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G67" s="18" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H67" s="18" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I67" s="18" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J67" s="18"/>
-      <x:c r="K67" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K67" s="18"/>
       <x:c r="L67" s="18" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="M67" s="16">
-        <x:v>134743</x:v>
+        <x:v>134414</x:v>
       </x:c>
       <x:c r="N67" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="O67" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P67" s="16" t="s">
-        <x:v>447</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q67" s="16"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="8" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C68" s="10"/>
-[...3 lines deleted...]
-      <x:c r="E68" s="10"/>
+      <x:c r="C68" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D68" s="10"/>
+      <x:c r="E68" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F68" s="12" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G68" s="12" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H68" s="12" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I68" s="12" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="J68" s="12"/>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="J68" s="12" t="s">
+        <x:v>453</x:v>
+      </x:c>
       <x:c r="K68" s="12" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L68" s="12" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="M68" s="10">
-        <x:v>121189</x:v>
+        <x:v>130789</x:v>
       </x:c>
       <x:c r="N68" s="10" t="s">
-        <x:v>454</x:v>
-[...5 lines deleted...]
-      <x:c r="Q68" s="10"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="O68" s="10" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="P68" s="10"/>
+      <x:c r="Q68" s="10" t="s">
+        <x:v>272</x:v>
+      </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C69" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C69" s="16"/>
       <x:c r="D69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E69" s="16"/>
       <x:c r="F69" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G69" s="18" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H69" s="18" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I69" s="18" t="s">
-        <x:v>458</x:v>
-[...2 lines deleted...]
-      <x:c r="K69" s="18"/>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="J69" s="18" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="K69" s="18" t="s">
+        <x:v>461</x:v>
+      </x:c>
       <x:c r="L69" s="18" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="M69" s="16">
-        <x:v>134414</x:v>
+        <x:v>104760</x:v>
       </x:c>
       <x:c r="N69" s="16" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="O69" s="16"/>
       <x:c r="P69" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q69" s="16"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="8" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B70" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C70" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C70" s="10"/>
+      <x:c r="D70" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E70" s="10"/>
       <x:c r="F70" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G70" s="12" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H70" s="12" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I70" s="12" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J70" s="12" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="K70" s="12" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="L70" s="12" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="M70" s="10">
-        <x:v>130789</x:v>
+        <x:v>133530</x:v>
       </x:c>
       <x:c r="N70" s="10" t="s">
-        <x:v>277</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="O70" s="10"/>
+      <x:c r="P70" s="10" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q70" s="10"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C71" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C71" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D71" s="16"/>
       <x:c r="E71" s="16"/>
       <x:c r="F71" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G71" s="18" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H71" s="18" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I71" s="18" t="s">
-        <x:v>470</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="J71" s="18"/>
+      <x:c r="K71" s="18"/>
       <x:c r="L71" s="18" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="M71" s="16">
-        <x:v>104760</x:v>
+        <x:v>134606</x:v>
       </x:c>
       <x:c r="N71" s="16" t="s">
-        <x:v>474</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="O71" s="16" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="P71" s="16"/>
       <x:c r="Q71" s="16"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="8" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C72" s="10"/>
       <x:c r="D72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E72" s="10"/>
       <x:c r="F72" s="12" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G72" s="12"/>
       <x:c r="H72" s="12" t="s">
-        <x:v>477</x:v>
-[...4 lines deleted...]
-      <x:c r="J72" s="12" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="K72" s="12" t="s">
+      <x:c r="I72" s="12"/>
+      <x:c r="J72" s="12"/>
+      <x:c r="K72" s="12"/>
+      <x:c r="L72" s="12" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="L72" s="12" t="s">
+      <x:c r="M72" s="10">
+        <x:v>134796</x:v>
+      </x:c>
+      <x:c r="N72" s="10" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
       <x:c r="O72" s="10"/>
       <x:c r="P72" s="10" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q72" s="10"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C73" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D73" s="16"/>
+      <x:c r="C73" s="16"/>
+      <x:c r="D73" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E73" s="16"/>
       <x:c r="F73" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G73" s="18" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H73" s="18" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="H73" s="18" t="s">
+      <x:c r="I73" s="18" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="I73" s="18" t="s">
+      <x:c r="J73" s="18" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="J73" s="18"/>
-      <x:c r="K73" s="18"/>
+      <x:c r="K73" s="18" t="s">
+        <x:v>487</x:v>
+      </x:c>
       <x:c r="L73" s="18" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="M73" s="16">
-        <x:v>134606</x:v>
+        <x:v>104792</x:v>
       </x:c>
       <x:c r="N73" s="16" t="s">
-        <x:v>488</x:v>
-[...4 lines deleted...]
-      <x:c r="P73" s="16"/>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="O73" s="16"/>
+      <x:c r="P73" s="16" t="s">
+        <x:v>489</x:v>
+      </x:c>
       <x:c r="Q73" s="16"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="8" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C74" s="10"/>
       <x:c r="D74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E74" s="10"/>
       <x:c r="F74" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="G74" s="12"/>
+      <x:c r="G74" s="12" t="s">
+        <x:v>491</x:v>
+      </x:c>
       <x:c r="H74" s="12" t="s">
-        <x:v>490</x:v>
-[...3 lines deleted...]
-      <x:c r="K74" s="12"/>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I74" s="12" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="J74" s="12" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="K74" s="12" t="s">
+        <x:v>495</x:v>
+      </x:c>
       <x:c r="L74" s="12" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="M74" s="10">
-        <x:v>134796</x:v>
+        <x:v>130359</x:v>
       </x:c>
       <x:c r="N74" s="10" t="s">
-        <x:v>492</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="O74" s="10"/>
       <x:c r="P74" s="10" t="s">
-        <x:v>492</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q74" s="10"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C75" s="16"/>
       <x:c r="D75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E75" s="16"/>
       <x:c r="F75" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G75" s="18" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H75" s="18" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I75" s="18" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J75" s="18" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K75" s="18" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="L75" s="18" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="M75" s="16">
-        <x:v>104792</x:v>
+        <x:v>105026</x:v>
       </x:c>
       <x:c r="N75" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="O75" s="16"/>
       <x:c r="P75" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q75" s="16"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="8" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C76" s="10"/>
       <x:c r="D76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E76" s="10"/>
       <x:c r="F76" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G76" s="12" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H76" s="12" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I76" s="12" t="s">
-        <x:v>504</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="J76" s="12"/>
+      <x:c r="K76" s="12"/>
       <x:c r="L76" s="12" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="M76" s="10">
-        <x:v>130359</x:v>
+        <x:v>133580</x:v>
       </x:c>
       <x:c r="N76" s="10" t="s">
-        <x:v>277</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="O76" s="10"/>
       <x:c r="P76" s="10" t="s">
-        <x:v>277</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q76" s="10"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E77" s="16"/>
       <x:c r="F77" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G77" s="18" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H77" s="18" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I77" s="18" t="s">
-        <x:v>511</x:v>
-[...4 lines deleted...]
-      <x:c r="K77" s="18"/>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="J77" s="18"/>
+      <x:c r="K77" s="18" t="s">
+        <x:v>515</x:v>
+      </x:c>
       <x:c r="L77" s="18" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="M77" s="16">
-        <x:v>134482</x:v>
+        <x:v>134226</x:v>
       </x:c>
       <x:c r="N77" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="O77" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P77" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q77" s="16"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="8" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C78" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C78" s="10"/>
+      <x:c r="D78" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E78" s="10"/>
       <x:c r="F78" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G78" s="12"/>
       <x:c r="H78" s="12" t="s">
-        <x:v>515</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="I78" s="12"/>
+      <x:c r="J78" s="12"/>
       <x:c r="K78" s="12"/>
       <x:c r="L78" s="12" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="M78" s="10">
-        <x:v>133494</x:v>
+        <x:v>133373</x:v>
       </x:c>
       <x:c r="N78" s="10" t="s">
-        <x:v>69</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="O78" s="10"/>
+      <x:c r="P78" s="10" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="Q78" s="10"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B79" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C79" s="16"/>
-[...3 lines deleted...]
-      <x:c r="E79" s="16"/>
+      <x:c r="C79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D79" s="16"/>
+      <x:c r="E79" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F79" s="18" t="s">
-        <x:v>520</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G79" s="18" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H79" s="18" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I79" s="18" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J79" s="18" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="K79" s="18" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="L79" s="18" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="M79" s="16">
-        <x:v>105026</x:v>
+        <x:v>114924</x:v>
       </x:c>
       <x:c r="N79" s="16" t="s">
-        <x:v>141</x:v>
-[...5 lines deleted...]
-      <x:c r="Q79" s="16"/>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="O79" s="16" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="P79" s="16"/>
+      <x:c r="Q79" s="16" t="s">
+        <x:v>529</x:v>
+      </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="8" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B80" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C80" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C80" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D80" s="10"/>
       <x:c r="E80" s="10"/>
       <x:c r="F80" s="12" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G80" s="12"/>
       <x:c r="H80" s="12" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I80" s="12" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J80" s="12"/>
-      <x:c r="K80" s="12"/>
+      <x:c r="K80" s="12" t="s">
+        <x:v>533</x:v>
+      </x:c>
       <x:c r="L80" s="12" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="M80" s="10">
-        <x:v>133580</x:v>
+        <x:v>133558</x:v>
       </x:c>
       <x:c r="N80" s="10" t="s">
-        <x:v>532</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="O80" s="10" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="P80" s="10"/>
       <x:c r="Q80" s="10"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="14" t="s">
-        <x:v>533</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="B81" s="16"/>
       <x:c r="C81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D81" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D81" s="16"/>
       <x:c r="E81" s="16"/>
       <x:c r="F81" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G81" s="18" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H81" s="18" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I81" s="18" t="s">
-        <x:v>536</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="J81" s="18" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="K81" s="18"/>
       <x:c r="L81" s="18" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="M81" s="16">
-        <x:v>134226</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134042</x:v>
+      </x:c>
+      <x:c r="N81" s="16"/>
       <x:c r="O81" s="16" t="s">
-        <x:v>539</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="P81" s="16"/>
       <x:c r="Q81" s="16"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="8" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B82" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C82" s="10"/>
-      <x:c r="D82" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="E82" s="10"/>
+      <x:c r="D82" s="10"/>
+      <x:c r="E82" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F82" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G82" s="12"/>
       <x:c r="H82" s="12" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I82" s="12"/>
       <x:c r="J82" s="12"/>
       <x:c r="K82" s="12"/>
       <x:c r="L82" s="12" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="M82" s="10">
-        <x:v>133373</x:v>
+        <x:v>132837</x:v>
       </x:c>
       <x:c r="N82" s="10" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="O82" s="10"/>
-      <x:c r="P82" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="Q82" s="10"/>
+      <x:c r="P82" s="10"/>
+      <x:c r="Q82" s="10" t="s">
+        <x:v>546</x:v>
+      </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="14" t="s">
-        <x:v>544</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="B83" s="16"/>
       <x:c r="C83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D83" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D83" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E83" s="16"/>
       <x:c r="F83" s="18" t="s">
-        <x:v>520</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G83" s="18" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H83" s="18" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I83" s="18" t="s">
-        <x:v>547</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="J83" s="18"/>
+      <x:c r="K83" s="18"/>
       <x:c r="L83" s="18" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="M83" s="16">
-        <x:v>114924</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134506</x:v>
+      </x:c>
+      <x:c r="N83" s="16"/>
       <x:c r="O83" s="16" t="s">
-        <x:v>551</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="P83" s="16" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="Q83" s="16"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="8" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D84" s="10"/>
+      <x:c r="D84" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E84" s="10"/>
       <x:c r="F84" s="12" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G84" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G84" s="12" t="s">
+        <x:v>554</x:v>
+      </x:c>
       <x:c r="H84" s="12" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I84" s="12" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J84" s="12"/>
-      <x:c r="K84" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K84" s="12"/>
       <x:c r="L84" s="12" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="M84" s="10">
-        <x:v>133558</x:v>
+        <x:v>135070</x:v>
       </x:c>
       <x:c r="N84" s="10" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="O84" s="10" t="s">
-        <x:v>557</x:v>
-[...1 lines deleted...]
-      <x:c r="P84" s="10"/>
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="P84" s="10" t="s">
+        <x:v>558</x:v>
+      </x:c>
       <x:c r="Q84" s="10"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="14" t="s">
-        <x:v>558</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B85" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C85" s="16"/>
       <x:c r="D85" s="16"/>
       <x:c r="E85" s="16"/>
       <x:c r="F85" s="18" t="s">
-        <x:v>520</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G85" s="18" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H85" s="18" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I85" s="18" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="J85" s="18" t="s">
-        <x:v>562</x:v>
-[...1 lines deleted...]
-      <x:c r="K85" s="18"/>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="K85" s="18" t="s">
+        <x:v>564</x:v>
+      </x:c>
       <x:c r="L85" s="18" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="M85" s="16">
-        <x:v>134042</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>129245</x:v>
+      </x:c>
+      <x:c r="N85" s="16" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="O85" s="16"/>
       <x:c r="P85" s="16"/>
       <x:c r="Q85" s="16"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="8" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C86" s="10"/>
       <x:c r="D86" s="10"/>
-      <x:c r="E86" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E86" s="10"/>
       <x:c r="F86" s="12" t="s">
-        <x:v>232</x:v>
-[...1 lines deleted...]
-      <x:c r="G86" s="12"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G86" s="12" t="s">
+        <x:v>568</x:v>
+      </x:c>
       <x:c r="H86" s="12" t="s">
-        <x:v>566</x:v>
-[...3 lines deleted...]
-      <x:c r="K86" s="12"/>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="I86" s="12" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="J86" s="12" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="K86" s="12" t="s">
+        <x:v>572</x:v>
+      </x:c>
       <x:c r="L86" s="12" t="s">
-        <x:v>567</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="M86" s="10">
-        <x:v>132837</x:v>
+        <x:v>121137</x:v>
       </x:c>
       <x:c r="N86" s="10" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="O86" s="10"/>
       <x:c r="P86" s="10"/>
-      <x:c r="Q86" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q86" s="10"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="14" t="s">
-        <x:v>569</x:v>
-[...1 lines deleted...]
-      <x:c r="B87" s="16"/>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B87" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E87" s="16"/>
       <x:c r="F87" s="18" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G87" s="18"/>
       <x:c r="H87" s="18" t="s">
-        <x:v>571</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="I87" s="18"/>
       <x:c r="J87" s="18"/>
       <x:c r="K87" s="18"/>
       <x:c r="L87" s="18" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="M87" s="16">
-        <x:v>134506</x:v>
-[...1 lines deleted...]
-      <x:c r="N87" s="16"/>
+        <x:v>132697</x:v>
+      </x:c>
+      <x:c r="N87" s="16" t="s">
+        <x:v>578</x:v>
+      </x:c>
       <x:c r="O87" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P87" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q87" s="16"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="8" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C88" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C88" s="10"/>
       <x:c r="D88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E88" s="10"/>
+      <x:c r="E88" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F88" s="12" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G88" s="12" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H88" s="12" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I88" s="12" t="s">
-        <x:v>578</x:v>
-[...2 lines deleted...]
-      <x:c r="K88" s="12"/>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="J88" s="12" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="K88" s="12" t="s">
+        <x:v>584</x:v>
+      </x:c>
       <x:c r="L88" s="12" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="M88" s="10">
-        <x:v>135070</x:v>
+        <x:v>105812</x:v>
       </x:c>
       <x:c r="N88" s="10" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="O88" s="10"/>
       <x:c r="P88" s="10" t="s">
-        <x:v>580</x:v>
-[...1 lines deleted...]
-      <x:c r="Q88" s="10"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q88" s="10" t="s">
+        <x:v>38</x:v>
+      </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C89" s="16"/>
+      <x:c r="C89" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D89" s="16"/>
-      <x:c r="E89" s="16"/>
+      <x:c r="E89" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F89" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G89" s="18"/>
       <x:c r="H89" s="18" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I89" s="18" t="s">
-        <x:v>584</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="J89" s="18"/>
       <x:c r="K89" s="18" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="L89" s="18" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="M89" s="16">
-        <x:v>129245</x:v>
+        <x:v>133428</x:v>
       </x:c>
       <x:c r="N89" s="16" t="s">
-        <x:v>588</x:v>
-[...1 lines deleted...]
-      <x:c r="O89" s="16"/>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="O89" s="16" t="s">
+        <x:v>245</x:v>
+      </x:c>
       <x:c r="P89" s="16"/>
-      <x:c r="Q89" s="16"/>
+      <x:c r="Q89" s="16" t="s">
+        <x:v>245</x:v>
+      </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="8" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B90" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C90" s="10"/>
-[...1 lines deleted...]
-      <x:c r="E90" s="10"/>
+      <x:c r="C90" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D90" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E90" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F90" s="12" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G90" s="12" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H90" s="12" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I90" s="12" t="s">
-        <x:v>592</x:v>
-[...4 lines deleted...]
-      <x:c r="K90" s="12" t="s">
         <x:v>594</x:v>
       </x:c>
+      <x:c r="J90" s="12"/>
+      <x:c r="K90" s="12"/>
       <x:c r="L90" s="12" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="M90" s="10">
-        <x:v>121137</x:v>
+        <x:v>134531</x:v>
       </x:c>
       <x:c r="N90" s="10" t="s">
-        <x:v>596</x:v>
-[...3 lines deleted...]
-      <x:c r="Q90" s="10"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="O90" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="P90" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q90" s="10" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C91" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C91" s="16"/>
+      <x:c r="D91" s="16"/>
       <x:c r="E91" s="16"/>
       <x:c r="F91" s="18" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="G91" s="18"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G91" s="18" t="s">
+        <x:v>597</x:v>
+      </x:c>
       <x:c r="H91" s="18" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I91" s="18"/>
+      <x:c r="I91" s="18" t="s">
+        <x:v>599</x:v>
+      </x:c>
       <x:c r="J91" s="18"/>
       <x:c r="K91" s="18"/>
       <x:c r="L91" s="18" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="M91" s="16">
-        <x:v>132697</x:v>
+        <x:v>134881</x:v>
       </x:c>
       <x:c r="N91" s="16" t="s">
-        <x:v>600</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="O91" s="16"/>
+      <x:c r="P91" s="16"/>
       <x:c r="Q91" s="16"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="8" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C92" s="10"/>
       <x:c r="D92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E92" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="10"/>
       <x:c r="F92" s="12" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G92" s="12" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H92" s="12" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I92" s="12" t="s">
-        <x:v>604</x:v>
-[...1 lines deleted...]
-      <x:c r="J92" s="12" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="K92" s="12" t="s">
+      <x:c r="J92" s="12"/>
+      <x:c r="K92" s="12"/>
+      <x:c r="L92" s="12" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="L92" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M92" s="10">
-        <x:v>105812</x:v>
+        <x:v>135101</x:v>
       </x:c>
       <x:c r="N92" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="O92" s="10"/>
       <x:c r="P92" s="10" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="Q92" s="10"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="14" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="B93" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C93" s="16"/>
+      <x:c r="D93" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E93" s="16"/>
+      <x:c r="F93" s="18" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G93" s="18" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="B93" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G93" s="18"/>
       <x:c r="H93" s="18" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I93" s="18" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J93" s="18"/>
       <x:c r="K93" s="18" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="L93" s="18" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="M93" s="16">
-        <x:v>133428</x:v>
+        <x:v>134589</x:v>
       </x:c>
       <x:c r="N93" s="16" t="s">
-        <x:v>245</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="O93" s="16"/>
+      <x:c r="P93" s="16" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="Q93" s="16"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="8" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D94" s="10"/>
       <x:c r="E94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F94" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G94" s="12" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H94" s="12" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I94" s="12" t="s">
-        <x:v>616</x:v>
-[...2 lines deleted...]
-      <x:c r="K94" s="12"/>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="J94" s="12" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="K94" s="12" t="s">
+        <x:v>619</x:v>
+      </x:c>
       <x:c r="L94" s="12" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="M94" s="10">
-        <x:v>134531</x:v>
+        <x:v>107314</x:v>
       </x:c>
       <x:c r="N94" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="O94" s="10" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="P94" s="10"/>
       <x:c r="Q94" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B95" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C95" s="16"/>
+      <x:c r="C95" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D95" s="16"/>
       <x:c r="E95" s="16"/>
       <x:c r="F95" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G95" s="18" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H95" s="18" t="s">
-        <x:v>620</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I95" s="18" t="s">
-        <x:v>621</x:v>
-[...2 lines deleted...]
-      <x:c r="K95" s="18"/>
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="J95" s="18" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="K95" s="18" t="s">
+        <x:v>628</x:v>
+      </x:c>
       <x:c r="L95" s="18" t="s">
-        <x:v>622</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="M95" s="16">
-        <x:v>134881</x:v>
+        <x:v>106018</x:v>
       </x:c>
       <x:c r="N95" s="16" t="s">
-        <x:v>623</x:v>
-[...1 lines deleted...]
-      <x:c r="O95" s="16"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="O95" s="16" t="s">
+        <x:v>272</x:v>
+      </x:c>
       <x:c r="P95" s="16"/>
       <x:c r="Q95" s="16"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="8" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B96" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C96" s="10"/>
-      <x:c r="D96" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D96" s="10"/>
       <x:c r="E96" s="10"/>
       <x:c r="F96" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G96" s="12" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H96" s="12" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I96" s="12" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J96" s="12"/>
       <x:c r="K96" s="12"/>
       <x:c r="L96" s="12" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="M96" s="10">
-        <x:v>135101</x:v>
+        <x:v>134900</x:v>
       </x:c>
       <x:c r="N96" s="10" t="s">
-        <x:v>596</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="O96" s="10"/>
-      <x:c r="P96" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P96" s="10"/>
       <x:c r="Q96" s="10"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C97" s="16"/>
       <x:c r="D97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E97" s="16"/>
       <x:c r="F97" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G97" s="18" t="s">
-        <x:v>630</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H97" s="18" t="s">
-        <x:v>631</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I97" s="18" t="s">
-        <x:v>632</x:v>
-[...1 lines deleted...]
-      <x:c r="J97" s="18"/>
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="J97" s="18" t="s">
+        <x:v>641</x:v>
+      </x:c>
       <x:c r="K97" s="18" t="s">
-        <x:v>633</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="L97" s="18" t="s">
-        <x:v>634</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="M97" s="16">
-        <x:v>134589</x:v>
+        <x:v>110357</x:v>
       </x:c>
       <x:c r="N97" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="O97" s="16"/>
       <x:c r="P97" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q97" s="16"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="8" t="s">
-        <x:v>636</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D98" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="D98" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E98" s="10"/>
       <x:c r="F98" s="12" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G98" s="12"/>
       <x:c r="H98" s="12" t="s">
-        <x:v>638</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I98" s="12" t="s">
-        <x:v>639</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="J98" s="12"/>
+      <x:c r="K98" s="12"/>
       <x:c r="L98" s="12" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="M98" s="10">
-        <x:v>107314</x:v>
+        <x:v>133608</x:v>
       </x:c>
       <x:c r="N98" s="10" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="O98" s="10" t="s">
-        <x:v>643</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="P98" s="10" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="Q98" s="10"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C99" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D99" s="16"/>
+      <x:c r="C99" s="16"/>
+      <x:c r="D99" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E99" s="16"/>
       <x:c r="F99" s="18" t="s">
-        <x:v>366</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G99" s="18" t="s">
-        <x:v>645</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H99" s="18" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I99" s="18" t="s">
-        <x:v>647</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="J99" s="18"/>
       <x:c r="K99" s="18" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="L99" s="18" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="M99" s="16">
-        <x:v>106018</x:v>
+        <x:v>130426</x:v>
       </x:c>
       <x:c r="N99" s="16" t="s">
-        <x:v>277</x:v>
-[...4 lines deleted...]
-      <x:c r="P99" s="16"/>
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="O99" s="16"/>
+      <x:c r="P99" s="16" t="s">
+        <x:v>656</x:v>
+      </x:c>
       <x:c r="Q99" s="16"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="8" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C100" s="10"/>
+      <x:c r="C100" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D100" s="10"/>
-      <x:c r="E100" s="10"/>
+      <x:c r="E100" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F100" s="12" t="s">
-        <x:v>232</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G100" s="12" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H100" s="12" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I100" s="12" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J100" s="12"/>
       <x:c r="K100" s="12"/>
       <x:c r="L100" s="12" t="s">
-        <x:v>655</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="M100" s="10">
-        <x:v>134900</x:v>
+        <x:v>134595</x:v>
       </x:c>
       <x:c r="N100" s="10" t="s">
-        <x:v>656</x:v>
-[...1 lines deleted...]
-      <x:c r="O100" s="10"/>
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="O100" s="10" t="s">
+        <x:v>662</x:v>
+      </x:c>
       <x:c r="P100" s="10"/>
-      <x:c r="Q100" s="10"/>
+      <x:c r="Q100" s="10" t="s">
+        <x:v>662</x:v>
+      </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C101" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C101" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D101" s="16"/>
       <x:c r="E101" s="16"/>
       <x:c r="F101" s="18" t="s">
-        <x:v>658</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G101" s="18" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H101" s="18" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I101" s="18" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J101" s="18" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K101" s="18" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="L101" s="18" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="M101" s="16">
-        <x:v>110357</x:v>
+        <x:v>106370</x:v>
       </x:c>
       <x:c r="N101" s="16" t="s">
-        <x:v>665</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="O101" s="16" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="P101" s="16"/>
       <x:c r="Q101" s="16"/>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="8" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E102" s="10"/>
+      <x:c r="E102" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F102" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G102" s="12"/>
       <x:c r="H102" s="12" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I102" s="12" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="J102" s="12"/>
-      <x:c r="K102" s="12"/>
+      <x:c r="K102" s="12" t="s">
+        <x:v>673</x:v>
+      </x:c>
       <x:c r="L102" s="12" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="M102" s="10">
-        <x:v>133608</x:v>
+        <x:v>132441</x:v>
       </x:c>
       <x:c r="N102" s="10" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="O102" s="10" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P102" s="10" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="Q102" s="10"/>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="Q102" s="10" t="s">
+        <x:v>675</x:v>
+      </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C103" s="16"/>
+      <x:c r="C103" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E103" s="16"/>
+      <x:c r="E103" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F103" s="18" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G103" s="18"/>
       <x:c r="H103" s="18" t="s">
-        <x:v>673</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="I103" s="18"/>
       <x:c r="J103" s="18"/>
-      <x:c r="K103" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K103" s="18"/>
       <x:c r="L103" s="18" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="M103" s="16">
-        <x:v>130426</x:v>
+        <x:v>133545</x:v>
       </x:c>
       <x:c r="N103" s="16" t="s">
-        <x:v>677</x:v>
-[...1 lines deleted...]
-      <x:c r="O103" s="16"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="O103" s="16" t="s">
+        <x:v>308</x:v>
+      </x:c>
       <x:c r="P103" s="16" t="s">
-        <x:v>677</x:v>
-[...1 lines deleted...]
-      <x:c r="Q103" s="16"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q103" s="16" t="s">
+        <x:v>308</x:v>
+      </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="8" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D104" s="10"/>
-      <x:c r="E104" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="10"/>
       <x:c r="F104" s="12" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="G104" s="12"/>
       <x:c r="H104" s="12" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="I104" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I104" s="12"/>
       <x:c r="J104" s="12"/>
       <x:c r="K104" s="12"/>
       <x:c r="L104" s="12" t="s">
-        <x:v>682</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="M104" s="10">
-        <x:v>134595</x:v>
+        <x:v>132236</x:v>
       </x:c>
       <x:c r="N104" s="10" t="s">
-        <x:v>683</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="O104" s="10" t="s">
-        <x:v>683</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P104" s="10"/>
-      <x:c r="Q104" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q104" s="10"/>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="B105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D105" s="16"/>
       <x:c r="E105" s="16"/>
       <x:c r="F105" s="18" t="s">
-        <x:v>520</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G105" s="18" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="H105" s="18" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="I105" s="18" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="H105" s="18" t="s">
+      <x:c r="J105" s="18"/>
+      <x:c r="K105" s="18"/>
+      <x:c r="L105" s="18" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="I105" s="18" t="s">
+      <x:c r="M105" s="16">
+        <x:v>133449</x:v>
+      </x:c>
+      <x:c r="N105" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="J105" s="18" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="O105" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="P105" s="16"/>
       <x:c r="Q105" s="16"/>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="8" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="B106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C106" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D106" s="10"/>
+      <x:c r="E106" s="10"/>
+      <x:c r="F106" s="12" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G106" s="12" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="H106" s="12" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="I106" s="12" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="B106" s="10" t="s">
-[...15 lines deleted...]
-      <x:c r="H106" s="12" t="s">
+      <x:c r="J106" s="12" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="I106" s="12" t="s">
+      <x:c r="K106" s="12" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="J106" s="12"/>
-      <x:c r="K106" s="12" t="s">
+      <x:c r="L106" s="12" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="L106" s="12" t="s">
+      <x:c r="M106" s="10">
+        <x:v>107325</x:v>
+      </x:c>
+      <x:c r="N106" s="10" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="M106" s="10">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O106" s="10" t="s">
-        <x:v>696</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="P106" s="10"/>
+      <x:c r="Q106" s="10"/>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B107" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C107" s="16" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="C107" s="16"/>
+      <x:c r="D107" s="16"/>
+      <x:c r="E107" s="16"/>
       <x:c r="F107" s="18" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G107" s="18"/>
+      <x:c r="G107" s="18" t="s">
+        <x:v>697</x:v>
+      </x:c>
       <x:c r="H107" s="18" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="I107" s="18"/>
-[...1 lines deleted...]
-      <x:c r="K107" s="18"/>
+      <x:c r="I107" s="18" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="J107" s="18" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="K107" s="18" t="s">
+        <x:v>701</x:v>
+      </x:c>
       <x:c r="L107" s="18" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="M107" s="16">
-        <x:v>133545</x:v>
+        <x:v>106532</x:v>
       </x:c>
       <x:c r="N107" s="16" t="s">
-        <x:v>313</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="O107" s="16"/>
+      <x:c r="P107" s="16"/>
+      <x:c r="Q107" s="16"/>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="8" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D108" s="10"/>
       <x:c r="E108" s="10"/>
       <x:c r="F108" s="12" t="s">
-        <x:v>658</x:v>
-[...1 lines deleted...]
-      <x:c r="G108" s="12"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G108" s="12" t="s">
+        <x:v>705</x:v>
+      </x:c>
       <x:c r="H108" s="12" t="s">
-        <x:v>701</x:v>
-[...3 lines deleted...]
-      <x:c r="K108" s="12"/>
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="I108" s="12" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="J108" s="12" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="K108" s="12" t="s">
+        <x:v>709</x:v>
+      </x:c>
       <x:c r="L108" s="12" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="M108" s="10">
-        <x:v>132236</x:v>
+        <x:v>107332</x:v>
       </x:c>
       <x:c r="N108" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="O108" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="P108" s="10"/>
       <x:c r="Q108" s="10"/>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C109" s="16"/>
-[...3 lines deleted...]
-      <x:c r="E109" s="16"/>
+      <x:c r="C109" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D109" s="16"/>
+      <x:c r="E109" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F109" s="18" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G109" s="18"/>
       <x:c r="H109" s="18" t="s">
-        <x:v>705</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="I109" s="18"/>
+      <x:c r="J109" s="18"/>
+      <x:c r="K109" s="18"/>
       <x:c r="L109" s="18" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="M109" s="16">
-        <x:v>107323</x:v>
+        <x:v>133732</x:v>
       </x:c>
       <x:c r="N109" s="16" t="s">
-        <x:v>709</x:v>
-[...5 lines deleted...]
-      <x:c r="Q109" s="16"/>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="O109" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="P109" s="16"/>
+      <x:c r="Q109" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="8" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="B110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C110" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="D110" s="10"/>
+      <x:c r="C110" s="10"/>
+      <x:c r="D110" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E110" s="10"/>
       <x:c r="F110" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G110" s="12" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H110" s="12" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I110" s="12" t="s">
-        <x:v>713</x:v>
-[...2 lines deleted...]
-      <x:c r="K110" s="12"/>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="J110" s="12" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="K110" s="12" t="s">
+        <x:v>719</x:v>
+      </x:c>
       <x:c r="L110" s="12" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="M110" s="10">
-        <x:v>133449</x:v>
+        <x:v>126223</x:v>
       </x:c>
       <x:c r="N110" s="10" t="s">
-        <x:v>715</x:v>
-[...4 lines deleted...]
-      <x:c r="P110" s="10"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="O110" s="10"/>
+      <x:c r="P110" s="10" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="Q110" s="10"/>
-    </x:row>
-[...215 lines deleted...]
-      <x:c r="Q115" s="16"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="A1:Q1"/>
     <x:mergeCell ref="A2:A3"/>
     <x:mergeCell ref="B2:E2"/>
     <x:mergeCell ref="G2:K2"/>
     <x:mergeCell ref="L2:L3"/>
     <x:mergeCell ref="M2:M3"/>
     <x:mergeCell ref="N2:Q2"/>
   </x:mergeCells>
   <x:printOptions gridLines="1"/>
   <x:pageMargins left="0.25" right="0.25" top="0.35" bottom="0.25" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="120" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" errors="NA" horizontalDpi="300" verticalDpi="300"/>
   <x:headerFooter>
     <x:oddFooter>&amp;"Calibri,Regular"&amp;6&amp;KB8B8B8 Copyright ® 2002 - 2026
 Hervey, Incorporated, All rights reserved.
 CityBOTS™ and VendorBOTS™ are registered trademarks of Hervey, Incorporated.</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>Report</cp:category>
   <cp:contentStatus>Public</cp:contentStatus>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>CityBOTS</dc:creator>
   <dc:description>Vendors</dc:description>
   <cp:keywords>CityBOTS VendorBOTS Business Opportunity Tracking System Compliance Prompt Pay Certification Workforce</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>Vendors List</dc:subject>
-  <dc:title>Vendors List - 5/8/2026 12:20:12 AM</dc:title>
+  <dc:title>Vendors List - 6/6/2026 12:20:13 AM</dc:title>
 </cp:coreProperties>
 </file>