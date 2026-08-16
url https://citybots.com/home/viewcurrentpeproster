--- v3 (2026-06-07)
+++ v4 (2026-08-16)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf414c3a8287048dd" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R758e9c3049404184" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R64b04490ba82411e" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R679c0a147cc24043" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="VendorList" sheetId="1" r:id="R45d6b2a4cfeb4c0c"/>
+    <x:sheet name="VendorList" sheetId="1" r:id="Rca30b5895edf4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="721">
-[...1 lines deleted...]
-    <x:t>CityBOTS - PEP Certification List [107 - Current as of Saturday, June 6, 2026 at 12:20 AM]</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="725">
+  <x:si>
+    <x:t>CityBOTS - PEP Certification List [107 - Current as of Sunday, August 16, 2026 at 12:20 AM]</x:t>
   </x:si>
   <x:si>
     <x:t>Vendor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certifications</x:t>
   </x:si>
   <x:si>
     <x:t>SBE</x:t>
   </x:si>
   <x:si>
     <x:t>MBE</x:t>
   </x:si>
   <x:si>
     <x:t>WBE</x:t>
   </x:si>
   <x:si>
     <x:t>DLSB</x:t>
   </x:si>
   <x:si>
     <x:t>Categories</x:t>
   </x:si>
   <x:si>
     <x:t>Combined</x:t>
   </x:si>
@@ -125,86 +125,111 @@
   </x:si>
   <x:si>
     <x:t>A-1 Tree Care Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>randy@a-1treeohio.com</x:t>
   </x:si>
   <x:si>
     <x:t>(888) 371-1431</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96850] - Leaf, Bush, Tree Limb Collection
 [NIGP-96888] - Tree And Shrub Removal Services
 [NIGP-98814] - Erosion Control Services
 [NIGP-98888] - Tree Trimming And Pruning Services
 [NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control)</x:t>
   </x:si>
   <x:si>
     <x:t>1/8/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>All Thangs Truck Hauling &amp; Dumpsters, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lorrenzo Anderson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>allthangstruck@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 450-2664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-91003] - Building Cleaning, Exterior
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91062] - Protection Of Building From Weather Or Vandalism
+[NIGP-96239] - Hauling Services
+[NIGP-96863] - Relocation And/Or Removal Services For Utility Works</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/31/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>American Patriot Trucking, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Eric Benson</x:t>
   </x:si>
   <x:si>
     <x:t>ampatco3@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 241-9691</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-74500] - Road And Highway Building Materials (Asphaltic)
 [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
 [NIGP-96239] - Hauling Services
 [NIGP-96800] - Public Works And Related Services</x:t>
   </x:si>
   <x:si>
     <x:t>6/2/2027</x:t>
   </x:si>
   <x:si>
     <x:t>American Services and Protection LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Aaron Harper</x:t>
   </x:si>
   <x:si>
     <x:t>philana@asapllc.us
 philanaharper@americanservicesandprotection.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(614) 774-3500
-(614) 884-0177</x:t>
+    <x:t>(614) 884-0177
+(614) 774-3500</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 737-9803</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-99000] - Security, Fire, Safety, And Emergency Services
 [NIGP-99005] - Alarm Services
 [NIGP-99025] - Crime Prevention Services
 [NIGP-99046] - Guard And Security Services
 [NIGP-99052] - Investigative Services
 [NIGP-99067] - Patrol Services
 [NIGP-99099] - Misc. Security, Fire, Safety, and Emergency</x:t>
   </x:si>
   <x:si>
     <x:t>2/26/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Apex Alliance Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Tyrone Bonner</x:t>
   </x:si>
   <x:si>
     <x:t>col.bonner@bsi-security.org
 cs@apexagroup.com
@@ -302,169 +327,120 @@
   <x:si>
     <x:t>10532 Westbrook Road, Brookville, OH 45309 
 10532 Westbrook Rd., Brookville, OH 45309</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237110] - Water and Sewer Line and Related Structures Construction
 [NAICS-238910] - Site Preparation Contractors
 [NIGP-06006] - Axles, Trailers And Trucks, Tandem And Single
 [NIGP-21015] - Bricks, Concrete
 [NIGP-90974] - Site Work
 [NIGP-91223] - Construction, General (Digging, Ditching, Road Grading, Rock Stabilization, Etc.)
 [NIGP-91240] - Demolition Services
 [NIGP-96828] - Curb and Gutter Construction
 [NIGP-96832] - Demolition
 [NIGP-96833] - Ditch Maintenance
 [NIGP-96839] - Excavating and Tunneling
 [NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96865] - Pipe Line Construction and Repair (Including Remov
 [NIGP-96869] - Sewer Maintenance and Repair
 [NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
     <x:t>5/28/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>Asure 1 Developments</x:t>
-[...17 lines deleted...]
-  <x:si>
     <x:t>Atlas Produce LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvester Ballard</x:t>
   </x:si>
   <x:si>
     <x:t>sylvesterballard@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 223-1446</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 278-0042</x:t>
   </x:si>
   <x:si>
     <x:t>104 Salem Ave., Dayton, OH 45406</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-424490] - Other Grocery and Related Products Merchant Wholesalers
 [NIGP-39300] - Foods: Staple Grocery And Grocer'S Miscellaneous Items</x:t>
   </x:si>
   <x:si>
     <x:t>9/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Belgray Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>CONSTRUCTION</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Joshua Boone</x:t>
   </x:si>
   <x:si>
     <x:t>kipp@belgrayinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 545-0577
 (937) 366-6567</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 220-9953
-(937) 366-6700</x:t>
+    <x:t>(937) 366-6700
+(937) 220-9953</x:t>
   </x:si>
   <x:si>
     <x:t>266 E. Locust St, Wilmington, OH 45177 
 820 E. Monument Ave., Dayton, OH 45402 
 266 E. Locust ST, Wilmington, OH 45177</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-236116] - New Multifamily Housing Construction (except Operative Builders)
 [NAICS-236210] - Industrial Building Construction
 [NAICS-236220] - Commercial and Institutional Building Construction
 [NAICS-238910] - Site Preparation Contractors
 [NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
 [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
 [NIGP-91831] - Construction Consulting
 [NIGP-96800] - Public Works And Related Services
 [NIGP-96820] - Building Construction
 [NIGP-96842] - General Construction
 [NIGP-96868] - Sewer and Storm Drain Construction
 [NIGP-96874] - Street Sweeping Services
 [NIGP-96876] - Street Light Maintenance And Repair
 [NIGP-96899] - Misc. Public Works, Construction and Related
 [NIGP-98863] - Park Area Construction/Renovation
 [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
 [NIGP-99999] - NON-DESIGNATED GOODS AND SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>3/3/2028</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>7/19/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Billy Back Excavating Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SERVICE, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Billy Back</x:t>
   </x:si>
   <x:si>
     <x:t>bbexcavate@gmail.com
 bbexcavate@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 845-4201
 (937) 233-4220</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 845-4202</x:t>
   </x:si>
   <x:si>
     <x:t>P.O. Box 403, New Carlisle, OH 45344 
 4443 N. Hyland Ave., Dayton, OH 45424 
 PO Box 403, New Carlisle, OH 45344</x:t>
@@ -520,50 +496,72 @@
 [NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)
 [NIGP-96888] - Tree And Shrub Removal Services
 [NIGP-96893] - Well Pointing Services (Dewatering)
 [NIGP-96897] - Wrecking And Removal Services
 [NIGP-96899] - Misc. Public Works, Construction and Related
 [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
 [NIGP-98803] - Athletic Field Maintenance
 [NIGP-98814] - Erosion Control Services
 [NIGP-98815] - Fence Installation, Maintenance And Repair
 [NIGP-98826] - Flood Control Services
 [NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)
 [NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
 [NIGP-98841] - Irrigation System Construction
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)
 [NIGP-98859] - Mulch/Compost Production Services
 [NIGP-98865] - Parks Systems Technical Services
 [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
 [NIGP-98875] - Roadside Maintenance Services (Including Mowing, Etc.)
 [NIGP-98886] - Tennis and Sports Court Repair and Renovation
 [NIGP-98888] - Tree Trimming And Pruning Services
 [NIGP-98889] - Weed And Vegetation Control (Including Aquatic Weed Control)
 [NIGP-98899] - Misc. Roadside, Grounds, Recreational and Park</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMcConnell Enterprises LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bmcconnell01@hotmail.com
+DavidaBrown31@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 361-1063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156 WOODHILLS BLVD, WEST CARROLLTON, OH 45449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair
+[NIGP-96239] - Hauling Services
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2/27/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Brahan LLC,</x:t>
   </x:si>
   <x:si>
     <x:t>SUPPLIES, SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>Cristina Elliot</x:t>
   </x:si>
   <x:si>
     <x:t>crissy@bra-han.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 706-0492</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 779-1053</x:t>
   </x:si>
   <x:si>
     <x:t>7723 Tylers Place Blvd #138, West Chester, OH 45069 
 7723 Tylers Place Blvd., #138, West Chester, OH 45069</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238330] - Flooring Contractors
@@ -830,103 +828,82 @@
   <x:si>
     <x:t>[NIGP-96239] - Hauling Services
 [NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)</x:t>
   </x:si>
   <x:si>
     <x:t>11/3/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Care Task LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tastee Smith</x:t>
   </x:si>
   <x:si>
     <x:t>caretaskllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-1286</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-07000] - Automotive Vehicles And Related Transportation Equipment
 [NIGP-60578] - Seal, Notary And Departmental
 [NIGP-94800] - Health Related Services (For Human Services See Class 952)</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2027</x:t>
+    <x:t>7/17/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Carters Complete Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Shane Carter</x:t>
   </x:si>
   <x:si>
     <x:t>carterscomplete@icloud.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 329-8611</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies
 [NIGP-15510] - Buildings, Large, Prefabricated (Over 500 Sq.Ft.)
 [NIGP-15512] - Building (500 Sq.Ft. And Under)
 [NIGP-15599] - Misc. Buildings &amp; Structures
 [NIGP-21015] - Bricks, Concrete
 [NIGP-31580] - Mortars And/Or Grouts
 [NIGP-33010] - Fencing, Concrete Or Rock
 [NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
 [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
 [NIGP-36085] - Tile, Vinyl
 [NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
 [NIGP-77077] - Shingles, Composition, Asphalt
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
 [NIGP-91831] - Construction Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>4/22/2028</x:t>
-  </x:si>
-[...19 lines deleted...]
-[NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
     <x:t>Central Solutions</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, SUPPLIES, CONSTRUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>Morris  Brown</x:t>
   </x:si>
   <x:si>
     <x:t>morris.brown16@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 333-1400
 (937) 602-0453</x:t>
   </x:si>
   <x:si>
     <x:t>4201 Brenau Ave Suite 3, Kettering, OH 45429</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-03100] - Air Conditioning, Heating, And Ventilating: Equipment, Parts And Accessories (See Related Items In Class 740)
 [NIGP-04500] - Appliances And Equipment, Household Type
 [NIGP-04518] - Cleaners And Sweepers, Hand-Operated
 [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products
@@ -938,52 +915,52 @@
 [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
 [NIGP-43500] - Germicides, Cleaners, And Related Sanitation Products For Health Care Personnel
 [NIGP-44500] - Hand Tools (Powered And Non-Powered), Accessories And Supplies
 [NIGP-48500] - Janitorial Supplies, General Line
 [NIGP-54000] - Lumber And Related Products
 [NIGP-54500] - Machinery And Hardware, Industrial
 [NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
 [NIGP-67000] - Plumbing Equipment, Fixtures, And Supplies
 [NIGP-93959] - Office Equipment, Filing Systems, Etc., Maintenance And Repair
 [NIGP-93960] - Office Machines And Mechanical Aids, Small, Maintenance And Repair</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Clear Consulting INC</x:t>
   </x:si>
   <x:si>
     <x:t>C corp
 Beth Weber</x:t>
   </x:si>
   <x:si>
     <x:t>bweber@clearconsultinginc.com</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">
-(513) 702-6117</x:t>
+    <x:t xml:space="preserve">(513) 702-6117
+</x:t>
   </x:si>
   <x:si>
     <x:t>280 E. Sharon Rd, Cincinnati, OH 45246</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-30200] - ENGINEERING SERVICES
 [NIGP-30299] - Misc. Engineering Services
 [NIGP-90616] - Chemical Processing And Storage - Architectural
 [NIGP-90641] - Construction Management
 [NIGP-90645] - Cost Estimating
 [NIGP-90664] - Planning, Urban (Community, Regional, Areawide, And State)
 [NIGP-90666] - Planning, Site (Installation And Project)
 [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
 [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural
 [NIGP-90699] - Misc. Architect and Other Professional Design
 [NIGP-90701] - Hydraulics and Pneumatics
 [NIGP-90741] - Pipelines (Cross-Country, Liquid and Gas)
 [NIGP-90742] - Geotechnical -  Soils
 [NIGP-90743] - Planning (Site, Installation, and Project)
 [NIGP-90745] - Plumbing and Piping Design
 [NIGP-90764] - Sewage Collection, Treatment and Disposal
 [NIGP-90769] - Solid Wastes; Incineration; Land Fill
 [NIGP-90774] - Storm Water Handling and Facilities
 [NIGP-90789] - Value Analysis; Life-Cycle Costing
 [NIGP-90793] - Water Resources; Hydrology; Ground Water
@@ -1310,94 +1287,73 @@
   </x:si>
   <x:si>
     <x:t>306 S PAUL L DUNBAR ST, DAYTON, OH 45402</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238310] - Drywall and Insulation Contractors
 [NAICS-238350] - Finish Carpentry Contractors
 [NAICS-238910] - Site Preparation Contractors
 [NAICS-332312] - Fabricated Structural Metal Manufacturing
 [NAICS-561210] - Facilities Support Services
 [NAICS-561720] - Janitorial Services
 [NAICS-562910] - Remediation Services
 [NAICS-811310] - Commercial and Industrial Machinery and Equipment (except Automotive and Electronic) Repair and Maintenance
 [NIGP-16541] - Filters, Grease Cleaning (For Vent Hoods)
 [NIGP-90638] - General Construction - Architectural
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027</x:t>
   </x:si>
   <x:si>
     <x:t>D&amp;D Electrical Service</x:t>
   </x:si>
   <x:si>
-    <x:t>deon@dndelectricservice.com</x:t>
+    <x:t>deon@dndelectricservice.com
+deonmelson@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-28000] - Electrical Cables And Wires (Not Electronic)
 [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
 [NIGP-28595] - Wiring Devices: Adapters, Caps, Connectors, Extension Cords, Fluorescent And Hp Starters, Outlets, Plates And Covers, Plugs, Receptacles, Switches, Terminals, Etc.(Incl.Recycled Electrical Products, Supplies)
 [NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G
 [NIGP-90999] - Misc. Building Construction Services - Equipment
 [NIGP-91082] - Wiring And Other Electrical Maintenance And Repair Services
 [NIGP-93153] - Lighting Fixtures, Maintenance And Repair</x:t>
   </x:si>
   <x:si>
-    <x:t>10/9/2027</x:t>
-[...20 lines deleted...]
-    <x:t>2/27/2027</x:t>
+    <x:t>11/8/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Watchman LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Karen Klingle</x:t>
   </x:si>
   <x:si>
-    <x:t>Karen@digitalwatchmanllc.com
-karen@digitalwatchmanllc.com</x:t>
+    <x:t>Karen@digitalwatchmanllc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 985-6526</x:t>
   </x:si>
   <x:si>
     <x:t>1096 East Spring Valley Paintersville Rd, Xenia , OH 45385</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-28029] - Communications Cable
 [NIGP-28070] - Telephone Cables And Wires, Single And Multiconductor, Clad Steel And Copper
 [NIGP-28518] - Conduit And Fittings, Cast Iron And Malleable Iron
 [NIGP-28519] - Conduit And Fittings, Plastic/Pvc
 [NIGP-28521] - Conduit And Fittings, Aluminum
 [NIGP-28522] - Conduit And Fittings, Rubber
 [NIGP-28523] - Conduit Fittings, Steel: Boxes, Bushings, Clamps, Connectors, Covers, Locknuts, Straps, Etc.
 [NIGP-28526] - Conduit, Steel
 [NIGP-28599] - Misc. Electrical Equipt. &amp; Supplies
 [NIGP-34015] - Fire And Medical Alert Systems
 [NIGP-34016] - Fire Alarm Systems, Power Sirens, And Controls
 [NIGP-34017] - Fire and Security Alarm Systems, Custom Installati
 [NIGP-34020] - Fire Detecting Equipment
 [NIGP-34080] - Smoke Detecting Equipment
 [NIGP-34099] - Misc. Fire Protection Equipt.
 [NIGP-93627] - Emergency Warning Systems Maintenance And Repair (Including Civil Defense And Natural Disaster Equipment)
 [NIGP-96246] - Installation And Removal Services (Not Otherwise Classified)
@@ -1496,51 +1452,51 @@
   <x:si>
     <x:t>Dynotec, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Tobias Iloka</x:t>
   </x:si>
   <x:si>
     <x:t>vhead@dynotecinc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 323-6638</x:t>
   </x:si>
   <x:si>
     <x:t>2931 E. Dublin-Granville Rd., Ste. 200, Columbus, OH 43231</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541330] - Engineering Services
 [NAICS-541340] - Drafting Services
 [NAICS-541370] - Surveying and Mapping (except Geophysical) Services
 [NAICS-541620] - Environmental Consulting Services
 [NIGP-92535] - Environmental Engineering
 [NIGP-92583] - Sanitary Engineering
 [NIGP-92588] - Structural Engineering</x:t>
   </x:si>
   <x:si>
-    <x:t>7/22/2027</x:t>
+    <x:t>8/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Ebony Construction Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amy Hall</x:t>
   </x:si>
   <x:si>
     <x:t>lkidwell@ebonyco.com
 ahall@ebonyco.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-3455</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 841-7845</x:t>
   </x:si>
   <x:si>
     <x:t>3510 Centennial Rd, Sylvania, OH 43560 
 3510 Centennial Road, Sylvania, OH 43560</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-238110] - Poured Concrete Foundation and Structure Contractors
 [NAICS-238910] - Site Preparation Contractors
@@ -1597,97 +1553,94 @@
     <x:t>[NIGP-34505] - Asbestos Abatement Equipment And Supplies
 [NIGP-91843] - Environmental Consulting
 [NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>12/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Evans Concrete Construction &amp; Landscape</x:t>
   </x:si>
   <x:si>
     <x:t>evansedward366@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 604-6243</x:t>
   </x:si>
   <x:si>
     <x:t>340 Harriet Street, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-90900] - Building Construction Services, New
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
-    <x:t>4/26/2027</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ewol Trucking &amp; Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Kelvin Lowe</x:t>
   </x:si>
   <x:si>
     <x:t>ewoltrucking30@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 470-1624
 (937) 610-3965</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 610-3965</x:t>
   </x:si>
   <x:si>
     <x:t>4645 Wolfcreek Pk, Dayton, OH 45417 
 5231 Kentwood Rd, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238910] - Site Preparation Contractors
 [NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
 [NAICS-484110] - General Freight Trucking, Local
 [NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
 [NIGP-96239] - Hauling Services
 [NIGP-96832] - Demolition</x:t>
   </x:si>
   <x:si>
     <x:t>3/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Ezzie Contractor LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sidne  Gunn </x:t>
   </x:si>
   <x:si>
     <x:t>dmmays@zoomtown.com
 ezziecontractorsllc1@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(513) 828-8368
-[...1 lines deleted...]
-(513) 677-6199</x:t>
+    <x:t>(513) 204-3415
+(513) 677-6199
+(513) 828-8368</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 204-3409
 (513) 677-6191</x:t>
   </x:si>
   <x:si>
     <x:t>8075 Reading Rd, Cincinnati, OH 45237</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-67098] - Water Main Pipe, Fittings and Related Supplies
 [NIGP-92519] - Concrete Engineering
 [NIGP-96117] - Construction Management
 [NIGP-96239] - Hauling Services
 [NIGP-96828] - Curb and Gutter Construction
 [NIGP-96832] - Demolition
 [NIGP-96862] - Pavement Data Collection Services
 [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
 [NIGP-96874] - Street Sweeping Services</x:t>
   </x:si>
   <x:si>
     <x:t>1/8/2028</x:t>
   </x:si>
   <x:si>
     <x:t>First Star Safety</x:t>
   </x:si>
@@ -1728,54 +1681,55 @@
 [NIGP-80100] - Signs, Sign Materials, Sign Making Equipment, And Related Supplies
 [NIGP-80109] - Blanks, Sign, Metal
 [NIGP-80112] - Brackets And Holders, Sign
 [NIGP-80148] - Sign Material, Non-Reflective
 [NIGP-80149] - Sign Material, Reflective (See 550-45 For Reflective Sheeting For Other Than Signs)
 [NIGP-80187] - Signs, Overhead (Traffic)
 [NIGP-80199] - Misc. Signs, Sign Materials, Equipt. etc.</x:t>
   </x:si>
   <x:si>
     <x:t>5/22/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Garcia Surveyors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Anothony Garcia,</x:t>
   </x:si>
   <x:si>
     <x:t>jgarcia@garciasurveyors.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 877-0400</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541360] - Geophysical Surveying and Mapping Services
+[NIGP-90772] - Safety Engineering And Accident Studies; Osha Studies
 [NIGP-96877] - Surveying (Not Aerial or Research)</x:t>
   </x:si>
   <x:si>
-    <x:t>7/11/2027</x:t>
+    <x:t>8/14/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Garfield Construction Company</x:t>
   </x:si>
   <x:si>
     <x:t>info@garfieldcc.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 538-3930</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-21055] - Paving And Stepping Blocks
 [NIGP-33500] - Fertilizers And Soil Conditioners
 [NIGP-54078] - Sawdust And Shavings
 [NIGP-57894] - Turf, Artificial, Indoor And Outdoor
 [NIGP-59500] - Nursery Stock, Equipment, And Supplies
 [NIGP-67585] - Weed Killers (Herbicides), Dry
 [NIGP-67590] - Weed Killers (Herbicides), Liquid
 [NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
 [NIGP-91873] - Landscaping Consulting
 [NIGP-96199] - Misc. Professional Services
 [NIGP-96258] - Professional Services (Not Otherwise Classified)
 [NIGP-96888] - Tree And Shrub Removal Services
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
@@ -1857,52 +1811,52 @@
 [NIGP-91067] - Security Lock-Bar Installation, Maintenance And Repair
 [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
 [NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
 [NIGP-91078] - Weather And Waterproofing Maintenance And Repair Services
 [NIGP-91079] - Window Installation, Maintenance And Repair (Metal)
 [NIGP-96117] - Construction Management
 [NIGP-96164] - Real Estate Services
 [NIGP-96821] - Building Repair
 [NIGP-96842] - General Construction
 [NIGP-96850] - Leaf, Bush, Tree Limb Collection
 [NIGP-97160] - Property Management Services</x:t>
   </x:si>
   <x:si>
     <x:t>7/30/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Gem City's Finest Professional Services</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond  Reid</x:t>
   </x:si>
   <x:si>
     <x:t>gcfprofessionals@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 304-5949
-(937) 886-5668</x:t>
+    <x:t>(937) 886-5668
+(937) 304-5949</x:t>
   </x:si>
   <x:si>
     <x:t>P.O. Box 750152, Dayton, OH 45475 
 P.O Box 750152 , Dayton, OH 45475</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-33000] - Fencing
 [NIGP-36000] - Floor Covering, Floor Covering Installation And Removal Equipment, And Supplies
 [NIGP-90932] - Doors and Windows
 [NIGP-90939] - Electrical: Heating and Cooling, Lighting, Power G
 [NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc.
 [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
 [NIGP-90974] - Site Work
 [NIGP-91003] - Building Cleaning, Exterior
 [NIGP-91006] - Carpentry Maintenance And Repair Services
 [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
 [NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
 [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
 [NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
 [NIGP-91061] - Plant Maintenance, Indoor
 [NIGP-91065] - Remodeling And Alterations
 [NIGP-91066] - Roofing, Gutters, And Downspouts Maintenance And Repair
 [NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
@@ -1977,53 +1931,50 @@
 [NIGP-42009] - Cafeteria Furniture, Booths
 [NIGP-42012] - Chapel Furnishings: Pews, Pulpits, Etc.
 [NIGP-42014] - Counters, Sales And Store
 [NIGP-42015] - Courtroom Furniture: Chairs, Tables, Etc.
 [NIGP-42016] - Dormitory Furniture, Metal: Wardrobes, Beds, Bunkbeds, Desks, Etc.
 [NIGP-42018] - Dormitory Furniture, Plastic: Wardrobes, Beds, Bunkbeds, Desks, Etc.
 [NIGP-42020] - Dormitory Furniture, Wood: Wardrobes, Beds, Bunkbeds, Desks, Etc.
 [NIGP-48500] - Janitorial Supplies, General Line
 [NIGP-61500] - Office Supplies, General
 [NIGP-64076] - Towels, Paper Roll Towels
 [NIGP-87040] - Venetian Blind Cord And Tape
 [NIGP-87060] - Venetian Blinds, Wood
 [NIGP-90517] - Airport Ground Handling Services
 [NIGP-90560] - Removal Of Rubber Deposits From Runways
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-95600] - Library Services (See Class 908 For Bookbinding, Rebinding, And Repairing)
 [NIGP-96100] - Miscellaneous Services, No. 1
 [NIGP-96200] - Miscellaneous Services, No. 2
 [NIGP-96800] - Public Works And Related Services
 [NIGP-97100] - Real Property Rental Or Lease
 [NIGP-98800] - Roadside, Grounds, Recreational And Park Area Services
 [NIGP-98803] - Athletic Field Maintenance
 [NIGP-98808] - Cleaning Of Roadside Park (Rest Stop) Areas Including Privy Vaults, Septic Tanks And Trash Cans</x:t>
   </x:si>
   <x:si>
-    <x:t>8/27/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Global Natural Stones LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Panna Chordia</x:t>
   </x:si>
   <x:si>
     <x:t>panna@globalnaturalstones.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-6699</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-13545] - Marble, Building
 [NIGP-13552] - Stone Products, Fabricated
 [NIGP-13568] - Tile, Granite
 [NIGP-15008] - Cabinets, Counters, Shelves, Etc., Ready-Made
 [NIGP-36080] - TILE, MARBLE</x:t>
   </x:si>
   <x:si>
     <x:t>4/24/2028</x:t>
   </x:si>
   <x:si>
     <x:t>H.J. Hauling Services</x:t>
   </x:si>
   <x:si>
@@ -2063,142 +2014,151 @@
 [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
 [NIGP-96899] - Misc. Public Works, Construction and Related
 [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S</x:t>
   </x:si>
   <x:si>
     <x:t>Havenar Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Zachary Havenar</x:t>
   </x:si>
   <x:si>
     <x:t>havenartrucking@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(330) 300-1434</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-06530] - Dump Bodies, Hoist Subframes, Etc.
 [NIGP-07051] - Trucks (Over One Ton Capacity)
 [NIGP-07054] - Trucks, Diesel (All Capacities)</x:t>
   </x:si>
   <x:si>
     <x:t>2/11/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>HESS Advanced Solutions, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frederick Edmonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fred@hessadvanced.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 829-4794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-92507] - Air Conditioning, Heating And Ventilating Engineering
+[NIGP-92550] - Hydroelectric Engineering
+[NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
+[NIGP-93153] - Lighting Fixtures, Maintenance And Repair
+[NIGP-93165] - Park, Playground, And Swimming Pool Equipment Maintenance And Repair
+[NIGP-93437] - Irrigation Systems Maintenance And Repair
+[NIGP-93464] - Plumbing Equipment And Fixtures, Maintenance And Repair
+[NIGP-93633] - Fire Protection Equipment And Systems Including Fire Hydrants, Fire Sprinkler Systems, Smoke Detectors, Jaws Of Life, Fire Protection Material Treatment, Etc. Maintenance And Repair
+[NIGP-93654] - Pipeline Equipment Maintenance And Repair
+[NIGP-97953] - Laboratory Equipment And Accessories, Specialized, Rental Or Lease: Biochemistry, Biology, Etc.
+[NIGP-98112] - Air Conditioning Equipment And Accessories Rental Or Lease
+[NIGP-98132] - Energy Collecting Equipment Rental Or Lease: Solar And Wind
+[NIGP-98147] - Heating Units, Ventilating Equipment, And Accessories Rental Or Lease
+[NIGP-98184] - Water And Sewer Equipment (Including Well Pointing Equipment) Rental Or Lease
+[NIGP-98841] - Irrigation System Construction
+[NIGP-98882] - Swimming Pool Maintenance (Including Water Treatin
+[NIGP-99805] - Agriculture Equipment And Commodities
+[NIGP-99852] - Heating, Air Conditioning, Ventilating &amp; Refrigeration Equipment
+[NIGP-99857] - Laboratory Equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/9/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hoskins Agency LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Darnell Hoskins</x:t>
   </x:si>
   <x:si>
     <x:t>he.trucking555@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 313-0093</x:t>
   </x:si>
   <x:si>
     <x:t>(877) 658-6790</x:t>
   </x:si>
   <x:si>
     <x:t>8640 N. Main Street, Dayton, OH 45415 
 dba H E Trucking, Dayton, OH 45415 
 8640 N. Main Street, Dayton , OH 45415</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-484110] - General Freight Trucking, Local
 [NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
 [NIGP-67090] - Misc. water main pipe, fittings, valves, etc.
 [NIGP-90708] - Irrigation; Drainage
 [NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Hutch Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Aaron Hutchison</x:t>
   </x:si>
   <x:si>
     <x:t>HutchTruckingLLC@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 838-4531
-(937) 520-4622</x:t>
+    <x:t>(937) 520-4622
+(937) 838-4531</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-4841] - General Freight Trucking
 [NAICS-48411] - General Freight Trucking, Local
 [NAICS-48412] - General Freight Trucking, Long-Distance
 [NAICS-484121] - General Freight Trucking, Long-Distance, Truckload
 [NIGP-96239] - Hauling Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Increased Behavior Alternatives Support Services LLC</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>J&amp;B Steel Erectors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alexis Jones</x:t>
   </x:si>
   <x:si>
     <x:t>ap@jbsteel.com
 ajones@jbsteel.com</x:t>
   </x:si>
   <x:si>
-    <x:t>(513) 913-0989
-(513) 874-1722</x:t>
+    <x:t>(513) 874-1722
+(513) 913-0989</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 870-6383</x:t>
   </x:si>
   <x:si>
     <x:t>9430 Sutton Pl, Hamilton, OH 45011</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-237990] - Other Heavy and Civil Engineering Construction
 [NIGP-21016] - Concrete Beams, Channels, Roof Decks, Etc., Prestressed
 [NIGP-21025] - Concrete Pilings
 [NIGP-21026] - Concrete Support Items (Chairs, Etc.)
 [NIGP-21028] - Culverts, Concrete
 [NIGP-21072] - Risers And Cones, Reinforced Concrete
 [NIGP-21085] - Vents, Foundation, Concrete
 [NIGP-57046] - Post-Tensioned Type Reinforcing System (For Concrete Slabs)
 [NIGP-57076] - Steel, Reinforcing, Bars And Rods
 [NIGP-57077] - Steel, Reinforcing, Mesh
 [NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
   </x:si>
   <x:si>
     <x:t>5/18/2028</x:t>
   </x:si>
   <x:si>
@@ -2288,54 +2248,61 @@
 [NIGP-57065] - Steel Bridge Truss, Overhead
 [NIGP-57066] - Steel, Cold Rolled: Bars, Plates, Rods, Sheets, And Strips
 [NIGP-57068] - Steel, Fabricated: Beams, Gabions, Gratings, Walkways, Window Bars, And Custom-Made Steel Items
 [NIGP-57070] - Steel, Galvanized: Bars, Pipes (Not Plumbing), Plates, Rods, Sheets, Strips, Etc.
 [NIGP-57072] - Steel, Mild: Bars, Plates, Rods, Sheets, Strips, Tubes, Etc.
 [NIGP-57084] - Structural Shapes, Steel: Angles, Channels, I-Beams, Etc.
 [NIGP-57090] - Tubing, Mechanical, Steel: Rectangular, Round, Square, Etc. (See 570-91 For Structural Tubing)
 [NIGP-57099] - Misc. Metal items</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>K&amp;R Home Remodeling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Roshid Watkins</x:t>
   </x:si>
   <x:si>
     <x:t>krhrllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 250-9519</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-90924] - Building Construction, Commercial And Institutional
+    <x:t>[NIGP-36085] - Tile, Vinyl
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90945] - Finishes: Flooring, Wall And Ceiling, Etc.
+[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
 [NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
 [NIGP-91036] - Heating, Air Conditioning, And Ventilation Maintenance And Repair Services
-[NIGP-91039] - Janitorial/Custodial Services</x:t>
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
+[NIGP-91065] - Remodeling And Alterations
+[NIGP-91075] - Wall And Ceiling Repair And Replacement (Including Drywalling)
+[NIGP-91099] - Misc. Building Maintenance and Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>4/1/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Kabil Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Elizabeth Varraso
 Shashi Savla</x:t>
   </x:si>
   <x:si>
     <x:t>kabil@kabil.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 899-6707</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 899-7503</x:t>
   </x:si>
   <x:si>
     <x:t>5900 Sharon Woods Blvd, Columbus, OH 43229</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-541310] - Architectural Services
@@ -2389,50 +2356,90 @@
   <x:si>
     <x:t>233 Watervliet Avenue, Dayton, OH 45420</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-71500] - Publications And Audiovisual Materials (Prepared Materials Only, Not Equipment, Supplies, Or Production)(See Class 785 For Instructional Aids)
 [NIGP-90903] - Administration Of Contracts: Summary Of Work, Quality Control, Project Closeout, Etc.
 [NIGP-91500] - Communications And Media Related Services
 [NIGP-91506] - Audio Production
 [NIGP-91552] - Journalistic Services
 [NIGP-91573] - Public Information Services (Incl. Press Releases)
 [NIGP-91599] - Misc. Communications and Media Related Services
 [NIGP-91800] - Consulting Services
 [NIGP-91826] - Communications: Public Relations Consulting
 [NIGP-91838] - Education And Training Consulting
 [NIGP-91841] - Energy Conservation Consulting
 [NIGP-91899] - Misc. Consulting Services
 [NIGP-92400] - Educational Services
 [NIGP-95605] - Business Research Services
 [NIGP-96102] - Administrative Services, All Kinds
 [NIGP-96487] - Teachers, Instructors and Professors</x:t>
   </x:si>
   <x:si>
     <x:t>2/6/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Kes Harris Trucking Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPPLIES, CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesalon Harris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kestruck@aol.com
+kesheeharris@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 323-8486
+(937) 605-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 324-0235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P O Box 814, Springfield, OH 45501 
+1660 S. Yellow Springs St., Springfield, OH 45505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
+[NAICS-484110] - General Freight Trucking, Local
+[NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
+[NIGP-20972] - Purchasing Software
+[NIGP-75007] - Borrow And Soil (See Class 790 For Top Soil)
+[NIGP-75054] - Ice Control Aggregate (See Class 775 For Salt)
+[NIGP-75077] - Sand And Gravel
+[NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
+[NIGP-77299] - Misc. Sales of Surplus Materials
+[NIGP-79070] - Top Soil And Fill Dirt (For Mulch See Class 335)
+[NIGP-96239] - Hauling Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6/10/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Key Cable and Supply Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Andera Supplee
 Ms. Andera</x:t>
   </x:si>
   <x:si>
     <x:t>asupplee@keycableandsupply.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 837-6181</x:t>
   </x:si>
   <x:si>
     <x:t>4037 Genoa Road, Perrysburg, OH 43551</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-423610] - Electrical Apparatus and Equipment, Wiring Supplies, and Related Equipment Merchant Wholesalers
 [NAICS-423690] - Other Electronic Parts and Equipment Merchant Wholesalers
 [NAICS-423990] - Other Miscellaneous Durable Goods Merchant Wholesalers
 [NIGP-28000] - Electrical Cables And Wires (Not Electronic)
 [NIGP-28500] - Electrical Equipment And Supplies (Except Cable And Wire)
 [NIGP-29000] - Energy Collecting Equipment And Accessories: Solar And Wind</x:t>
   </x:si>
   <x:si>
     <x:t>2/13/2027</x:t>
@@ -2441,52 +2448,52 @@
     <x:t>KIDZ ONLY</x:t>
   </x:si>
   <x:si>
     <x:t>Michelle Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>michellemitchell1022@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 219-0919</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-95210] - Barber/Beautician Services</x:t>
   </x:si>
   <x:si>
     <x:t>King Crawford Trucking LLC</x:t>
   </x:si>
   <x:si>
     <x:t>W9 not</x:t>
   </x:si>
   <x:si>
     <x:t>cecrawford70@gmail.com
 Kingcrawfordtruckingllc@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">
-(937) 414-6191</x:t>
+    <x:t xml:space="preserve">(937) 414-6191
+</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 672-9645</x:t>
   </x:si>
   <x:si>
     <x:t>5725 W. Third ST, Dayton, OH 45417</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-4841] - General Freight Trucking
 [NAICS-48411] - General Freight Trucking, Local
 [NAICS-484110] - General Freight Trucking, Local
 [NAICS-484121] - General Freight Trucking, Long-Distance, Truckload
 [NAICS-484122] - General Freight Trucking, Long-Distance, Less Than Truckload
 [NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
 [NAICS-484230] - Specialized Freight (except Used Goods) Trucking, Long-Distance
 [NAICS-56173] - Landscaping Services
 [NIGP-07061] - Trailers, Dump, Hydraulic
 [NIGP-13599] - Misc. Bricks &amp; Clay Products
 [NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing
 [NIGP-90900] - Building Construction Services, New
 [NIGP-91070] - Sludge Removal, Building (To Include Grease Trap Cleaning)
 [NIGP-94085] - Tower Construction
 [NIGP-96239] - Hauling Services
 [NIGP-96806] - Airport Roadway Construction
 [NIGP-96808] - Airport Taxiway Construction
@@ -2605,51 +2612,52 @@
 [NIGP-63082] - Sealers And Primers, Paint
 [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
 [NIGP-96820] - Building Construction
 [NIGP-98300] - Rental Or Lease Services Of Equipment - Clothing, Janitorial, Laundry, Lawn, Painting, Spraying, And Textile Equipment
 [NIGP-98355] - Painting Equipment And Supplies Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>7/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>KT Holden Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>kholden@ktholden.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-21000] - Concrete And Metal Culverts, Pilings, Septic Tanks, Accessories And Supplies
 [NIGP-57000] - Metals: Bars, Plates, Rods, Sheets, Strips, Structural Shapes, Tubing, And Fabricated Items
 [NIGP-74500] - Road And Highway Building Materials (Asphaltic)
 [NIGP-75000] - Road And Highway Building Materials (Not Asphaltic)
 [NIGP-75500] - Road And Highway Equipment And Parts: Asphalt And Concrete Handling And Processing
 [NIGP-76000] - Road And Highway Equipment: Earth Handling, Grading, Moving, Packing, Etc.
 [NIGP-76500] - Road And Highway Equipment (Except Asphalt, Concrete, And Earth Handling Equipment In Classes 755 And 760)
 [NIGP-90900] - Building Construction Services, New
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
-[NIGP-96800] - Public Works And Related Services</x:t>
+[NIGP-96800] - Public Works And Related Services
+[NIGP-96806] - Airport Roadway Construction</x:t>
   </x:si>
   <x:si>
     <x:t>5/1/2027</x:t>
   </x:si>
   <x:si>
     <x:t>L J DeWeese Company Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Kristen Dilbone</x:t>
   </x:si>
   <x:si>
     <x:t>kldilbone@yahoo.com
 kdilbone@lj.com
 kidibone@yahoo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 440-1736</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 440-0745</x:t>
   </x:si>
   <x:si>
     <x:t>3616 Tipp Cowlesville Rd, Tipp City, OH 45371 
 3616 Tipp-Cowlesville Road, Tipp City, OH 45371</x:t>
   </x:si>
@@ -2705,50 +2713,75 @@
 [NIGP-59580] - Turf Blankets, Seeded (Including Recycled)
 [NIGP-59596] - Straw
 [NIGP-59599] - Misc. Nursery Stock, Equipt. &amp; Supplies
 [NIGP-67017] - Irrigation Systems, Supplies, Parts, And Accessories
 [NIGP-75077] - Sand And Gravel
 [NIGP-75099] - Misc. Road &amp; Highway Building Materials (non-aspha
 [NIGP-79020] - Grass Seed
 [NIGP-79050] - Sod, Grass
 [NIGP-79054] - Soil Mixtures (Special)
 [NIGP-90708] - Irrigation; Drainage
 [NIGP-90974] - Site Work
 [NIGP-90999] - Misc. Building Construction Services - Equipment
 [NIGP-93437] - Irrigation Systems Maintenance And Repair
 [NIGP-96827] - Culvert Construction, Pipe
 [NIGP-96832] - Demolition
 [NIGP-96842] - General Construction
 [NIGP-96848] - Clearing / Grubbing Fence Lines
 [NIGP-96872] - Snow And Ice Removal Services
 [NIGP-98149] - Irrigation Systems Rental Or Lease
 [NIGP-98814] - Erosion Control Services
 [NIGP-98826] - Flood Control Services
 [NIGP-98836] - Grounds Maintenance: Mowing, Edging, Plant (Not Tree) Trimming, Etc.
 [NIGP-98852] - Landscaping (Including Design, Fertilizing, Planting, Etc., But Not Grounds Maintenance Or Tree Trimming Services)</x:t>
   </x:si>
   <x:si>
+    <x:t>Life Changing Family Care Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angel Evans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lifechangingfamilycare@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 802-5440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 666-9440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-95200] - Human Services
+[NIGP-95205] - Alcohol And Drug Detoxification (Incl. Rehabilitation)
+[NIGP-95215] - Case Management
+[NIGP-95221] - Counseling
+[NIGP-95292] - Transitional Living</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/12/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mad River Construction LLC</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Kim Whiteaker</x:t>
   </x:si>
   <x:si>
     <x:t>k.whiteaker@att.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 271-6075</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 253-5665</x:t>
   </x:si>
   <x:si>
     <x:t>4806 Sheller Ave, Dayton, OH 45432 
 4806 Sheller Ave., Dayton, OH 45432</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238310] - Drywall and Insulation Contractors
 [NAICS-238320] - Painting and Wall Covering Contractors
 [NAICS-238330] - Flooring Contractors
@@ -2821,51 +2854,51 @@
   </x:si>
   <x:si>
     <x:t>[NIGP-42500] - Furniture: Office
 [NIGP-90600] - Architectural Services, Professional
 [NIGP-90652] - Interior Design, Space Planning, And Exhibits/Displays
 [NIGP-90680] - Sewage Collection, Treatment, And Disposal - Architectural
 [NIGP-90694] - Water Supply, Treatment And Distribution - Architectural
 [NIGP-90707] - Interior Design; Space Planning
 [NIGP-90764] - Sewage Collection, Treatment and Disposal
 [NIGP-90795] - Water Supply, Treatment and Distribution
 [NIGP-90799] - Misc. Architect-Engineer and Related Services
 [NIGP-90948] - Furnishings: Artwork, Cabinets, Furniture, Window Treatments, Etc.
 [NIGP-91842] - Engineering Consulting
 [NIGP-91854] - Furnishings Consulting
 [NIGP-91897] - Utilities: Gas, Water, Electric Consulting
 [NIGP-91899] - Misc. Consulting Services
 [NIGP-92517] - Civil Engineering
 [NIGP-92596] - Waste Water Treatment Engineering
 [NIGP-92597] - Water Supply, Treatment, And Distribution/Engineering
 [NIGP-92599] - Misc. Engineering Services, Professional
 [NIGP-95598] - ROADWAY LIGHTING REPAIR
 [NIGP-96248] - Interior Design/Decorator Services
 [NIGP-96896] - Water And Wastewater Treatment Services</x:t>
   </x:si>
   <x:si>
-    <x:t>7/10/2027</x:t>
+    <x:t>7/23/2028</x:t>
   </x:si>
   <x:si>
     <x:t>New Industry Standard LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Lynch</x:t>
   </x:si>
   <x:si>
     <x:t>info@new-industry-standard.com
 marcuslynch@new-industry-standard.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 251-1624
 (937) 226-1443</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 226-1588
 (296) 666-4356
 (206) 666-4356</x:t>
   </x:si>
   <x:si>
     <x:t>3329 Stanley Avenue, Suite C, Dayton, OH 45404 
 374 Greystone Drive, Dayton, OH 45458 
 3329 Stanley Avenue, Ste. C, Dayton, OH 45404</x:t>
   </x:si>
@@ -2895,51 +2928,51 @@
   <x:si>
     <x:t>10/28/2027</x:t>
   </x:si>
   <x:si>
     <x:t>NineFive Holdings LLC</x:t>
   </x:si>
   <x:si>
     <x:t>ninefiveholdingsllc@gmail.com
 ninefiveholdingllc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 572-7412</x:t>
   </x:si>
   <x:si>
     <x:t>1551 High Street, Columbus, OH 43207</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96239] - Hauling Services
 [NIGP-96832] - Demolition
 [NIGP-96871] - Solid Or Liquid Waste Disposal (Including Management Services) (See 962-45 For Hazardous Waste Disposal)
 [NIGP-96897] - Wrecking And Removal Services
 [NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease
 [NIGP-97584] - Trailer Rental Or Lease</x:t>
   </x:si>
   <x:si>
-    <x:t>8/16/2027</x:t>
+    <x:t>9/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Northside Construction &amp; Supply Co., Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Barbara Mason
 William Glenn</x:t>
   </x:si>
   <x:si>
     <x:t>bmason@northsidess.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 542-1344
 (513) 541-4355</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 270-2679
 (513) 541-4366</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-00500] - Abrasives
 [NIGP-01000] - Acoustical Tile, Insulating Materials, And Supplies
 [NIGP-04500] - Appliances And Equipment, Household Type
 [NIGP-13500] - Bricks And Other Clay Products, Refractory Materials, And Stone Products
 [NIGP-15000] - Builder's Supplies
@@ -2982,67 +3015,65 @@
   <x:si>
     <x:t>[NIGP-23202] - Artificial Plants, Shrubs, And Trees
 [NIGP-23235] - Floral Supplies: Artificial Flowers, Floral Tape, Etc.
 [NIGP-59540] - Nursery, Greenhouse And Floral Supplies: Labels, Planters, Pots, Tags, Trellises, Etc.
 [NIGP-59561] - Plants, Indoor
 [NIGP-59588] - Vases, Flower Pots, Pottery, Etc.
 [NIGP-90900] - Building Construction Services, New
 [NIGP-96100] - Miscellaneous Services, No. 1</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Oh-Man Enterprises LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Tonya Mann</x:t>
   </x:si>
   <x:si>
     <x:t>tonya@ome-toledo.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 392-2898</x:t>
   </x:si>
   <x:si>
-    <x:t>[NIGP-31530] - Coatings, Protective (For Masonry Including Concrete Floor)
+    <x:t>[NIGP-00521] - Abrasives, Sandblasting, Metal
+[NIGP-31530] - Coatings, Protective (For Masonry Including Concrete Floor)
 [NIGP-31540] - Coatings, Protective (For Metal)
 [NIGP-31550] - Coatings, Protective (For Wood)
 [NIGP-31599] - Misc. Epoxy Based Adhesives, Coatings
 [NIGP-63009] - Coatings, Masonry (For Brick, Cinder Block, Concrete, Etc.)
 [NIGP-63021] - Colors, Tinting (Oil Or Universal Type) And Lettering
 [NIGP-63022] - Fillers And Sealers, Masonry: Block Fillers, Water Repellent Solutions, Etc.
 [NIGP-63061] - Paint, Masonry
 [NIGP-63062] - Paint, Rust Preventative
 [NIGP-63064] - Paint, Spray (Aerosol)
 [NIGP-63082] - Sealers And Primers, Paint
 [NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types)
 [NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types)
 [NIGP-63099] - Misc. Paints &amp; Coatings, Wallpaper, etc.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>7/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>One Degree Benefits LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Babiya Polk</x:t>
   </x:si>
   <x:si>
     <x:t>babiya@onedegreebenefits.com</x:t>
   </x:si>
   <x:si>
     <x:t>(614) 557-9844</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-96199] - Misc. Professional Services
 [NIGP-96247] - Hoisting And Lifting Services</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Outdoor Enterprise LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Melinda Lair</x:t>
@@ -3055,50 +3086,51 @@
     <x:t>(937) 857-9400</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 857-9424</x:t>
   </x:si>
   <x:si>
     <x:t>8515 Lefevre Rd, Casstown, OH 45312 
 3655 W. State Route 571, Troy, OH 45373</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-238140] - Masonry Contractors
 [NAICS-238990] - All Other Specialty Trade Contractors
 [NAICS-561730] - Landscaping Services
 [NIGP-15015] - Concrete, Polymer, All Types
 [NIGP-65018] - Combination Sets, Playground
 [NIGP-65099] - Misc. Park, Playground &amp; Recreational Equipt.
 [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
 [NIGP-75056] - Lightweight Aggregate, All Types
 [NIGP-90924] - Building Construction, Commercial And Institutional
 [NIGP-90960] - Masonry Construction Services
 [NIGP-90974] - Site Work
 [NIGP-90977] - Special Construction: Observatory, Security, Special Rooms, Etc.
 [NIGP-91831] - Construction Consulting
 [NIGP-96820] - Building Construction
 [NIGP-96832] - Demolition
+[NIGP-96839] - Excavating and Tunneling
 [NIGP-96842] - General Construction
 [NIGP-96862] - Pavement Data Collection Services
 [NIGP-96868] - Sewer and Storm Drain Construction
 [NIGP-96870] - Sidewalk and Driveway Construction (Including Pede
 [NIGP-96875] - Streetscaping Services
 [NIGP-96896] - Water And Wastewater Treatment Services
 [NIGP-98815] - Fence Installation, Maintenance And Repair
 [NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)
 [NIGP-98863] - Park Area Construction/Renovation
 [NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
 [NIGP-98886] - Tennis and Sports Court Repair and Renovation</x:t>
   </x:si>
   <x:si>
     <x:t>4/17/2028</x:t>
   </x:si>
   <x:si>
     <x:t>PCS Technologies LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Pete Constantinides
 Shawna Constantinides</x:t>
   </x:si>
   <x:si>
     <x:t>shawnal@pcs-technologies.com</x:t>
   </x:si>
@@ -3209,69 +3241,50 @@
 [NIGP-76026] - Earth Pulverizers And Grinders
 [NIGP-76099] - Misc. Road &amp; Highway Equipt. Earth Handling,etc.
 [NIGP-90641] - Construction Management
 [NIGP-90691] - Highways; Streets; Airfield Paving; Parking Lots
 [NIGP-90924] - Building Construction, Commercial And Institutional
 [NIGP-90965] - Metal Construction Services
 [NIGP-90974] - Site Work
 [NIGP-91831] - Construction Consulting
 [NIGP-92519] - Concrete Engineering
 [NIGP-96818] - Back Flow Preventer Testing Services
 [NIGP-96819] - Bridge Reconstruction/Rehabilitation
 [NIGP-96826] - Crushing, Screening, Etc. Of Stone And Other Road Materials
 [NIGP-96827] - Culvert Construction, Pipe
 [NIGP-96832] - Demolition
 [NIGP-96839] - Excavating and Tunneling
 [NIGP-96842] - General Construction
 [NIGP-96861] - Pavement Marking Services (Including Removal Of Markings)
 [NIGP-96897] - Wrecking And Removal Services
 [NIGP-96899] - Misc. Public Works, Construction and Related
 [NIGP-97513] - Asphalt Equipment And Accessory Rental Or Lease
 [NIGP-97524] - Construction Equipment (Not Otherwise Classified) Rental Or Lease
 [NIGP-97526] - Cranes And Buckets Rental Or Lease
 [NIGP-97534] - Earth Moving Equipment (Graders, Dozers, Loaders, Etc.) Rental Or Lease
 [NIGP-98347] - Lawn Equipment Rental Or Lease
 [NIGP-99837] - Electrical Supplies</x:t>
-  </x:si>
-[...17 lines deleted...]
-[NIGP-04560] - Ranges, Stove Tops, And Ovens, Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Control Services LLC</x:t>
   </x:si>
   <x:si>
     <x:t>David Nolan</x:t>
   </x:si>
   <x:si>
     <x:t>dave@qcsoh.com</x:t>
   </x:si>
   <x:si>
     <x:t>(216) 276-8539</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-30200] - ENGINEERING SERVICES
 [NIGP-30299] - Misc. Engineering Services</x:t>
   </x:si>
   <x:si>
     <x:t>6/8/2027</x:t>
   </x:si>
   <x:si>
     <x:t>Quinns Commercial Cleaning Co</x:t>
   </x:si>
   <x:si>
     <x:t>Sarah Quinn</x:t>
@@ -3424,53 +3437,50 @@
 [NIGP-48587] - Soil Retardant (For Carpets, Rugs, Etc.)
 [NIGP-48588] - Squeegees, Sponges, And Scrubbing Pads (For Manual Hard Surface Cleaning)
 [NIGP-48590] - Stain Remover, Active Chlorine Or Oxygen Type (For Coffee Urns, Plastic Dishes, Etc.)
 [NIGP-48594] - Waste Receptacles And Dust Pans
 [NIGP-48599] - Misc. Janitorial Supplies, General
 [NIGP-64075] - Toilet Tissues, Paper Towels, And Toilet Seat Covers
 [NIGP-66524] - Bags And Liners, Plastic: Garbage Can Liners, Janitor Cart Liners, Linen Hamper Liners, Litter Bags, Polyethylene Bags, Etc.
 [NIGP-68505] - Bands And Tags
 [NIGP-77500] - Salt (Sodium Chloride) (See Class 393 For Table Salt)
 [NIGP-77599] - Misc. Salt (Sodium Chloride)
 [NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-93429] - Floor Maintenance Machines, Floor Covering Equipment Maintenance And Repair
 [NIGP-93439] - Janitorial Equipment Maintenance And Repair
 [NIGP-93838] - First Aid And Safety Equipment (Except Nuclear And Welding) Maintenance And Repair
 [NIGP-98334] - Floor Maintenance Machine Rental Or Lease
 [NIGP-98338] - Janitorial Equipment Rental Or Lease</x:t>
   </x:si>
   <x:si>
     <x:t>7/21/2027</x:t>
   </x:si>
   <x:si>
     <x:t>ROD TECHS INC</x:t>
   </x:si>
   <x:si>
-    <x:t>SUPPLIES, CONSTRUCTION</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Yates
 Luther Yates</x:t>
   </x:si>
   <x:si>
     <x:t>lutheryates@rodtechs.org</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 575-2084
 (513) 522-1111</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 575-2731
 (513) 522-1234
 (513) 522-1111</x:t>
   </x:si>
   <x:si>
     <x:t>P O Box 101, Milford, OH 45150 
 1727 Galbraith Road, Cincinnati, OH 45239 
 1727 W. Galbraith Road, Cincinnati, OH 45239 
 611 Shepard Lane, Cincinnati, OH 45242</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-238120] - Structural Steel and Precast Concrete Contractors
 [NAICS-423390] - Other Construction Material Merchant Wholesalers
@@ -3483,50 +3493,142 @@
 [NIGP-57076] - Steel, Reinforcing, Bars And Rods
 [NIGP-57077] - Steel, Reinforcing, Mesh
 [NIGP-57078] - Steel, Reinforcing, Fabricated</x:t>
   </x:si>
   <x:si>
     <x:t>Rolland Specialty Vehicles &amp; Products Inc - RSVP</x:t>
   </x:si>
   <x:si>
     <x:t>John Arnos</x:t>
   </x:si>
   <x:si>
     <x:t>mackarnos@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(419) 410-4142</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-06569] - Pickup Truck Bodies
 [NIGP-06590] - Van Truck Bodies
 [NIGP-07003] - Ambulances And Rescue Vehicles</x:t>
   </x:si>
   <x:si>
     <x:t>6/27/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>Royal Strategic Cleaning LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>William Clemons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>wdclemons@royalstrategic.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(702) 217-5612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-19200] - Cleaning Compositions, Detergents, Solvents, And Strippers - Prepackaged
+[NIGP-19210] - Aromatic Hydrocarbon Mixtures (Cleaning Solvents)
+[NIGP-19217] - Chemical Spill Solvents And Detergents
+[NIGP-19220] - Cold-Tank And Soak-Tank Cleaners (For Heavy Duty Shop Use, Etc.)
+[NIGP-19225] - Concrete Strippers And Brick Detergents
+[NIGP-19240] - Glue Solvents
+[NIGP-19255] - Nonflammable Solvent Mixtures (Safety Solvents)
+[NIGP-19280] - Spray Detergents (For Heavy Duty And Steam Cleaning)
+[NIGP-19283] - Steam Cleaning Compounds
+[NIGP-19285] - Surface-Active Agents: Emulsifiers, Wetting Agents, And One-Component Nonionic Detergents (See Also Class 180)
+[NIGP-19299] - Misc. Cleaning Compositions, Detergents, etc.
+[NIGP-36020] - Floor Covering, Seamless (All Types)
+[NIGP-36089] - Tools And Equipment, Floor Installation
+[NIGP-36099] - Misc. Floor Coverings &amp; Equipt.
+[NIGP-36510] - Brushes And Pads, Floor Machine Type
+[NIGP-36515] - Carpet Cleaning Machines (Foam, Hot Water, Steam, Etc.), Parts And Accessories
+[NIGP-36525] - Floor Covering Stripping Machines (For Removing Glued Down Floor Covering), Parts And Accessories
+[NIGP-36530] - Polishing And Scrubbing Machines, Commercial Type, Parts And Accessories
+[NIGP-36550] - Power Sweepers And Brooms, Warehouse Type (Not Road And Street), Parts And Accessories
+[NIGP-36560] - Scrubbing Machines (With Vacuum Pickup), Parts And Accessories
+[NIGP-36570] - Shampoo And Spray Buffing Machines, Parts And Accessories
+[NIGP-36580] - Vacuum Cleaners, (Commercial, Wet Or Dry), Parts, And Accessories
+[NIGP-36599] - Misc. Floor Maintenance Machines
+[NIGP-48500] - Janitorial Supplies, General Line
+[NIGP-48504] - Applicators, Floor Finish, All Types (Except Brushes)
+[NIGP-48510] - Brooms, Brushes, And Handles
+[NIGP-48516] - Cleaner, Hard Surface, General Purpose, Liquid (Including Graffiti Removers) (See 630-45 For Painted Type Graffiti Removers)
+[NIGP-48518] - Cleaner, Heavy Duty Degreaser (Including Oven Cleaner)
+[NIGP-48520] - Cleaner And Polish For Marble, Masonry, Porcelain, Etc.
+[NIGP-48525] - Cleaner, Tile And Grout
+[NIGP-48526] - Cleaner, Toilet Bowl, Granular And Liquid
+[NIGP-48527] - Cleaner: Vinyl, Upholstery
+[NIGP-48528] - Cleaner And Wax: Window, Mirror, And Glass
+[NIGP-48534] - Detergent, Steam And Hot Water Spray Cleaning
+[NIGP-48537] - Detergent-Disinfectant (Washroom Type), Liquid And Aerosol
+[NIGP-48540] - Disinfectants, Spray And Powdered
+[NIGP-48542] - Disinfectants, Pine Oil
+[NIGP-48546] - Dispensers And Holders (For Paper Towels, Toilet Tissue, And Toilet Seat Covers)
+[NIGP-48550] - Door Mats, All Types
+[NIGP-48552] - Dusting Cloths, Treated
+[NIGP-48553] - Dusters: Feather, Lambswool, Etc.
+[NIGP-48554] - Floor Polishes And Waxes, Floor Sealer, And Dust Mop Treating Compound
+[NIGP-48555] - Floor Stripper And Cleaner
+[NIGP-48556] - Floor Sweeping Compound And Oil
+[NIGP-48564] - Janitor Carts And Bags
+[NIGP-48567] - Litter Pickup Devices
+[NIGP-48568] - Mop Buckets, Wringers, Bucket Trucks, And Attachments
+[NIGP-48570] - Mops And Handles, Dry And Treated Types
+[NIGP-48572] - Mops And Handles, Wet Types
+[NIGP-48574] - Oil, Chemical, And Hazardous Material Spill Absorbents, Cleaners, Neutralizers, And Pads (Including Microrganisms, Live)
+[NIGP-48575] - Receptacle Liners: Vinyl And Steel (See 665-24 For Plastic Type)
+[NIGP-48578] - Rug And Carpet Shampoo And Spot Remover (Including Deodorizers)
+[NIGP-48587] - Soil Retardant (For Carpets, Rugs, Etc.)
+[NIGP-48588] - Squeegees, Sponges, And Scrubbing Pads (For Manual Hard Surface Cleaning)
+[NIGP-48590] - Stain Remover, Active Chlorine Or Oxygen Type (For Coffee Urns, Plastic Dishes, Etc.)
+[NIGP-48594] - Waste Receptacles And Dust Pans
+[NIGP-48599] - Misc. Janitorial Supplies, General
+[NIGP-90974] - Site Work
+[NIGP-90999] - Misc. Building Construction Services - Equipment
+[NIGP-91000] - Building Maintenance, Installation And Repair Services
+[NIGP-91001] - Acoustical Ceilings And Walls: Cleaning, Installation, Restoration, Maintenance And Repair (Including Panel Wall Systems)
+[NIGP-91003] - Building Cleaning, Exterior
+[NIGP-91009] - Carpet Cleaning, Dyeing, Installation And Repair
+[NIGP-91025] - Flooring Maintenance And Repair To Include Refinishing And Sealing
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91039] - Janitorial/Custodial Services
+[NIGP-91073] - Tile And Stone (Includes Granite, Marble, And Terrazzo), Restoration, Refurbishing, Maintenance And Repair
+[NIGP-91081] - Window Washing Services
+[NIGP-91099] - Misc. Building Maintenance and Repair Services
+[NIGP-96221] - Cleaning Services, Steam And Pressure
+[NIGP-96457] - Janitors
+[NIGP-96871] - Solid Or Liquid Waste Disposal (Including Management Services) (See 962-45 For Hazardous Waste Disposal)
+[NIGP-98808] - Cleaning Of Roadside Park (Rest Stop) Areas Including Privy Vaults, Septic Tanks And Trash Cans
+[NIGP-98856] - Litter Removal Services (Including Beach Cleaning) (For Buildings See 910-27)
+[NIGP-98865] - Parks Systems Technical Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/8/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Security Fence Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SERVICE, CONSTRUCTION, SUPPLIES</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Frankenstein</x:t>
   </x:si>
   <x:si>
     <x:t>nbrown@sfence.com
 dave@sfence.com
 cfrankenstein@sfence.com
 Dan@sfence.com</x:t>
   </x:si>
   <x:si>
     <x:t>(513) 681-3700</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 898-0609
 (513) 671-5487
 (513) 233-5745
 (513) 681-5487
 (937) 898-3530</x:t>
   </x:si>
   <x:si>
@@ -3583,69 +3685,69 @@
     <x:t>[NIGP-90976] - Site Work (Incl. Site Clean-Up)
 [NIGP-91000] - Building Maintenance, Installation And Repair Services
 [NIGP-91039] - Janitorial/Custodial Services
 [NIGP-91099] - Misc. Building Maintenance and Repair Services</x:t>
   </x:si>
   <x:si>
     <x:t>4/7/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Hawk Public Relations LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Fred Strahorn</x:t>
   </x:si>
   <x:si>
     <x:t>fredstrahorn@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 361-7367</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-91500] - Communications And Media Related Services
 [NIGP-91800] - Consulting Services</x:t>
   </x:si>
   <x:si>
-    <x:t>10/2/2027</x:t>
+    <x:t>11/1/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Tall View Palladium INC</x:t>
   </x:si>
   <x:si>
     <x:t>George Tuck, III
 George Tuck</x:t>
   </x:si>
   <x:si>
     <x:t>info@tallviewpalladiuminc.com
 tallviewpalladium@sbcglobal.net</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 263-8586</x:t>
   </x:si>
   <x:si>
-    <x:t>(937) 220-9912
-(937) 772-7712</x:t>
+    <x:t>(937) 772-7712
+(937) 220-9912</x:t>
   </x:si>
   <x:si>
     <x:t>1003 N Gettysburg, Dayton, OH 45417 
 2734 Armstrong Ln., Dayton, OH 45414</x:t>
   </x:si>
   <x:si>
     <x:t>[NAICS-237310] - Highway, Street, and Bridge Construction
 [NAICS-237990] - Other Heavy and Civil Engineering Construction
 [NAICS-238110] - Poured Concrete Foundation and Structure Contractors
 [NAICS-238910] - Site Preparation Contractors
 [NAICS-423320] - Brick, Stone, and Related Construction Material Merchant Wholesalers
 [NAICS-484110] - General Freight Trucking, Local
 [NAICS-484220] - Specialized Freight (except Used Goods) Trucking, Local
 [NIGP-21030] - Curbs, Parking And Curb Boxes: Vehicle (Including Recycled)
 [NIGP-33055] - Fencing, Temporary (For Construction And Other Industrial Or Safety Uses)
 [NIGP-67090] - Misc. water main pipe, fittings, valves, etc.
 [NIGP-67098] - Water Main Pipe, Fittings and Related Supplies
 [NIGP-74521] - Asphaltic Concrete, Hot Laid Including Bituminous Materials
 [NIGP-75030] - Concrete, Precast
 [NIGP-75035] - Crushed Stone (Includes Riprap)
 [NIGP-75077] - Sand And Gravel
 [NIGP-90900] - Building Construction Services, New
 [NIGP-91051] - Masonry, Concrete, And Stucco Maintenance And Repair (Includes Inside Concrete Sawing And Grouting Work)
 [NIGP-91240] - Demolition Services
 [NIGP-91244] - Excavation Services
@@ -3679,76 +3781,122 @@
   </x:si>
   <x:si>
     <x:t>Taylor Enterprise LLC</x:t>
   </x:si>
   <x:si>
     <x:t>info@bigrig.site</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 624-0924</x:t>
   </x:si>
   <x:si>
     <x:t>5501 Olive Rd., Suite 100, Dayton, OH 45426</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-07042] - Short Wheelbase, Two-And Four-Wheel Drive Vehicle
 [NIGP-07092] - Vans, Cargo
 [NIGP-07095] - Wreckers
 [NIGP-70599] - UNDEFINED
 [NIGP-90634] - Freight Handling; Materials Handling - Architectural
 [NIGP-96137] - Fruit And Vegetable Processing Services</x:t>
   </x:si>
   <x:si>
     <x:t>1/4/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Thai Street Food LLC dba HomeStyle Thai Bistro</x:t>
-[...11 lines deleted...]
-  <x:si>
     <x:t>The Painting Contractor LLC</x:t>
   </x:si>
   <x:si>
     <x:t>rich@thepaintingcontractor.com</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-63000] - Paint, Protective Coatings, Varnish, Wallpaper, And Related Products
 [NIGP-63064] - Paint, Spray (Aerosol)
 [NIGP-63093] - Wall Coverings, Fabric And Plastic; And Accessories (Including Recycled Types)
 [NIGP-63095] - Wallpaper, Paste, And Canvas (Including Paper Hanger Tools And Recycled Types)
 [NIGP-91054] - Painting, Maintenance And Repair Services (Including Caulking)
 [NIGP-91461] - Painting
 [NIGP-96231] - Electrostatic Painting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thorpe Site Solutions LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billy Thorpe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>thorpesitesolutions@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(937) 902-8706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[NIGP-02000] - Agricultural Equipment, Implements, And Accessories (See Class 022 For Parts)
+[NIGP-02002] - Backhoe (For Farm Tractor)
+[NIGP-02018] - Dozer Blades (For Farm Tractors)
+[NIGP-02061] - Loaders, Tractor Mounted, Farm
+[NIGP-02075] - Posthole Diggers, Tractor Mounted
+[NIGP-02200] - Agricultural Implement And Accessory Parts
+[NIGP-33010] - Fencing, Concrete Or Rock
+[NIGP-44519] - Concrete Tools And Accessories (Not Otherwise Classified)
+[NIGP-63012] - Coatings, Protective, Asphalt Based (Also See Class 770-26)
+[NIGP-75030] - Concrete, Precast
+[NIGP-75035] - Crushed Stone (Includes Riprap)
+[NIGP-75056] - Lightweight Aggregate, All Types
+[NIGP-75070] - Ready-Mix Concrete
+[NIGP-75077] - Sand And Gravel
+[NIGP-75585] - Concrete Vibrators
+[NIGP-76090] - Shovels, Power; And Excavating Machines, Telescoping And Hinged Boom Type, Crawler Or Tractor Mounted
+[NIGP-76502] - Air Conditioners, Heaters And Ventilators For Heavy Equipment
+[NIGP-76506] - Breaker/Drill, Gasoline Powered
+[NIGP-76535] - Hydraulic Attachments And Accessories (Hammers, Rams, Etc.)
+[NIGP-76583] - Tractor Bulldozers, Crawler And Wheel Type
+[NIGP-77006] - Aggregate, Gravel, Marble And Stone Chips, Etc. (For Roofs)
+[NIGP-79070] - Top Soil And Fill Dirt (For Mulch See Class 335)
+[NIGP-90924] - Building Construction, Commercial And Institutional
+[NIGP-90974] - Site Work
+[NIGP-91027] - Garbage/Trash Removal, Disposal And/Or Treatment
+[NIGP-91068] - Septic Tank Maintenance And Repair Services (Includes Absorption/Leach Field Construction)
+[NIGP-92935] - Earth Handling, Grading, Moving, And Packing Equipment Maintenance And Repair
+[NIGP-92950] - Machinery And Heavy Hardware (Not Lawn Equipment) Maintenance And Repair
+[NIGP-92966] - Refuse/Garbage Collection/Dumping Equipment Maintenance And Repair
+[NIGP-96239] - Hauling Services
+[NIGP-96445] - General Construction Workers and Heavy Equipment O
+[NIGP-96827] - Culvert Construction, Pipe
+[NIGP-96832] - Demolition
+[NIGP-96839] - Excavating and Tunneling
+[NIGP-96842] - General Construction
+[NIGP-96862] - Pavement Data Collection Services
+[NIGP-96874] - Street Sweeping Services
+[NIGP-96888] - Tree And Shrub Removal Services
+[NIGP-97542] - Machinery And Heavy Hardware Rental Or Lease
+[NIGP-98832] - Grading (Of Parking Lots, Etc. - Not Road Building)
+[NIGP-98868] - Paving and Repair of Parking Lots (For Driveways S
+[NIGP-99865] - Machinery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7/20/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Three Kings Hauling LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Dramier Davis</x:t>
   </x:si>
   <x:si>
     <x:t>dramier.davis13@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 321-2837</x:t>
   </x:si>
   <x:si>
     <x:t>[NIGP-07022] - Off-Road Vehicles (Tracked Or Wheeled)
 [NIGP-07047] - Trucks, Cab And Chassis Only
 [NIGP-07048] - Trucks (One Ton And Less Capacity)
 [NIGP-07051] - Trucks (Over One Ton Capacity)
 [NIGP-07054] - Trucks, Diesel (All Capacities)
 [NIGP-07078] - Trailers, Lowboy
 [NIGP-07099] - Misc. Auto. Vehicles
 [NIGP-54548] - Milling Machines
 [NIGP-74501] - Aggregate, Precoated
 [NIGP-74502] - Asphalt, Ac (Asphalt/Cement)
 [NIGP-74599] - Misc. Road &amp; Highway Building Mataerials (Asphalt)
@@ -3929,51 +4077,51 @@
 [NIGP-91865] - Human Relations Consulting
 [NIGP-91885] - Personnel/Employment Consulting
 [NIGP-91899] - Misc. Consulting Services
 [NIGP-92400] - Educational Services
 [NIGP-92435] - In-Service Training (For Employees)
 [NIGP-92460] - Not-For-Credit Classes, Seminars, Workshops, Etc.
 [NIGP-92499] - Misc. Educational Services
 [NIGP-92535] - Environmental Engineering
 [NIGP-92545] - Geological Engineering
 [NIGP-92586] - Surveyor Services, Land
 [NIGP-96119] - Conservation and Resource Management
 [NIGP-96132] - Environmental Impact Studies
 [NIGP-96143] - Hydrological And Oceanography Services
 [NIGP-96155] - Mining And Quarrying Services
 [NIGP-96164] - Real Estate Services
 [NIGP-96169] - Testing and Monitoring Services, Air, Gas and Wate
 [NIGP-96240] - Food Distribution Services
 [NIGP-96289] - Vehicle Transporting Services
 [NIGP-96296] - Well Services (Including Oil, Gas, And Water): Drilling, Plugging, Consulting, Maintenance, Repair, Etc.
 [NIGP-96446] - Geologist
 [NIGP-96495] - Well Drillers
 [NIGP-96832] - Demolition
 [NIGP-96878] - Tank Installation, Removal, Disposal, And Related Services (Including Underground Type)</x:t>
   </x:si>
   <x:si>
-    <x:t>9/20/2027</x:t>
+    <x:t>10/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>W C Jones Asphalt Paving Company INC</x:t>
   </x:si>
   <x:si>
     <x:t>Leo Lucas
 Libra Gédéon</x:t>
   </x:si>
   <x:si>
     <x:t>leo.lucas1@wcjonesasphalt.com
 wcjonesasphalt@sbcglobal.net
 lgedeon@wcjonesasphalt.com</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 228-1253
 (937) 313-4695
 (513) 620-4810</x:t>
   </x:si>
   <x:si>
     <x:t>(937) 228-9300
 2289300</x:t>
   </x:si>
   <x:si>
     <x:t>905 S Broadway St, Dayton, OH 45417 
 905 S. Broadway St., Dayton, OH 45417</x:t>
@@ -4150,54 +4298,54 @@
       <x:alignment vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R45d6b2a4cfeb4c0c" />
-[...2 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R1d86879efca54ead" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="Rca30b5895edf4723" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R5ba956885b4f4c1c" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R114d7a9a2f404067" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R53893b182bd84b90" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4637,4622 +4785,4610 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="M5" s="16">
         <x:v>133994</x:v>
       </x:c>
       <x:c r="N5" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O5" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P5" s="16"/>
       <x:c r="Q5" s="16"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="10"/>
-      <x:c r="E6" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E6" s="10"/>
       <x:c r="F6" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G6" s="12" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="12" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="12" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="12"/>
       <x:c r="K6" s="12"/>
       <x:c r="L6" s="12" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M6" s="10">
-        <x:v>134779</x:v>
+        <x:v>135317</x:v>
       </x:c>
       <x:c r="N6" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O6" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P6" s="10"/>
-      <x:c r="Q6" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q6" s="10"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D7" s="16"/>
-      <x:c r="E7" s="16"/>
+      <x:c r="E7" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F7" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="18" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H7" s="18" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="18" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="J7" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J7" s="18"/>
       <x:c r="K7" s="18"/>
       <x:c r="L7" s="18" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="M7" s="16">
+        <x:v>134779</x:v>
+      </x:c>
+      <x:c r="N7" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="M7" s="16">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O7" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P7" s="16"/>
-      <x:c r="Q7" s="16"/>
+      <x:c r="Q7" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="8" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="10"/>
       <x:c r="E8" s="10"/>
       <x:c r="F8" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G8" s="12" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="12" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I8" s="12" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="12" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="K8" s="12" t="s">
+      <x:c r="K8" s="12"/>
+      <x:c r="L8" s="12" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="L8" s="12" t="s">
+      <x:c r="M8" s="10">
+        <x:v>128405</x:v>
+      </x:c>
+      <x:c r="N8" s="10" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="M8" s="10">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O8" s="10" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P8" s="10"/>
       <x:c r="Q8" s="10"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B9" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C9" s="16"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C9" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D9" s="16"/>
       <x:c r="E9" s="16"/>
       <x:c r="F9" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G9" s="18" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H9" s="18" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="H9" s="18" t="s">
+      <x:c r="I9" s="18" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="I9" s="18" t="s">
+      <x:c r="J9" s="18" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="J9" s="18" t="s">
+      <x:c r="K9" s="18" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="K9" s="18"/>
       <x:c r="L9" s="18" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M9" s="16">
-        <x:v>121772</x:v>
+        <x:v>102274</x:v>
       </x:c>
       <x:c r="N9" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="O9" s="16"/>
-      <x:c r="P9" s="16" t="s">
+      <x:c r="O9" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
+      <x:c r="P9" s="16"/>
       <x:c r="Q9" s="16"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="10"/>
-      <x:c r="D10" s="10"/>
+      <x:c r="D10" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E10" s="10"/>
       <x:c r="F10" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G10" s="12" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H10" s="12" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="12" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J10" s="12" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="K10" s="12" t="s">
+      <x:c r="K10" s="12"/>
+      <x:c r="L10" s="12" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="L10" s="12" t="s">
+      <x:c r="M10" s="10">
+        <x:v>121772</x:v>
+      </x:c>
+      <x:c r="N10" s="10" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="M10" s="10">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O10" s="10"/>
-      <x:c r="P10" s="10"/>
+      <x:c r="P10" s="10" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="Q10" s="10"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B11" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C11" s="16"/>
+      <x:c r="D11" s="16"/>
+      <x:c r="E11" s="16"/>
+      <x:c r="F11" s="18" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G11" s="18" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B11" s="16" t="s">
-[...14 lines deleted...]
-      <x:c r="G11" s="18" t="s">
+      <x:c r="H11" s="18" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="H11" s="18" t="s">
+      <x:c r="I11" s="18" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="I11" s="18" t="s">
+      <x:c r="J11" s="18" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J11" s="18"/>
-      <x:c r="K11" s="18"/>
+      <x:c r="K11" s="18" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="L11" s="18" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M11" s="16">
-        <x:v>134307</x:v>
+        <x:v>107222</x:v>
       </x:c>
       <x:c r="N11" s="16" t="s">
-        <x:v>75</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="O11" s="16"/>
+      <x:c r="P11" s="16"/>
+      <x:c r="Q11" s="16"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="8" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B12" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C12" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D12" s="10"/>
       <x:c r="E12" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F12" s="12" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G12" s="12" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H12" s="12" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I12" s="12" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J12" s="12" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K12" s="12" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L12" s="12" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="M12" s="10">
         <x:v>107223</x:v>
       </x:c>
       <x:c r="N12" s="10" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O12" s="10" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P12" s="10"/>
       <x:c r="Q12" s="10" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B13" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="16"/>
       <x:c r="D13" s="16"/>
       <x:c r="E13" s="16"/>
       <x:c r="F13" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G13" s="18" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H13" s="18" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I13" s="18" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J13" s="18" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K13" s="18" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L13" s="18" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M13" s="16">
         <x:v>111574</x:v>
       </x:c>
       <x:c r="N13" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="O13" s="16"/>
       <x:c r="P13" s="16"/>
       <x:c r="Q13" s="16"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B14" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C14" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C14" s="10"/>
       <x:c r="D14" s="10"/>
       <x:c r="E14" s="10"/>
       <x:c r="F14" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G14" s="12" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H14" s="12" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I14" s="12" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-      <x:c r="K14" s="12"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J14" s="12" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="K14" s="12" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="L14" s="12" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="M14" s="10">
-        <x:v>134439</x:v>
+        <x:v>102401</x:v>
       </x:c>
       <x:c r="N14" s="10" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="O14" s="10"/>
       <x:c r="P14" s="10"/>
       <x:c r="Q14" s="10"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B15" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C15" s="16"/>
+      <x:c r="C15" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D15" s="16"/>
       <x:c r="E15" s="16"/>
       <x:c r="F15" s="18" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G15" s="18"/>
       <x:c r="H15" s="18" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I15" s="18" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="J15" s="18" t="s">
+      <x:c r="J15" s="18"/>
+      <x:c r="K15" s="18" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="K15" s="18" t="s">
+      <x:c r="L15" s="18" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="L15" s="18" t="s">
+      <x:c r="M15" s="16">
+        <x:v>132480</x:v>
+      </x:c>
+      <x:c r="N15" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="M15" s="16">
-[...5 lines deleted...]
-      <x:c r="O15" s="16"/>
+      <x:c r="O15" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="P15" s="16"/>
       <x:c r="Q15" s="16"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B16" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C16" s="10"/>
       <x:c r="D16" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E16" s="10"/>
       <x:c r="F16" s="12" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G16" s="12" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="G16" s="12" t="s">
+      <x:c r="H16" s="12" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="H16" s="12" t="s">
+      <x:c r="I16" s="12" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="I16" s="12" t="s">
+      <x:c r="J16" s="12" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="J16" s="12" t="s">
+      <x:c r="K16" s="12" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="K16" s="12" t="s">
+      <x:c r="L16" s="12" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="M16" s="10">
         <x:v>118164</x:v>
       </x:c>
       <x:c r="N16" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="O16" s="10"/>
       <x:c r="P16" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q16" s="10"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B17" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D17" s="16"/>
       <x:c r="E17" s="16"/>
       <x:c r="F17" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G17" s="18" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H17" s="18" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="H17" s="18" t="s">
+      <x:c r="I17" s="18" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="J17" s="18"/>
       <x:c r="K17" s="18" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="L17" s="18" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="M17" s="16">
         <x:v>102480</x:v>
       </x:c>
       <x:c r="N17" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="O17" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P17" s="16"/>
       <x:c r="Q17" s="16"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="8" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B18" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C18" s="10"/>
       <x:c r="D18" s="10"/>
       <x:c r="E18" s="10"/>
       <x:c r="F18" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G18" s="12" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H18" s="12" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="H18" s="12" t="s">
+      <x:c r="I18" s="12" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="I18" s="12" t="s">
+      <x:c r="J18" s="12" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="J18" s="12" t="s">
+      <x:c r="K18" s="12" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="K18" s="12" t="s">
+      <x:c r="L18" s="12" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="M18" s="10">
         <x:v>102491</x:v>
       </x:c>
       <x:c r="N18" s="10" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O18" s="10"/>
       <x:c r="P18" s="10"/>
       <x:c r="Q18" s="10"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D19" s="16"/>
       <x:c r="E19" s="16"/>
       <x:c r="F19" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G19" s="18" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H19" s="18" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="H19" s="18" t="s">
+      <x:c r="I19" s="18" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="I19" s="18" t="s">
+      <x:c r="J19" s="18" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="J19" s="18" t="s">
+      <x:c r="K19" s="18" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="K19" s="18" t="s">
+      <x:c r="L19" s="18" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="M19" s="16">
         <x:v>134101</x:v>
       </x:c>
       <x:c r="N19" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="O19" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P19" s="16"/>
       <x:c r="Q19" s="16"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="8" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D20" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E20" s="10"/>
       <x:c r="F20" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G20" s="12" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H20" s="12" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H20" s="12" t="s">
+      <x:c r="I20" s="12" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J20" s="12"/>
       <x:c r="K20" s="12"/>
       <x:c r="L20" s="12" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="M20" s="10">
         <x:v>134521</x:v>
       </x:c>
       <x:c r="N20" s="10" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="O20" s="10" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P20" s="10" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q20" s="10"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="16"/>
       <x:c r="E21" s="16"/>
       <x:c r="F21" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G21" s="18" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H21" s="18" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H21" s="18" t="s">
+      <x:c r="I21" s="18" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="J21" s="18"/>
       <x:c r="K21" s="18"/>
       <x:c r="L21" s="18" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="M21" s="16">
         <x:v>135003</x:v>
       </x:c>
       <x:c r="N21" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="O21" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P21" s="16"/>
       <x:c r="Q21" s="16"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C22" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D22" s="10"/>
       <x:c r="E22" s="10"/>
       <x:c r="F22" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G22" s="12" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H22" s="12" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="I22" s="12"/>
-      <x:c r="J22" s="12" t="s">
+      <x:c r="I22" s="12" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="K22" s="12"/>
+      <x:c r="J22" s="12"/>
+      <x:c r="K22" s="12" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="L22" s="12" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M22" s="10">
-        <x:v>133042</x:v>
+        <x:v>135017</x:v>
       </x:c>
       <x:c r="N22" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="O22" s="10" t="s">
-        <x:v>75</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P22" s="10"/>
       <x:c r="Q22" s="10"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B23" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C23" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D23" s="16"/>
+      <x:c r="C23" s="16"/>
+      <x:c r="D23" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E23" s="16"/>
       <x:c r="F23" s="18" t="s">
-        <x:v>160</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G23" s="18" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H23" s="18" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I23" s="18" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J23" s="18"/>
       <x:c r="K23" s="18" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L23" s="18" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="M23" s="16">
-        <x:v>135017</x:v>
+        <x:v>130802</x:v>
       </x:c>
       <x:c r="N23" s="16" t="s">
-        <x:v>166</x:v>
-[...4 lines deleted...]
-      <x:c r="P23" s="16"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="O23" s="16"/>
+      <x:c r="P23" s="16" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="Q23" s="16"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="8" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B24" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C24" s="10"/>
       <x:c r="D24" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E24" s="10"/>
       <x:c r="F24" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G24" s="12" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H24" s="12" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I24" s="12" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J24" s="12"/>
       <x:c r="K24" s="12" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L24" s="12" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="M24" s="10">
-        <x:v>130802</x:v>
+        <x:v>116129</x:v>
       </x:c>
       <x:c r="N24" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="O24" s="10"/>
       <x:c r="P24" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q24" s="10"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C25" s="16"/>
       <x:c r="D25" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E25" s="16"/>
       <x:c r="F25" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G25" s="18" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H25" s="18" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I25" s="18" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="J25" s="18"/>
+      <x:c r="J25" s="18" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="K25" s="18" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L25" s="18" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="M25" s="16">
-        <x:v>116129</x:v>
+        <x:v>121513</x:v>
       </x:c>
       <x:c r="N25" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O25" s="16"/>
       <x:c r="P25" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q25" s="16"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="8" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C26" s="10"/>
+      <x:c r="C26" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D26" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E26" s="10"/>
       <x:c r="F26" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G26" s="12"/>
       <x:c r="H26" s="12" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="I26" s="12" t="s">
+      <x:c r="I26" s="12"/>
+      <x:c r="J26" s="12"/>
+      <x:c r="K26" s="12"/>
+      <x:c r="L26" s="12" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="J26" s="12" t="s">
+      <x:c r="M26" s="10">
+        <x:v>134032</x:v>
+      </x:c>
+      <x:c r="N26" s="10" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="K26" s="12" t="s">
-[...11 lines deleted...]
-      <x:c r="O26" s="10"/>
+      <x:c r="O26" s="10" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="P26" s="10" t="s">
-        <x:v>133</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q26" s="10"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C27" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C27" s="16"/>
       <x:c r="D27" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E27" s="16"/>
       <x:c r="F27" s="18" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G27" s="18"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G27" s="18" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="H27" s="18" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I27" s="18" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="I27" s="18"/>
-[...1 lines deleted...]
-      <x:c r="K27" s="18"/>
+      <x:c r="J27" s="18" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="K27" s="18" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="L27" s="18" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="M27" s="16">
-        <x:v>134032</x:v>
+        <x:v>121438</x:v>
       </x:c>
       <x:c r="N27" s="16" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="O27" s="16"/>
       <x:c r="P27" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q27" s="16"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="8" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B28" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C28" s="10"/>
-      <x:c r="D28" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D28" s="10"/>
       <x:c r="E28" s="10"/>
       <x:c r="F28" s="12" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G28" s="12"/>
       <x:c r="H28" s="12" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="I28" s="12" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="J28" s="12" t="s">
+      <x:c r="I28" s="12"/>
+      <x:c r="J28" s="12"/>
+      <x:c r="K28" s="12"/>
+      <x:c r="L28" s="12" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="K28" s="12" t="s">
+      <x:c r="M28" s="10">
+        <x:v>134112</x:v>
+      </x:c>
+      <x:c r="N28" s="10" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="L28" s="12" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O28" s="10"/>
-      <x:c r="P28" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P28" s="10"/>
       <x:c r="Q28" s="10"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E29" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F29" s="18" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G29" s="18" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H29" s="18" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="B29" s="16" t="s">
-[...9 lines deleted...]
-      <x:c r="H29" s="18" t="s">
+      <x:c r="I29" s="18" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="I29" s="18"/>
       <x:c r="J29" s="18"/>
       <x:c r="K29" s="18"/>
       <x:c r="L29" s="18" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="M29" s="16">
-        <x:v>134112</x:v>
+        <x:v>134785</x:v>
       </x:c>
       <x:c r="N29" s="16" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      <x:c r="Q29" s="16"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="O29" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="P29" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="Q29" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="8" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B30" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C30" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D30" s="10"/>
+      <x:c r="E30" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F30" s="12" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G30" s="12" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="B30" s="10" t="s">
-[...14 lines deleted...]
-      <x:c r="G30" s="12" t="s">
+      <x:c r="H30" s="12" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="H30" s="12" t="s">
+      <x:c r="I30" s="12" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="I30" s="12" t="s">
+      <x:c r="J30" s="12"/>
+      <x:c r="K30" s="12" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="J30" s="12"/>
-      <x:c r="K30" s="12"/>
       <x:c r="L30" s="12" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="M30" s="10">
-        <x:v>134785</x:v>
+        <x:v>128577</x:v>
       </x:c>
       <x:c r="N30" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="O30" s="10" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="P30" s="10"/>
       <x:c r="Q30" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D31" s="16"/>
       <x:c r="E31" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F31" s="18" t="s">
-        <x:v>28</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G31" s="18"/>
       <x:c r="H31" s="18" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="I31" s="18" t="s">
+      <x:c r="I31" s="18"/>
+      <x:c r="J31" s="18"/>
+      <x:c r="K31" s="18"/>
+      <x:c r="L31" s="18" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="J31" s="18"/>
-      <x:c r="K31" s="18" t="s">
+      <x:c r="M31" s="16">
+        <x:v>134170</x:v>
+      </x:c>
+      <x:c r="N31" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="L31" s="18" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O31" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P31" s="16"/>
       <x:c r="Q31" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="8" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C32" s="10"/>
+      <x:c r="D32" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E32" s="10"/>
+      <x:c r="F32" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G32" s="12" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H32" s="12" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="B32" s="10" t="s">
-[...13 lines deleted...]
-      <x:c r="H32" s="12" t="s">
+      <x:c r="I32" s="12" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I32" s="12"/>
       <x:c r="J32" s="12"/>
-      <x:c r="K32" s="12"/>
+      <x:c r="K32" s="12" t="s">
+        <x:v>217</x:v>
+      </x:c>
       <x:c r="L32" s="12" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="M32" s="10">
-        <x:v>134170</x:v>
+        <x:v>132657</x:v>
       </x:c>
       <x:c r="N32" s="10" t="s">
-        <x:v>218</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="O32" s="10"/>
+      <x:c r="P32" s="10" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="Q32" s="10"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B33" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C33" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D33" s="16"/>
       <x:c r="E33" s="16"/>
       <x:c r="F33" s="18" t="s">
-        <x:v>19</x:v>
-[...1 lines deleted...]
-      <x:c r="G33" s="18"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="G33" s="18" t="s">
+        <x:v>221</x:v>
+      </x:c>
       <x:c r="H33" s="18" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I33" s="18" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="J33" s="18"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J33" s="18" t="s">
+        <x:v>224</x:v>
+      </x:c>
       <x:c r="K33" s="18" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L33" s="18" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="M33" s="16">
-        <x:v>132480</x:v>
+        <x:v>114506</x:v>
       </x:c>
       <x:c r="N33" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="O33" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P33" s="16"/>
       <x:c r="Q33" s="16"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="8" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B34" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C34" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C34" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D34" s="10"/>
       <x:c r="E34" s="10"/>
       <x:c r="F34" s="12" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G34" s="12"/>
       <x:c r="H34" s="12" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I34" s="12" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J34" s="12"/>
       <x:c r="K34" s="12" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L34" s="12" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="M34" s="10">
-        <x:v>132657</x:v>
+        <x:v>132613</x:v>
       </x:c>
       <x:c r="N34" s="10" t="s">
-        <x:v>61</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="O34" s="10" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="P34" s="10"/>
       <x:c r="Q34" s="10"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C35" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D35" s="16"/>
       <x:c r="E35" s="16"/>
       <x:c r="F35" s="18" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G35" s="18" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H35" s="18" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I35" s="18" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="J35" s="18"/>
       <x:c r="K35" s="18" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L35" s="18" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="M35" s="16">
-        <x:v>114506</x:v>
+        <x:v>128657</x:v>
       </x:c>
       <x:c r="N35" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="O35" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P35" s="16"/>
       <x:c r="Q35" s="16"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="8" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C36" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D36" s="10"/>
       <x:c r="E36" s="10"/>
       <x:c r="F36" s="12" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="G36" s="12"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G36" s="12" t="s">
+        <x:v>242</x:v>
+      </x:c>
       <x:c r="H36" s="12" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I36" s="12" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="12"/>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="J36" s="12" t="s">
+        <x:v>245</x:v>
+      </x:c>
       <x:c r="K36" s="12" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L36" s="12" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="M36" s="10">
-        <x:v>132613</x:v>
+        <x:v>103523</x:v>
       </x:c>
       <x:c r="N36" s="10" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="O36" s="10" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P36" s="10"/>
       <x:c r="Q36" s="10"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B37" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C37" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C37" s="16"/>
       <x:c r="D37" s="16"/>
       <x:c r="E37" s="16"/>
       <x:c r="F37" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="18" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H37" s="18" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I37" s="18" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J37" s="18"/>
-      <x:c r="K37" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K37" s="18"/>
       <x:c r="L37" s="18" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="M37" s="16">
-        <x:v>128657</x:v>
+        <x:v>135090</x:v>
       </x:c>
       <x:c r="N37" s="16" t="s">
-        <x:v>252</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="O37" s="16"/>
       <x:c r="P37" s="16"/>
       <x:c r="Q37" s="16"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="8" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B38" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C38" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C38" s="10"/>
       <x:c r="D38" s="10"/>
       <x:c r="E38" s="10"/>
       <x:c r="F38" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G38" s="12" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H38" s="12" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I38" s="12" t="s">
-        <x:v>256</x:v>
-[...4 lines deleted...]
-      <x:c r="K38" s="12" t="s">
         <x:v>258</x:v>
       </x:c>
+      <x:c r="J38" s="12"/>
+      <x:c r="K38" s="12"/>
       <x:c r="L38" s="12" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="M38" s="10">
-        <x:v>103523</x:v>
+        <x:v>134657</x:v>
       </x:c>
       <x:c r="N38" s="10" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="O38" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="O38" s="10"/>
       <x:c r="P38" s="10"/>
       <x:c r="Q38" s="10"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B39" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C39" s="16"/>
+      <x:c r="C39" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D39" s="16"/>
-      <x:c r="E39" s="16"/>
+      <x:c r="E39" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F39" s="18" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="G39" s="18" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G39" s="18"/>
+      <x:c r="H39" s="18" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="H39" s="18" t="s">
+      <x:c r="I39" s="18" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="I39" s="18" t="s">
+      <x:c r="J39" s="18"/>
+      <x:c r="K39" s="18" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="J39" s="18"/>
-      <x:c r="K39" s="18"/>
       <x:c r="L39" s="18" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="M39" s="16">
-        <x:v>135090</x:v>
+        <x:v>133142</x:v>
       </x:c>
       <x:c r="N39" s="16" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="O39" s="16"/>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="O39" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
       <x:c r="P39" s="16"/>
-      <x:c r="Q39" s="16"/>
+      <x:c r="Q39" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="8" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B40" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C40" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D40" s="10"/>
+      <x:c r="E40" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F40" s="12" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G40" s="12" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="B40" s="10" t="s">
-[...8 lines deleted...]
-      <x:c r="G40" s="12" t="s">
+      <x:c r="H40" s="12" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="H40" s="12" t="s">
+      <x:c r="I40" s="12" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="I40" s="12" t="s">
+      <x:c r="J40" s="12" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="J40" s="12"/>
-      <x:c r="K40" s="12"/>
+      <x:c r="K40" s="12" t="s">
+        <x:v>271</x:v>
+      </x:c>
       <x:c r="L40" s="12" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="M40" s="10">
-        <x:v>134657</x:v>
+        <x:v>103672</x:v>
       </x:c>
       <x:c r="N40" s="10" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="O40" s="10"/>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="O40" s="10" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="P40" s="10"/>
-      <x:c r="Q40" s="10"/>
+      <x:c r="Q40" s="10" t="s">
+        <x:v>273</x:v>
+      </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B41" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C41" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D41" s="16"/>
-      <x:c r="E41" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E41" s="16"/>
       <x:c r="F41" s="18" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="G41" s="18"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G41" s="18" t="s">
+        <x:v>275</x:v>
+      </x:c>
       <x:c r="H41" s="18" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I41" s="18" t="s">
-        <x:v>275</x:v>
-[...1 lines deleted...]
-      <x:c r="J41" s="18"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="J41" s="18" t="s">
+        <x:v>278</x:v>
+      </x:c>
       <x:c r="K41" s="18" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L41" s="18" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="M41" s="16">
-        <x:v>133142</x:v>
+        <x:v>129712</x:v>
       </x:c>
       <x:c r="N41" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="O41" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P41" s="16"/>
-      <x:c r="Q41" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q41" s="16"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B42" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C42" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C42" s="10"/>
+      <x:c r="D42" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E42" s="10"/>
       <x:c r="F42" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G42" s="12" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H42" s="12" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I42" s="12" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J42" s="12" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K42" s="12" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L42" s="12" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="M42" s="10">
-        <x:v>103672</x:v>
+        <x:v>107255</x:v>
       </x:c>
       <x:c r="N42" s="10" t="s">
-        <x:v>286</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="O42" s="10"/>
+      <x:c r="P42" s="10" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="Q42" s="10"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C43" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D43" s="16"/>
       <x:c r="E43" s="16"/>
       <x:c r="F43" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G43" s="18" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H43" s="18" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I43" s="18" t="s">
-        <x:v>290</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J43" s="18"/>
+      <x:c r="K43" s="18"/>
       <x:c r="L43" s="18" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="M43" s="16">
-        <x:v>129712</x:v>
+        <x:v>134510</x:v>
       </x:c>
       <x:c r="N43" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="O43" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P43" s="16"/>
       <x:c r="Q43" s="16"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="8" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B44" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C44" s="10"/>
-[...3 lines deleted...]
-      <x:c r="E44" s="10"/>
+      <x:c r="C44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D44" s="10"/>
+      <x:c r="E44" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F44" s="12" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G44" s="12"/>
       <x:c r="H44" s="12" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I44" s="12" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="J44" s="12" t="s">
+      <x:c r="J44" s="12"/>
+      <x:c r="K44" s="12"/>
+      <x:c r="L44" s="12" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="K44" s="12" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M44" s="10">
-        <x:v>107255</x:v>
+        <x:v>133506</x:v>
       </x:c>
       <x:c r="N44" s="10" t="s">
-        <x:v>302</x:v>
-[...5 lines deleted...]
-      <x:c r="Q44" s="10"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="O44" s="10" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="P44" s="10"/>
+      <x:c r="Q44" s="10" t="s">
+        <x:v>167</x:v>
+      </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="14" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="B45" s="16"/>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B45" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C45" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D45" s="16"/>
+      <x:c r="D45" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E45" s="16"/>
       <x:c r="F45" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G45" s="18" t="s">
-        <x:v>304</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H45" s="18" t="s">
-        <x:v>305</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I45" s="18" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J45" s="18"/>
       <x:c r="K45" s="18"/>
       <x:c r="L45" s="18" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="M45" s="16">
-        <x:v>134510</x:v>
-[...1 lines deleted...]
-      <x:c r="N45" s="16"/>
+        <x:v>135117</x:v>
+      </x:c>
+      <x:c r="N45" s="16" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="O45" s="16" t="s">
-        <x:v>308</x:v>
-[...1 lines deleted...]
-      <x:c r="P45" s="16"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="P45" s="16" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="Q45" s="16"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="8" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D46" s="10"/>
       <x:c r="E46" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F46" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G46" s="12"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G46" s="12" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="H46" s="12" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I46" s="12" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J46" s="12"/>
       <x:c r="K46" s="12"/>
       <x:c r="L46" s="12" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="M46" s="10">
-        <x:v>133506</x:v>
+        <x:v>134822</x:v>
       </x:c>
       <x:c r="N46" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="O46" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P46" s="10"/>
       <x:c r="Q46" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D47" s="16"/>
+      <x:c r="E47" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F47" s="18" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G47" s="18" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="B47" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G47" s="18" t="s">
+      <x:c r="H47" s="18" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="H47" s="18" t="s">
+      <x:c r="I47" s="18" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="I47" s="18" t="s">
+      <x:c r="J47" s="18"/>
+      <x:c r="K47" s="18" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="J47" s="18"/>
-      <x:c r="K47" s="18"/>
       <x:c r="L47" s="18" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="M47" s="16">
-        <x:v>135117</x:v>
+        <x:v>130401</x:v>
       </x:c>
       <x:c r="N47" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="O47" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="P47" s="16" t="s">
+      <x:c r="P47" s="16"/>
+      <x:c r="Q47" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="Q47" s="16"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="8" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D48" s="10"/>
+      <x:c r="D48" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E48" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F48" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G48" s="12" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H48" s="12" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I48" s="12" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J48" s="12"/>
       <x:c r="K48" s="12"/>
       <x:c r="L48" s="12" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="M48" s="10">
-        <x:v>134822</x:v>
+        <x:v>134552</x:v>
       </x:c>
       <x:c r="N48" s="10" t="s">
-        <x:v>324</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O48" s="10" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="P48" s="10"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="P48" s="10" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="Q48" s="10" t="s">
-        <x:v>324</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="14" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D49" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E49" s="16"/>
+      <x:c r="F49" s="18" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G49" s="18" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="B49" s="16" t="s">
-[...12 lines deleted...]
-      <x:c r="G49" s="18" t="s">
+      <x:c r="H49" s="18" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="H49" s="18" t="s">
+      <x:c r="I49" s="18" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="I49" s="18" t="s">
+      <x:c r="J49" s="18"/>
+      <x:c r="K49" s="18"/>
+      <x:c r="L49" s="18" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="J49" s="18"/>
-      <x:c r="K49" s="18" t="s">
+      <x:c r="M49" s="16">
+        <x:v>135189</x:v>
+      </x:c>
+      <x:c r="N49" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="L49" s="18" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O49" s="16" t="s">
-        <x:v>331</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="P49" s="16" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="Q49" s="16"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="8" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C50" s="10"/>
+      <x:c r="D50" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E50" s="10"/>
+      <x:c r="F50" s="12" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G50" s="12" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H50" s="12" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="B50" s="10" t="s">
-[...14 lines deleted...]
-      <x:c r="G50" s="12" t="s">
+      <x:c r="I50" s="12" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="J50" s="12"/>
       <x:c r="K50" s="12"/>
       <x:c r="L50" s="12" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="M50" s="10">
-        <x:v>134552</x:v>
+        <x:v>135131</x:v>
       </x:c>
       <x:c r="N50" s="10" t="s">
-        <x:v>337</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="O50" s="10"/>
       <x:c r="P50" s="10" t="s">
-        <x:v>337</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="Q50" s="10"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C51" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D51" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D51" s="16"/>
       <x:c r="E51" s="16"/>
       <x:c r="F51" s="18" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G51" s="18"/>
       <x:c r="H51" s="18" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I51" s="18" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J51" s="18"/>
       <x:c r="K51" s="18"/>
       <x:c r="L51" s="18" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="M51" s="16">
-        <x:v>135189</x:v>
+        <x:v>133540</x:v>
       </x:c>
       <x:c r="N51" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O51" s="16" t="s">
-        <x:v>343</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="P51" s="16"/>
       <x:c r="Q51" s="16"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="8" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C52" s="10"/>
       <x:c r="D52" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E52" s="10"/>
       <x:c r="F52" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G52" s="12" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H52" s="12" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I52" s="12" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J52" s="12"/>
       <x:c r="K52" s="12"/>
       <x:c r="L52" s="12" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="M52" s="10">
-        <x:v>135131</x:v>
+        <x:v>134625</x:v>
       </x:c>
       <x:c r="N52" s="10" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="O52" s="10"/>
       <x:c r="P52" s="10" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q52" s="10"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C53" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D53" s="16"/>
       <x:c r="E53" s="16"/>
       <x:c r="F53" s="18" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="G53" s="18"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="G53" s="18" t="s">
+        <x:v>347</x:v>
+      </x:c>
       <x:c r="H53" s="18" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I53" s="18" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J53" s="18"/>
       <x:c r="K53" s="18"/>
       <x:c r="L53" s="18" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="M53" s="16">
-        <x:v>133540</x:v>
+        <x:v>135298</x:v>
       </x:c>
       <x:c r="N53" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="O53" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P53" s="16"/>
       <x:c r="Q53" s="16"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="8" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B54" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C54" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C54" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D54" s="10"/>
       <x:c r="E54" s="10"/>
       <x:c r="F54" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G54" s="12" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H54" s="12" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="I54" s="12" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="H54" s="12" t="s">
+      <x:c r="J54" s="12" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="I54" s="12" t="s">
+      <x:c r="K54" s="12" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="J54" s="12"/>
-      <x:c r="K54" s="12"/>
       <x:c r="L54" s="12" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="M54" s="10">
-        <x:v>134625</x:v>
+        <x:v>128389</x:v>
       </x:c>
       <x:c r="N54" s="10" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="O54" s="10"/>
-      <x:c r="P54" s="10" t="s">
+      <x:c r="O54" s="10" t="s">
         <x:v>359</x:v>
       </x:c>
+      <x:c r="P54" s="10"/>
       <x:c r="Q54" s="10"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C55" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D55" s="16"/>
       <x:c r="E55" s="16"/>
       <x:c r="F55" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G55" s="18" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H55" s="18" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I55" s="18" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="J55" s="18" t="s">
+      <x:c r="J55" s="18"/>
+      <x:c r="K55" s="18"/>
+      <x:c r="L55" s="18" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="K55" s="18" t="s">
+      <x:c r="M55" s="16">
+        <x:v>133638</x:v>
+      </x:c>
+      <x:c r="N55" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="L55" s="18" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="O55" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="P55" s="16"/>
       <x:c r="Q55" s="16"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="8" t="s">
-        <x:v>368</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C56" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D56" s="10"/>
+      <x:c r="D56" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E56" s="10"/>
       <x:c r="F56" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G56" s="12" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H56" s="12" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="I56" s="12" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="H56" s="12" t="s">
+      <x:c r="J56" s="12" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="I56" s="12" t="s">
+      <x:c r="K56" s="12" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="J56" s="12"/>
-      <x:c r="K56" s="12"/>
       <x:c r="L56" s="12" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="M56" s="10">
-        <x:v>133638</x:v>
+        <x:v>104469</x:v>
       </x:c>
       <x:c r="N56" s="10" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="O56" s="10" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="P56" s="10"/>
+      <x:c r="P56" s="10" t="s">
+        <x:v>373</x:v>
+      </x:c>
       <x:c r="Q56" s="10"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="B57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E57" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F57" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G57" s="18" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H57" s="18" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I57" s="18" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J57" s="18" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="K57" s="18"/>
+      <x:c r="K57" s="18" t="s">
+        <x:v>379</x:v>
+      </x:c>
       <x:c r="L57" s="18" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="M57" s="16">
-        <x:v>134530</x:v>
+        <x:v>129203</x:v>
       </x:c>
       <x:c r="N57" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="O57" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="P57" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q57" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="8" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C58" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D58" s="10" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="10"/>
+      <x:c r="D58" s="10"/>
+      <x:c r="E58" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F58" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G58" s="12" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H58" s="12" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I58" s="12" t="s">
-        <x:v>383</x:v>
-[...4 lines deleted...]
-      <x:c r="K58" s="12" t="s">
         <x:v>385</x:v>
       </x:c>
+      <x:c r="J58" s="12"/>
+      <x:c r="K58" s="12"/>
       <x:c r="L58" s="12" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="M58" s="10">
-        <x:v>104469</x:v>
+        <x:v>134803</x:v>
       </x:c>
       <x:c r="N58" s="10" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="O58" s="10" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="P58" s="10" t="s">
+      <x:c r="P58" s="10"/>
+      <x:c r="Q58" s="10" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="Q58" s="10"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D59" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E59" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E59" s="16"/>
       <x:c r="F59" s="18" t="s">
-        <x:v>232</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G59" s="18" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H59" s="18" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I59" s="18" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J59" s="18" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K59" s="18" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="L59" s="18" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="M59" s="16">
-        <x:v>129203</x:v>
+        <x:v>130741</x:v>
       </x:c>
       <x:c r="N59" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="O59" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P59" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="Q59" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q59" s="16"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="8" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C60" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D60" s="10"/>
-      <x:c r="E60" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="10"/>
       <x:c r="F60" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G60" s="12" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H60" s="12" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I60" s="12" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J60" s="12"/>
       <x:c r="K60" s="12"/>
       <x:c r="L60" s="12" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="M60" s="10">
-        <x:v>134803</x:v>
+        <x:v>135079</x:v>
       </x:c>
       <x:c r="N60" s="10" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="O60" s="10" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="P60" s="10"/>
-      <x:c r="Q60" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q60" s="10"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C61" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D61" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D61" s="16"/>
       <x:c r="E61" s="16"/>
       <x:c r="F61" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G61" s="18" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H61" s="18" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I61" s="18" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J61" s="18" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K61" s="18" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="L61" s="18" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="M61" s="16">
-        <x:v>130741</x:v>
+        <x:v>104671</x:v>
       </x:c>
       <x:c r="N61" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="O61" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="P61" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="P61" s="16"/>
       <x:c r="Q61" s="16"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="8" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="B62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C62" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D62" s="10"/>
       <x:c r="E62" s="10"/>
       <x:c r="F62" s="12" t="s">
-        <x:v>19</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G62" s="12" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H62" s="12" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I62" s="12" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J62" s="12"/>
       <x:c r="K62" s="12"/>
       <x:c r="L62" s="12" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="M62" s="10">
-        <x:v>135079</x:v>
+        <x:v>134542</x:v>
       </x:c>
       <x:c r="N62" s="10" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="O62" s="10" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P62" s="10"/>
       <x:c r="Q62" s="10"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="B63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C63" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D63" s="16"/>
-      <x:c r="E63" s="16"/>
+      <x:c r="D63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E63" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F63" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G63" s="18" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H63" s="18" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I63" s="18" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="J63" s="18" t="s">
+      <x:c r="J63" s="18"/>
+      <x:c r="K63" s="18" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="K63" s="18" t="s">
+      <x:c r="L63" s="18" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="L63" s="18" t="s">
+      <x:c r="M63" s="16">
+        <x:v>134743</x:v>
+      </x:c>
+      <x:c r="N63" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="M63" s="16">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O63" s="16" t="s">
-        <x:v>423</x:v>
-[...2 lines deleted...]
-      <x:c r="Q63" s="16"/>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="P63" s="16" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="Q63" s="16" t="s">
+        <x:v>422</x:v>
+      </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="8" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D64" s="10"/>
       <x:c r="E64" s="10"/>
       <x:c r="F64" s="12" t="s">
-        <x:v>102</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G64" s="12" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H64" s="12" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I64" s="12" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="J64" s="12"/>
-      <x:c r="K64" s="12"/>
+      <x:c r="J64" s="12" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="K64" s="12" t="s">
+        <x:v>429</x:v>
+      </x:c>
       <x:c r="L64" s="12" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="M64" s="10">
-        <x:v>134542</x:v>
+        <x:v>104717</x:v>
       </x:c>
       <x:c r="N64" s="10" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="O64" s="10" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="P64" s="10"/>
       <x:c r="Q64" s="10"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C65" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C65" s="16"/>
       <x:c r="D65" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E65" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E65" s="16"/>
       <x:c r="F65" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G65" s="18" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H65" s="18" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I65" s="18" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J65" s="18"/>
       <x:c r="K65" s="18" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L65" s="18" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="M65" s="16">
-        <x:v>134743</x:v>
+        <x:v>121189</x:v>
       </x:c>
       <x:c r="N65" s="16" t="s">
-        <x:v>436</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="O65" s="16"/>
       <x:c r="P65" s="16" t="s">
-        <x:v>436</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="Q65" s="16"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="8" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C66" s="10"/>
+      <x:c r="C66" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D66" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E66" s="10"/>
       <x:c r="F66" s="12" t="s">
-        <x:v>77</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G66" s="12" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H66" s="12" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I66" s="12" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J66" s="12"/>
-      <x:c r="K66" s="12" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="K66" s="12"/>
       <x:c r="L66" s="12" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="M66" s="10">
-        <x:v>121189</x:v>
+        <x:v>134414</x:v>
       </x:c>
       <x:c r="N66" s="10" t="s">
-        <x:v>443</x:v>
-[...1 lines deleted...]
-      <x:c r="O66" s="10"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="O66" s="10" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="P66" s="10" t="s">
-        <x:v>443</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q66" s="10"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C67" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D67" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="E67" s="16"/>
+      <x:c r="D67" s="16"/>
+      <x:c r="E67" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F67" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G67" s="18" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H67" s="18" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I67" s="18" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="J67" s="18"/>
-      <x:c r="K67" s="18"/>
+      <x:c r="J67" s="18" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="K67" s="18" t="s">
+        <x:v>449</x:v>
+      </x:c>
       <x:c r="L67" s="18" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="M67" s="16">
-        <x:v>134414</x:v>
+        <x:v>130789</x:v>
       </x:c>
       <x:c r="N67" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="O67" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="P67" s="16" t="s">
+      <x:c r="P67" s="16"/>
+      <x:c r="Q67" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="Q67" s="16"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="8" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B68" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C68" s="10" t="s">
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="C68" s="10"/>
+      <x:c r="D68" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E68" s="10"/>
       <x:c r="F68" s="12" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G68" s="12" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H68" s="12" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I68" s="12" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J68" s="12" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="K68" s="12" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="L68" s="12" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="M68" s="10">
-        <x:v>130789</x:v>
+        <x:v>104760</x:v>
       </x:c>
       <x:c r="N68" s="10" t="s">
-        <x:v>272</x:v>
-[...7 lines deleted...]
-      </x:c>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="O68" s="10"/>
+      <x:c r="P68" s="10" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="Q68" s="10"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C69" s="16"/>
       <x:c r="D69" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E69" s="16"/>
       <x:c r="F69" s="18" t="s">
-        <x:v>28</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G69" s="18" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H69" s="18" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I69" s="18" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J69" s="18" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K69" s="18" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L69" s="18" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="M69" s="16">
-        <x:v>104760</x:v>
+        <x:v>133530</x:v>
       </x:c>
       <x:c r="N69" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="O69" s="16"/>
       <x:c r="P69" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q69" s="16"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="8" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B70" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C70" s="10"/>
-[...2 lines deleted...]
-      </x:c>
+      <x:c r="C70" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D70" s="10"/>
       <x:c r="E70" s="10"/>
       <x:c r="F70" s="12" t="s">
-        <x:v>160</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G70" s="12" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H70" s="12" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I70" s="12" t="s">
-        <x:v>467</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="J70" s="12"/>
+      <x:c r="K70" s="12"/>
       <x:c r="L70" s="12" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="M70" s="10">
-        <x:v>133530</x:v>
+        <x:v>134606</x:v>
       </x:c>
       <x:c r="N70" s="10" t="s">
-        <x:v>471</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="O70" s="10" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="P70" s="10"/>
       <x:c r="Q70" s="10"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B71" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C71" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="D71" s="16"/>
+      <x:c r="C71" s="16"/>
+      <x:c r="D71" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E71" s="16"/>
       <x:c r="F71" s="18" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G71" s="18"/>
       <x:c r="H71" s="18" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="I71" s="18" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I71" s="18"/>
       <x:c r="J71" s="18"/>
       <x:c r="K71" s="18"/>
       <x:c r="L71" s="18" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="M71" s="16">
+        <x:v>134796</x:v>
+      </x:c>
+      <x:c r="N71" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="M71" s="16">
-[...8 lines deleted...]
-      <x:c r="P71" s="16"/>
+      <x:c r="O71" s="16"/>
+      <x:c r="P71" s="16" t="s">
+        <x:v>476</x:v>
+      </x:c>
       <x:c r="Q71" s="16"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="8" t="s">
-        <x:v>478</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C72" s="10"/>
       <x:c r="D72" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E72" s="10"/>
       <x:c r="F72" s="12" t="s">
-        <x:v>28</x:v>
-[...1 lines deleted...]
-      <x:c r="G72" s="12"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G72" s="12" t="s">
+        <x:v>478</x:v>
+      </x:c>
       <x:c r="H72" s="12" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="I72" s="12"/>
-[...1 lines deleted...]
-      <x:c r="K72" s="12"/>
+      <x:c r="I72" s="12" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="J72" s="12" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="K72" s="12" t="s">
+        <x:v>482</x:v>
+      </x:c>
       <x:c r="L72" s="12" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="M72" s="10">
-        <x:v>134796</x:v>
+        <x:v>104792</x:v>
       </x:c>
       <x:c r="N72" s="10" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="O72" s="10"/>
       <x:c r="P72" s="10" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q72" s="10"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C73" s="16"/>
       <x:c r="D73" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E73" s="16"/>
       <x:c r="F73" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G73" s="18" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H73" s="18" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I73" s="18" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J73" s="18" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K73" s="18" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L73" s="18" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="M73" s="16">
-        <x:v>104792</x:v>
+        <x:v>130359</x:v>
       </x:c>
       <x:c r="N73" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="O73" s="16"/>
       <x:c r="P73" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q73" s="16"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="8" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C74" s="10"/>
+      <x:c r="C74" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D74" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E74" s="10"/>
       <x:c r="F74" s="12" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G74" s="12" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H74" s="12" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I74" s="12" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J74" s="12" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="K74" s="12"/>
       <x:c r="L74" s="12" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="M74" s="10">
-        <x:v>130359</x:v>
+        <x:v>134482</x:v>
       </x:c>
       <x:c r="N74" s="10" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="O74" s="10"/>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="O74" s="10" t="s">
+        <x:v>498</x:v>
+      </x:c>
       <x:c r="P74" s="10" t="s">
-        <x:v>272</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q74" s="10"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C75" s="16"/>
       <x:c r="D75" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E75" s="16"/>
       <x:c r="F75" s="18" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G75" s="18" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H75" s="18" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I75" s="18" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J75" s="18" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K75" s="18" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L75" s="18" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="M75" s="16">
         <x:v>105026</x:v>
       </x:c>
       <x:c r="N75" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="O75" s="16"/>
       <x:c r="P75" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q75" s="16"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="8" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C76" s="10"/>
       <x:c r="D76" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E76" s="10"/>
       <x:c r="F76" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G76" s="12" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H76" s="12" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I76" s="12" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J76" s="12"/>
       <x:c r="K76" s="12"/>
       <x:c r="L76" s="12" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="M76" s="10">
         <x:v>133580</x:v>
       </x:c>
       <x:c r="N76" s="10" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="O76" s="10"/>
       <x:c r="P76" s="10" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q76" s="10"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D77" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E77" s="16"/>
       <x:c r="F77" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G77" s="18" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H77" s="18" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I77" s="18" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J77" s="18"/>
       <x:c r="K77" s="18" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="L77" s="18" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="M77" s="16">
         <x:v>134226</x:v>
       </x:c>
       <x:c r="N77" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="O77" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P77" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q77" s="16"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="8" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C78" s="10"/>
       <x:c r="D78" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E78" s="10"/>
       <x:c r="F78" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G78" s="12"/>
       <x:c r="H78" s="12" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I78" s="12"/>
       <x:c r="J78" s="12"/>
       <x:c r="K78" s="12"/>
       <x:c r="L78" s="12" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="M78" s="10">
         <x:v>133373</x:v>
       </x:c>
       <x:c r="N78" s="10" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="O78" s="10"/>
       <x:c r="P78" s="10" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q78" s="10"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B79" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C79" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D79" s="16"/>
       <x:c r="E79" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F79" s="18" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G79" s="18" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H79" s="18" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I79" s="18" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="J79" s="18" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K79" s="18" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="L79" s="18" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="M79" s="16">
         <x:v>114924</x:v>
       </x:c>
       <x:c r="N79" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="O79" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="P79" s="16"/>
       <x:c r="Q79" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="8" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B80" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C80" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D80" s="10"/>
       <x:c r="E80" s="10"/>
       <x:c r="F80" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G80" s="12"/>
       <x:c r="H80" s="12" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I80" s="12" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J80" s="12"/>
       <x:c r="K80" s="12" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="L80" s="12" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="M80" s="10">
         <x:v>133558</x:v>
       </x:c>
       <x:c r="N80" s="10" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="O80" s="10" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="P80" s="10"/>
       <x:c r="Q80" s="10"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B81" s="16"/>
       <x:c r="C81" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D81" s="16"/>
       <x:c r="E81" s="16"/>
       <x:c r="F81" s="18" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G81" s="18" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H81" s="18" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I81" s="18" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="J81" s="18" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="K81" s="18"/>
       <x:c r="L81" s="18" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="M81" s="16">
         <x:v>134042</x:v>
       </x:c>
       <x:c r="N81" s="16"/>
       <x:c r="O81" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P81" s="16"/>
       <x:c r="Q81" s="16"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="8" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B82" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C82" s="10"/>
       <x:c r="D82" s="10"/>
       <x:c r="E82" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F82" s="12" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G82" s="12"/>
       <x:c r="H82" s="12" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I82" s="12"/>
       <x:c r="J82" s="12"/>
       <x:c r="K82" s="12"/>
       <x:c r="L82" s="12" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="M82" s="10">
         <x:v>132837</x:v>
       </x:c>
       <x:c r="N82" s="10" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="O82" s="10"/>
       <x:c r="P82" s="10"/>
       <x:c r="Q82" s="10" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="14" t="s">
-        <x:v>547</x:v>
-[...1 lines deleted...]
-      <x:c r="B83" s="16"/>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="B83" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="C83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D83" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E83" s="16"/>
       <x:c r="F83" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G83" s="18" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H83" s="18" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I83" s="18" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J83" s="18"/>
       <x:c r="K83" s="18"/>
       <x:c r="L83" s="18" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="M83" s="16">
         <x:v>134506</x:v>
       </x:c>
-      <x:c r="N83" s="16"/>
+      <x:c r="N83" s="16" t="s">
+        <x:v>498</x:v>
+      </x:c>
       <x:c r="O83" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="P83" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q83" s="16"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" s="8" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D84" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E84" s="10"/>
       <x:c r="F84" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G84" s="12" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H84" s="12" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I84" s="12" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J84" s="12"/>
       <x:c r="K84" s="12"/>
       <x:c r="L84" s="12" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="M84" s="10">
         <x:v>135070</x:v>
       </x:c>
       <x:c r="N84" s="10" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="O84" s="10" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P84" s="10" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q84" s="10"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B85" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C85" s="16"/>
       <x:c r="D85" s="16"/>
       <x:c r="E85" s="16"/>
       <x:c r="F85" s="18" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G85" s="18" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H85" s="18" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I85" s="18" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J85" s="18" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K85" s="18" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="L85" s="18" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="M85" s="16">
         <x:v>129245</x:v>
       </x:c>
       <x:c r="N85" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="O85" s="16"/>
       <x:c r="P85" s="16"/>
       <x:c r="Q85" s="16"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" s="8" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B86" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C86" s="10"/>
       <x:c r="D86" s="10"/>
       <x:c r="E86" s="10"/>
       <x:c r="F86" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G86" s="12" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H86" s="12" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I86" s="12" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J86" s="12" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="K86" s="12" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L86" s="12" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="M86" s="10">
         <x:v>121137</x:v>
       </x:c>
       <x:c r="N86" s="10" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="O86" s="10"/>
       <x:c r="P86" s="10"/>
       <x:c r="Q86" s="10"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D87" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E87" s="16"/>
       <x:c r="F87" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G87" s="18"/>
       <x:c r="H87" s="18" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I87" s="18"/>
       <x:c r="J87" s="18"/>
       <x:c r="K87" s="18"/>
       <x:c r="L87" s="18" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="M87" s="16">
         <x:v>132697</x:v>
       </x:c>
       <x:c r="N87" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="O87" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="P87" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q87" s="16"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" s="8" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C88" s="10"/>
       <x:c r="D88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E88" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F88" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G88" s="12" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H88" s="12" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I88" s="12" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J88" s="12" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="K88" s="12" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="L88" s="12" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="M88" s="10">
         <x:v>105812</x:v>
       </x:c>
       <x:c r="N88" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O88" s="10"/>
       <x:c r="P88" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q88" s="10" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D89" s="16"/>
       <x:c r="E89" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F89" s="18" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G89" s="18"/>
       <x:c r="H89" s="18" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I89" s="18" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J89" s="18"/>
       <x:c r="K89" s="18" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="L89" s="18" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="M89" s="16">
         <x:v>133428</x:v>
       </x:c>
       <x:c r="N89" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="O89" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P89" s="16"/>
       <x:c r="Q89" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" s="8" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B90" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C90" s="10" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="C90" s="10"/>
+      <x:c r="D90" s="10"/>
+      <x:c r="E90" s="10"/>
       <x:c r="F90" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G90" s="12" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H90" s="12" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I90" s="12" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J90" s="12"/>
       <x:c r="K90" s="12"/>
       <x:c r="L90" s="12" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="M90" s="10">
-        <x:v>134531</x:v>
+        <x:v>134881</x:v>
       </x:c>
       <x:c r="N90" s="10" t="s">
-        <x:v>75</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="O90" s="10"/>
+      <x:c r="P90" s="10"/>
+      <x:c r="Q90" s="10"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B91" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C91" s="16"/>
-      <x:c r="D91" s="16"/>
+      <x:c r="D91" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="E91" s="16"/>
       <x:c r="F91" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G91" s="18" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H91" s="18" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I91" s="18" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="J91" s="18"/>
       <x:c r="K91" s="18"/>
       <x:c r="L91" s="18" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="M91" s="16">
-        <x:v>134881</x:v>
+        <x:v>135101</x:v>
       </x:c>
       <x:c r="N91" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="O91" s="16"/>
-      <x:c r="P91" s="16"/>
+      <x:c r="P91" s="16" t="s">
+        <x:v>575</x:v>
+      </x:c>
       <x:c r="Q91" s="16"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" s="8" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C92" s="10"/>
       <x:c r="D92" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E92" s="10"/>
       <x:c r="F92" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G92" s="12" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H92" s="12" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I92" s="12" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J92" s="12"/>
-      <x:c r="K92" s="12"/>
+      <x:c r="K92" s="12" t="s">
+        <x:v>607</x:v>
+      </x:c>
       <x:c r="L92" s="12" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="M92" s="10">
-        <x:v>135101</x:v>
+        <x:v>134589</x:v>
       </x:c>
       <x:c r="N92" s="10" t="s">
-        <x:v>574</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="O92" s="10"/>
       <x:c r="P92" s="10" t="s">
-        <x:v>574</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q92" s="10"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B93" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C93" s="16"/>
-[...3 lines deleted...]
-      <x:c r="E93" s="16"/>
+      <x:c r="C93" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D93" s="16"/>
+      <x:c r="E93" s="16" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F93" s="18" t="s">
-        <x:v>19</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G93" s="18" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H93" s="18" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I93" s="18" t="s">
-        <x:v>610</x:v>
-[...1 lines deleted...]
-      <x:c r="J93" s="18"/>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="J93" s="18" t="s">
+        <x:v>614</x:v>
+      </x:c>
       <x:c r="K93" s="18" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="L93" s="18" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="M93" s="16">
-        <x:v>134589</x:v>
+        <x:v>107314</x:v>
       </x:c>
       <x:c r="N93" s="16" t="s">
-        <x:v>613</x:v>
-[...5 lines deleted...]
-      <x:c r="Q93" s="16"/>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="O93" s="16" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="P93" s="16"/>
+      <x:c r="Q93" s="16" t="s">
+        <x:v>617</x:v>
+      </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" s="8" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C94" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D94" s="10"/>
-      <x:c r="E94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="10"/>
       <x:c r="F94" s="12" t="s">
-        <x:v>77</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G94" s="12" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H94" s="12" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I94" s="12" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J94" s="12" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="K94" s="12" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="L94" s="12" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="M94" s="10">
-        <x:v>107314</x:v>
+        <x:v>106018</x:v>
       </x:c>
       <x:c r="N94" s="10" t="s">
-        <x:v>621</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="O94" s="10" t="s">
-        <x:v>621</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P94" s="10"/>
-      <x:c r="Q94" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q94" s="10"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B95" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C95" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C95" s="16"/>
       <x:c r="D95" s="16"/>
       <x:c r="E95" s="16"/>
       <x:c r="F95" s="18" t="s">
-        <x:v>623</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G95" s="18" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H95" s="18" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I95" s="18" t="s">
-        <x:v>626</x:v>
-[...4 lines deleted...]
-      <x:c r="K95" s="18" t="s">
         <x:v>628</x:v>
       </x:c>
+      <x:c r="J95" s="18"/>
+      <x:c r="K95" s="18"/>
       <x:c r="L95" s="18" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="M95" s="16">
-        <x:v>106018</x:v>
+        <x:v>134900</x:v>
       </x:c>
       <x:c r="N95" s="16" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="O95" s="16"/>
       <x:c r="P95" s="16"/>
       <x:c r="Q95" s="16"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="8" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B96" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C96" s="10"/>
+      <x:c r="C96" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="D96" s="10"/>
-      <x:c r="E96" s="10"/>
+      <x:c r="E96" s="10" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="F96" s="12" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G96" s="12" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H96" s="12" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I96" s="12" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J96" s="12"/>
       <x:c r="K96" s="12"/>
       <x:c r="L96" s="12" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="M96" s="10">
-        <x:v>134900</x:v>
+        <x:v>135294</x:v>
       </x:c>
       <x:c r="N96" s="10" t="s">
-        <x:v>635</x:v>
-[...1 lines deleted...]
-      <x:c r="O96" s="10"/>
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="O96" s="10" t="s">
+        <x:v>636</x:v>
+      </x:c>
       <x:c r="P96" s="10"/>
-      <x:c r="Q96" s="10"/>
+      <x:c r="Q96" s="10" t="s">
+        <x:v>636</x:v>
+      </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C97" s="16"/>
       <x:c r="D97" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E97" s="16"/>
       <x:c r="F97" s="18" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G97" s="18" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H97" s="18" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I97" s="18" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J97" s="18" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="K97" s="18" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="L97" s="18" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="M97" s="16">
         <x:v>110357</x:v>
       </x:c>
       <x:c r="N97" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="O97" s="16"/>
       <x:c r="P97" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q97" s="16"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="8" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D98" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E98" s="10"/>
       <x:c r="F98" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G98" s="12"/>
       <x:c r="H98" s="12" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I98" s="12" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J98" s="12"/>
       <x:c r="K98" s="12"/>
       <x:c r="L98" s="12" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="M98" s="10">
         <x:v>133608</x:v>
       </x:c>
       <x:c r="N98" s="10" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="O98" s="10" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="P98" s="10" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q98" s="10"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C99" s="16"/>
       <x:c r="D99" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E99" s="16"/>
       <x:c r="F99" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G99" s="18" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H99" s="18" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I99" s="18" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J99" s="18"/>
       <x:c r="K99" s="18" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="L99" s="18" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="M99" s="16">
         <x:v>130426</x:v>
       </x:c>
       <x:c r="N99" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="O99" s="16"/>
       <x:c r="P99" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q99" s="16"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="8" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="B100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D100" s="10"/>
       <x:c r="E100" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F100" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G100" s="12" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H100" s="12" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I100" s="12" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J100" s="12"/>
       <x:c r="K100" s="12"/>
       <x:c r="L100" s="12" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="M100" s="10">
         <x:v>134595</x:v>
       </x:c>
       <x:c r="N100" s="10" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="O100" s="10" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="P100" s="10"/>
       <x:c r="Q100" s="10" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="B101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C101" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D101" s="16"/>
       <x:c r="E101" s="16"/>
       <x:c r="F101" s="18" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G101" s="18" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H101" s="18" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I101" s="18" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J101" s="18" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="K101" s="18" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="L101" s="18" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="M101" s="16">
         <x:v>106370</x:v>
       </x:c>
       <x:c r="N101" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="O101" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="P101" s="16"/>
       <x:c r="Q101" s="16"/>
     </x:row>
     <x:row r="102">
       <x:c r="A102" s="8" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E102" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F102" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G102" s="12"/>
       <x:c r="H102" s="12" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I102" s="12" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J102" s="12"/>
       <x:c r="K102" s="12" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="L102" s="12" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="M102" s="10">
         <x:v>132441</x:v>
       </x:c>
       <x:c r="N102" s="10" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="O102" s="10" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P102" s="10" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q102" s="10" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C103" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D103" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="D103" s="16"/>
+      <x:c r="E103" s="16"/>
       <x:c r="F103" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G103" s="18"/>
       <x:c r="H103" s="18" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I103" s="18"/>
       <x:c r="J103" s="18"/>
       <x:c r="K103" s="18"/>
       <x:c r="L103" s="18" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="M103" s="16">
-        <x:v>133545</x:v>
+        <x:v>132236</x:v>
       </x:c>
       <x:c r="N103" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="O103" s="16" t="s">
-        <x:v>308</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="P103" s="16"/>
+      <x:c r="Q103" s="16"/>
     </x:row>
     <x:row r="104">
       <x:c r="A104" s="8" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="B104" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C104" s="10" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C104" s="10"/>
       <x:c r="D104" s="10"/>
       <x:c r="E104" s="10"/>
       <x:c r="F104" s="12" t="s">
-        <x:v>637</x:v>
-[...1 lines deleted...]
-      <x:c r="G104" s="12"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G104" s="12" t="s">
+        <x:v>681</x:v>
+      </x:c>
       <x:c r="H104" s="12" t="s">
-        <x:v>680</x:v>
-[...1 lines deleted...]
-      <x:c r="I104" s="12"/>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="I104" s="12" t="s">
+        <x:v>683</x:v>
+      </x:c>
       <x:c r="J104" s="12"/>
       <x:c r="K104" s="12"/>
       <x:c r="L104" s="12" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="M104" s="10">
-        <x:v>132236</x:v>
+        <x:v>135226</x:v>
       </x:c>
       <x:c r="N104" s="10" t="s">
-        <x:v>173</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="O104" s="10"/>
       <x:c r="P104" s="10"/>
       <x:c r="Q104" s="10"/>
     </x:row>
     <x:row r="105">
       <x:c r="A105" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C105" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D105" s="16"/>
       <x:c r="E105" s="16"/>
       <x:c r="F105" s="18" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G105" s="18" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H105" s="18" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I105" s="18" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J105" s="18"/>
       <x:c r="K105" s="18"/>
       <x:c r="L105" s="18" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="M105" s="16">
         <x:v>133449</x:v>
       </x:c>
       <x:c r="N105" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="O105" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="P105" s="16"/>
       <x:c r="Q105" s="16"/>
     </x:row>
     <x:row r="106">
       <x:c r="A106" s="8" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B106" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C106" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D106" s="10"/>
       <x:c r="E106" s="10"/>
       <x:c r="F106" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G106" s="12" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H106" s="12" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I106" s="12" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J106" s="12" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K106" s="12" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="L106" s="12" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="M106" s="10">
         <x:v>107325</x:v>
       </x:c>
       <x:c r="N106" s="10" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="O106" s="10" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="P106" s="10"/>
       <x:c r="Q106" s="10"/>
     </x:row>
     <x:row r="107">
       <x:c r="A107" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B107" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C107" s="16"/>
       <x:c r="D107" s="16"/>
       <x:c r="E107" s="16"/>
       <x:c r="F107" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G107" s="18" t="s">
-        <x:v>697</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H107" s="18" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I107" s="18" t="s">
-        <x:v>699</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="J107" s="18" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="K107" s="18" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="L107" s="18" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="M107" s="16">
         <x:v>106532</x:v>
       </x:c>
       <x:c r="N107" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="O107" s="16"/>
       <x:c r="P107" s="16"/>
       <x:c r="Q107" s="16"/>
     </x:row>
     <x:row r="108">
       <x:c r="A108" s="8" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="B108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C108" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D108" s="10"/>
       <x:c r="E108" s="10"/>
       <x:c r="F108" s="12" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G108" s="12" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H108" s="12" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I108" s="12" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="J108" s="12" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="K108" s="12" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="L108" s="12" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="M108" s="10">
         <x:v>107332</x:v>
       </x:c>
       <x:c r="N108" s="10" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="O108" s="10" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="P108" s="10"/>
       <x:c r="Q108" s="10"/>
     </x:row>
     <x:row r="109">
       <x:c r="A109" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D109" s="16"/>
       <x:c r="E109" s="16" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F109" s="18" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G109" s="18"/>
       <x:c r="H109" s="18" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I109" s="18"/>
       <x:c r="J109" s="18"/>
       <x:c r="K109" s="18"/>
       <x:c r="L109" s="18" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="M109" s="16">
         <x:v>133732</x:v>
       </x:c>
       <x:c r="N109" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="O109" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P109" s="16"/>
       <x:c r="Q109" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" s="8" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="B110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C110" s="10"/>
       <x:c r="D110" s="10" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E110" s="10"/>
       <x:c r="F110" s="12" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G110" s="12" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H110" s="12" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I110" s="12" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="J110" s="12" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K110" s="12" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="L110" s="12" t="s">
-        <x:v>720</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="M110" s="10">
         <x:v>126223</x:v>
       </x:c>
       <x:c r="N110" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="O110" s="10"/>
       <x:c r="P110" s="10" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q110" s="10"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="A1:Q1"/>
     <x:mergeCell ref="A2:A3"/>
     <x:mergeCell ref="B2:E2"/>
     <x:mergeCell ref="G2:K2"/>
     <x:mergeCell ref="L2:L3"/>
     <x:mergeCell ref="M2:M3"/>
     <x:mergeCell ref="N2:Q2"/>
   </x:mergeCells>
   <x:printOptions gridLines="1"/>
   <x:pageMargins left="0.25" right="0.25" top="0.35" bottom="0.25" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="120" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" errors="NA" horizontalDpi="300" verticalDpi="300"/>
   <x:headerFooter>
     <x:oddFooter>&amp;"Calibri,Regular"&amp;6&amp;KB8B8B8 Copyright ® 2002 - 2026
 Hervey, Incorporated, All rights reserved.
 CityBOTS™ and VendorBOTS™ are registered trademarks of Hervey, Incorporated.</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>Report</cp:category>
   <cp:contentStatus>Public</cp:contentStatus>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>CityBOTS</dc:creator>
   <dc:description>Vendors</dc:description>
   <cp:keywords>CityBOTS VendorBOTS Business Opportunity Tracking System Compliance Prompt Pay Certification Workforce</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>Vendors List</dc:subject>
-  <dc:title>Vendors List - 6/6/2026 12:20:13 AM</dc:title>
+  <dc:title>Vendors List - 8/16/2026 12:20:20 AM</dc:title>
 </cp:coreProperties>
 </file>